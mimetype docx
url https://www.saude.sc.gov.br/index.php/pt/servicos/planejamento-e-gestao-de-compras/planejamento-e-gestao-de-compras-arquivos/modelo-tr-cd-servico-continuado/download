--- v1 (2026-08-10)
+++ v2 (2026-10-25)
@@ -1,44 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="36CF118F" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -470,59 +469,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="620C6047" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>As condições de vigência</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> e prorrogação constam no item 13.</w:t>
+              <w:t>As condições de vigência e prorrogação constam no item 13.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FD670AB" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30AD00AD" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -574,69 +565,51 @@
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F2BBDF6" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota</w:t>
-[...17 lines deleted...]
-              <w:t>requisição. Cada item da requisição corresponde a um item da contratação, devendo os itens ser numerados de forma sequencial e contínua, ainda que organizados em lotes, sem reinício da contagem.</w:t>
+              <w:t>Nota: A resposta deve ser apresentada em quadro de itens, seja no Anexo I ou neste campo, não sendo aceita apenas a indicação do número da requisição. Cada item da requisição corresponde a um item da contratação, devendo os itens ser numerados de forma sequencial e contínua, ainda que organizados em lotes, sem reinício da contagem.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C234815" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10910C92" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -832,61 +805,53 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="docs-internal-guid-6abf636b-7fff-04c4-ec"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>As especificações contidas nos anexos</w:t>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId7">
+              <w:t xml:space="preserve">As especificações contidas nos anexos respeitam o Catálogo de Materiais e Serviços do Governo do Estado, cuja consulta pode ser feita no </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F5A1B99" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
@@ -910,113 +875,87 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Em caso de divergência entre as descrições e especificações constantes no pre</w:t>
-[...7 lines deleted...]
-              <w:t>sente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
+              <w:t>Em caso de divergência entre as descrições e especificações constantes no presente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EA526CC" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40CE2857" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4. Da natureza do objeto (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>art. 20 da Lei nº 14.133/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2.355/202</w:t>
-[...17 lines deleted...]
-              <w:t>):</w:t>
+              <w:t>art. 20 da Lei nº 14.133/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2.355/2022):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FEE6F57" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39323F5D" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1128,73 +1067,64 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C3CAF5E" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1.4.2. </w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="docs-internal-guid-783195fb-7fff-6608-21"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Os serviços não se enquadram como sendo de luxo, nos termos do Decreto Estadual </w:t>
-[...9 lines deleted...]
-              <w:t>nº 2.355/2022.</w:t>
+              <w:t>Os serviços não se enquadram como sendo de luxo, nos termos do Decreto Estadual nº 2.355/2022.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F20A3F4" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="523EBCC1" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
@@ -1226,73 +1156,51 @@
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="docs-internal-guid-76c93148-7fff-9625-e0"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Não se enquadram como bens de luxo, os quais, conforme definição do art. 2º, II, da Resolução TCU nº 341/2022, são </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">aqueles “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de </w:t>
-[...21 lines deleted...]
-              <w:t>écnicas e funcionais equivalentes de qualidade comum”.</w:t>
+              <w:t>aqueles “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de sofisticação, de distribuição seletiva, alto preço, escassez, raridade e exclusividade, com forte apelo estético, de tradição ou história, cuja qualidade supera a das demandas ordinárias das unidades do Tribunal, por haver substitutos com características técnicas e funcionais equivalentes de qualidade comum”.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BDC0E5B" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="5D4D2BA2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
@@ -1441,62 +1349,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="779D45DA" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Incluir a </w:t>
-[...10 lines deleted...]
-              <w:t>justificativa do ETP.</w:t>
+              <w:t>Nota: Incluir a justificativa do ETP.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="678DAC5C" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="411A427A" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1830,134 +1727,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10C022B2" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="docs-internal-guid-0cd393e4-7fff-a701-25"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">4.1. As propostas apresentadas deverão atender aos </w:t>
-[...6 lines deleted...]
-              <w:t>seguintes requisitos:</w:t>
+              <w:t>4.1. As propostas apresentadas deverão atender aos seguintes requisitos:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35FFB725" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E21CDED" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>Especificações e quantidades do objeto (item 1.1.).</w:t>
+              <w:t xml:space="preserve"> Especificações e quantidades do objeto (item 1.1.).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61E5BB83" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45577631" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4.1.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>Critérios de aceitação da proposta (item 6.).</w:t>
+              <w:t xml:space="preserve"> Critérios de aceitação da proposta (item 6.).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="475E1B54" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="004B4414" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">4.1.3. </w:t>
             </w:r>
             <w:r>
@@ -2011,160 +1889,112 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68DD8C68" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4.</w:t>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>4.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leis e </w:t>
-[...9 lines deleted...]
-              <w:t>regulamentações:</w:t>
+              <w:t>Leis e regulamentações:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16605284" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="084A588A" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Informar </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> e/ou regulamentações específicas do objeto.</w:t>
+              <w:t>Nota: Informar legislações e/ou regulamentações específicas do objeto.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27335DA8" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="789CC05B" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
@@ -2214,96 +2044,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15DCC6AD" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: </w:t>
-[...44 lines deleted...]
-              <w:t>constar no Termo de Referência.</w:t>
+              <w:t>Nota: Caso necessário, indicar padrões mínimos de qualidade e desempenho específicos do objeto. Todos os itens devem constar no Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51BE88DA" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="0FBCFC6C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -2379,125 +2164,102 @@
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1. </w:t>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="docs-internal-guid-d411983c-7fff-b8e8-81"/>
             <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Do tratamento diferenciado a Microempresas (ME) e Empresas de Pequeno Porte (EPP), conforme o disposto no art. 48 da Lei Complementar nº 123/2006 e art. 4º da Lei nº </w:t>
-[...9 lines deleted...]
-              <w:t>14.133/2021:</w:t>
+              <w:t>Do tratamento diferenciado a Microempresas (ME) e Empresas de Pequeno Porte (EPP), conforme o disposto no art. 48 da Lei Complementar nº 123/2006 e art. 4º da Lei nº 14.133/2021:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77469313" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="698527D3" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Não aplicável nas </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> diretas, conforme disposto no art. 49, IV, da Lei Complementar nº 123/2006 (alterado pela Lei Complementar nº 147/2014).</w:t>
+              <w:t>Não aplicável nas compras diretas, conforme disposto no art. 49, IV, da Lei Complementar nº 123/2006 (alterado pela Lei Complementar nº 147/2014).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3455C775" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59D1AC5E" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
@@ -2545,145 +2307,111 @@
           </w:p>
           <w:p w14:paraId="5BCE7C52" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B843E64" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Caso </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Nota: Caso seja necessária a realização de vistoria, deve-se informar expressamente essa exigência, bem como os dados de contato, o local, a data e o horário para sua realização. Também é preciso indicar o período em que a vistoria poderá ocorrer, compreendido entre a data de publicação do edital e o dia anterior à abertura da sessão.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B5A4BAF" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12164BBF" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">seja necessária a realização de vistoria, deve-se informar expressamente essa exigência, bem como os dados de contato, o local, a data e o horário para sua realização. Também é preciso indicar o período em que a vistoria poderá ocorrer, compreendido entre </w:t>
+              <w:t>5.2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="docs-internal-guid-1f935b24-7fff-0ad2-e9"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>a data de publicação do edital e o dia anterior à abertura da sessão.</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>A realização de vistoria prévia será facultativa, não constituindo requisito obrigatório para participação no certame.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...13 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>5.2.1.</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="docs-internal-guid-1f935b24-7fff-0ad2-e9"/>
-            <w:bookmarkEnd w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>A realização de vistoria prévia será facultativa, não constituindo requisito obrigatório para participação no certame.</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">lizar a vistoria, deverá apresentar a respectiva Declaração de Não Realização de Vistoria, conforme modelo constante do Anexo </w:t>
+              <w:t xml:space="preserve">Todavia, as licitantes declaram-se cientes de que, após a apresentação das propostas, não serão admitidas alegações posteriores de impossibilidade de cumprimento das obrigações contratuais, seja por desconhecimento dos serviços ou por eventuais dificuldades técnicas não previstas. Caso a licitante opte por não realizar a vistoria, deverá apresentar a respectiva Declaração de Não Realização de Vistoria, conforme modelo constante do Anexo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>X.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> O Atestado de Vistoria, para as empresas que optarem por sua realização, encontra-se no Anexo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
@@ -2700,67 +2428,51 @@
           </w:p>
           <w:p w14:paraId="7C64A9B0" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3CCEB3D5" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Atentar-se à numeração dos </w:t>
-[...15 lines deleted...]
-              <w:t>nexos.</w:t>
+              <w:t>Nota: Atentar-se à numeração dos Anexos.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60D5C59F" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="040B5D66" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">5.3. Participação de consórcios (art. 18, IX, da Lei nº 14.133/2021): </w:t>
@@ -2797,75 +2509,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">5.3.1. </w:t>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="docs-internal-guid-214fd639-7fff-397b-58"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Calibri" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">A vedação à participação de consórcios de empresas no presente procedimento licitatório não compromete a competitividade. A formação de consórcios </w:t>
-[...23 lines deleted...]
-              <w:t>cando a vantajosidade da contratação para a Administração Pública.</w:t>
+              <w:t>A vedação à participação de consórcios de empresas no presente procedimento licitatório não compromete a competitividade. A formação de consórcios mostra-se recomendável apenas em contratações de alta complexidade ou de grande vulto, hipótese que não se aplica ao objeto em análise. Admitir consórcios em contratação de baixa complexidade e de menor expressão econômica poderia, ao contrário, comprometer o princípio da competitividade, na medida em que possibilitaria a união de potenciais concorrentes que, individualmente, possuem plena capacidade de participar do certame. Tal prática configuraria uma distorção, reduzindo a concorrência efetiva e prejudicando a vantajosidade da contratação para a Administração Pública.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FC087F2" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="282C2515" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -2934,58 +2622,51 @@
               </w:rPr>
               <w:t>, a critério da unidade e em função das peculiaridades do objeto, poderá ser autorizada.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20587570" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C9E022E" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>5.5.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Do agrupamento de itens em lotes</w:t>
+              <w:t>5.5. Do agrupamento de itens em lotes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">                                     .</w:t>
@@ -3206,248 +2887,184 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49F07F79" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.1. A </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> deverá conter o descritivo completo do item cotado, apresentando:</w:t>
+              <w:t>6.1. A proposta deverá conter o descritivo completo do item cotado, apresentando:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A571EDF" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B4829A6" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Descrição do objeto, valor unitário e total, número do Cadastro de Pessoa Física – CPF ou do Cadastro Nacional de Pessoa Jurídica – CNPJ do proponente, endereço físico, endereço ele</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> Descrição do objeto, valor unitário e total, número do Cadastro de Pessoa Física – CPF ou do Cadastro Nacional de Pessoa Jurídica – CNPJ do proponente, endereço físico, endereço eletrônico e telefone de contato, data de emissão e validade, nome completo e identificação do responsável.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A72C0F0" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>trônico e telefone de contato, data de emissão e validade, nome completo e identificação do responsável.</w:t>
-[...11 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F6085F0" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">6.2. Da </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">amostra </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t>amostra  (</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">art. 41, II, da Lei nº 14.133/2021): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Não será necessári</w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Não será necessária.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24FF1E5B" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A3C5E8D" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Se for necessária a amostra, informar a necessidade e </w:t>
-[...8 lines deleted...]
-              <w:t>acrescentar justificativa, local para entrega, prazo de entrega e formulário de avaliação de amostra deverá ser anexado ao termo de referência.</w:t>
+              <w:t>Nota: Se for necessária a amostra, informar a necessidade e acrescentar justificativa, local para entrega, prazo de entrega e formulário de avaliação de amostra deverá ser anexado ao termo de referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29042ABB" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FE803CE" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3488,195 +3105,168 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Nota:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>Quando for o caso, incluir o prazo de garantia dos itens do p</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Quando for o caso, incluir o prazo de garantia dos itens do presente contrato, é de XX dias ininterruptos, a partir da data de finalização da execução dos serviços.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="470D435C" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>resente contrato, é de XX dias ininterruptos, a partir da data de finalização da execução dos serviços.</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62DE07BF" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4. Da garantia de proposta (art. 58 da Lei nº 14.133/2021): </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não haverá exigência de garantia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ADC16BB" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6860F6CC" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justificativa da solicitação de garantia de proposta: Não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AE8DB7B" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0238E2B1" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: Se for solicitado </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...121 lines deleted...]
-              <w:t xml:space="preserve"> contado da assinatura do contrato ou da data em que for declarada fracassada a licitação. A solicitação de garantia de proposta deve ser justificada.</w:t>
+              </w:rPr>
+              <w:t>garantia de proposta, essa não poderá ser superior a 1% (um por cento) do valor estimado para a contratação. A garantia de proposta será devolvida aos licitantes no prazo de 10 (dez) dias úteis, contado da assinatura do contrato ou da data em que for declarada fracassada a licitação. A solicitação de garantia de proposta deve ser justificada.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B5D4E15" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="7242FF5F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -3722,168 +3312,123 @@
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6AB2F9BE" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para a habilitação, exige-se que o licitante comprove os seguintes </w:t>
-[...8 lines deleted...]
-              <w:t>requisitos:</w:t>
+              <w:t>Para a habilitação, exige-se que o licitante comprove os seguintes requisitos:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F23E0F6" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E7A2FA2" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.1. Habilitação </w:t>
-[...17 lines deleted...]
-              <w:t>urídica:</w:t>
+              <w:t>7.1. Habilitação jurídica:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="408233D7" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E0B9EB6" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pessoa física: </w:t>
-[...17 lines deleted...]
-              <w:t>édula de identidade ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional.</w:t>
+              <w:t>Pessoa física: Cédula de identidade ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ED4A3A0" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E962677" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3911,62 +3456,53 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57FC116C" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.1.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Microempreendedor individual – MEI: Certificado da Condição de Microempreendedor Individual – CCMEI, cuja aceitação ficará c</w:t>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId8" w:tgtFrame="_top">
+              <w:t xml:space="preserve"> Microempreendedor individual – MEI: Certificado da Condição de Microempreendedor Individual – CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:tgtFrame="_top">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InternetLink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C35389E" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
@@ -3978,69 +3514,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20CA042E" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.1.4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sociedade empresária, sociedade limitada unipesso</w:t>
-[...17 lines deleted...]
-              <w:t>da de documento comprobatório de seus administradores.</w:t>
+              <w:t xml:space="preserve"> Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada – EIRELI: Inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="010F1914" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B41C8DE" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4077,130 +3595,103 @@
           </w:p>
           <w:p w14:paraId="1FD3E6E1" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.1.6. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Filial, suc</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">ursal ou agência de sociedade simples ou empresária: Inscrição do ato </w:t>
+              <w:t xml:space="preserve">Filial, sucursal ou agência de sociedade simples ou empresária: Inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> opera, com averbação no Registro onde tem sede a matriz.</w:t>
+              <w:t>no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F4D1191" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6AA7BA9E" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.1.7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sociedade empresária estrangeira: Portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será c</w:t>
-[...8 lines deleted...]
-              <w:t>onsiderada como sua sede, conforme Instrução Normativa DREI/ME nº 77/2020.</w:t>
+              <w:t xml:space="preserve"> Sociedade empresária estrangeira: Portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME nº 77/2020.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FAF4286" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4197E393" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -4271,114 +3762,87 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6191FFCC" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.2.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de i</w:t>
-[...8 lines deleted...]
-              <w:t>nscrição no Cadastro Nacional de Pessoas Jurídicas ou no Cadastro de Pessoas Físicas, conforme o caso.</w:t>
+              <w:t>Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas ou no Cadastro de Pessoas Físicas, conforme o caso.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="390F0E33" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11A0933F" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.2.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Federal do Brasil (RFB) e pela Procuradoria-Geral da Fazenda Nacional (PGFN), referente a todos os créditos tribut</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Fazenda Nacional.</w:t>
+              <w:t xml:space="preserve"> Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Federal do Brasil (RFB) e pela Procuradoria-Geral da Fazenda Nacional (PGFN), referente a todos os créditos tributários federais e à Dívida Ativa da União (DAU) por elas administrados, inclusive aqueles relativos à Seguridade Social, nos termos da Portaria Conjunta nº 1.751, de 02 de outubro de 2014, do Secretário da Receita Federal do Brasil e da Procuradora-Geral da Fazenda Nacional.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="583D8DC2" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C743C51" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4406,227 +3870,180 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4772A2E8" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.2.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho, mediante a apresentação de certidão negativa ou positiva com efeito de</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452/1943.</w:t>
+              <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho, mediante a apresentação de certidão negativa ou positiva com efeito de negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452/1943.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13E06C6F" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23ACA31C" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.2.5. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de inscrição no cadastro de contribuintes [Estadual/Distrital] ou [Municipal/Distrital] relativo ao domicílio ou sede do forn</w:t>
-[...8 lines deleted...]
-              <w:t>ecedor, pertinente ao seu ramo de atividade e compatível com o objeto contratual.</w:t>
+              <w:t>Prova de inscrição no cadastro de contribuintes [Estadual/Distrital] ou [Municipal/Distrital] relativo ao domicílio ou sede do fornecedor, pertinente ao seu ramo de atividade e compatível com o objeto contratual.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30FA3945" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A73EC94" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.2.6. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital] e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à atividade em cujo exercício contrata o</w:t>
-[...8 lines deleted...]
-              <w:t>u concorre.</w:t>
+              <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital] e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à atividade em cujo exercício contrata ou concorre.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C479B72" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0223284E" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração da Fazenda Pública respectiva do </w:t>
-            </w:r>
+              <w:t>Nota: Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração da Fazenda Pública respectiva do seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19CDDB2E" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
-[...31 lines deleted...]
-              <w:t>e contribuintes estadual e municipal.</w:t>
+              <w:t>O fornecedor enquadrado como MEI, que pretenda auferir os benefícios do tratamento diferenciado previstos na Lei Complementar nº 123/2006, estará dispensado da prova de inscrição nos cadastros de contribuintes estadual e municipal.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="095E38F3" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EBB8675" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
@@ -4661,114 +4078,95 @@
           <w:p w14:paraId="6C48BC19" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7.3.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa </w:t>
-[...8 lines deleted...]
-              <w:t>física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116/2021), ou de sociedade simples.</w:t>
+              <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116/2021), ou de sociedade simples.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D650D88" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68C4FD62" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">7.3.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Certidão negativa de falência expedida pelo distribuidor da sede do fornecedor, confo</w:t>
-[...8 lines deleted...]
-              <w:t>rme art. 69, caput e inciso II, da Lei nº 14.133/2021.</w:t>
+              <w:t>Certidão negativa de falência expedida pelo distribuidor da sede do fornecedor, conforme art. 69, caput e inciso II, da Lei nº 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="683996C7" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="045A4C01" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4799,109 +4197,90 @@
           </w:p>
           <w:p w14:paraId="1F6BB227" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.4.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comprovação de aptidão para o fornecimento de serviços similares de complexidade tecnológica e operacional equivalente ou superi</w:t>
-[...8 lines deleted...]
-              <w:t>or com o objeto desta contratação, por meio da apresentação de certidões ou atestados, por pessoas jurídicas de direito público ou privado, ou regularmente emitido(s) pelo conselho profissional competente: Não será necessário.</w:t>
+              <w:t xml:space="preserve"> Comprovação de aptidão para o fornecimento de serviços similares de complexidade tecnológica e operacional equivalente ou superior com o objeto desta contratação, por meio da apresentação de certidões ou atestados, por pessoas jurídicas de direito público ou privado, ou regularmente emitido(s) pelo conselho profissional competente: Não será necessário.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="019E39EB" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E20A53E" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota: Caso seja necessária a</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> comprovação de aptidão para execução do objeto, deverá ser expressamente informada essa exigência.</w:t>
+              <w:t>Nota: Caso seja necessária a comprovação de aptidão para execução do objeto, deverá ser expressamente informada essa exigência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35701032" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="272A16E2" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5038,57 +4417,51 @@
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>c) natureza da prestação dos serviços;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F447EB6" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">d) </w:t>
-[...5 lines deleted...]
-              <w:t>quantidades executadas;</w:t>
+              <w:t>d) quantidades executadas;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11BDE56F" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>e) caracterização do bom desempenho do licitante; e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D179A95" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -5213,60 +4586,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03A57DFB" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.4.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Parcela de</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> maior relevância:</w:t>
+              <w:t xml:space="preserve"> Parcela de maior relevância:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EDEBC47" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41E9F58A" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5300,570 +4664,432 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.4.5.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Apresentação de comprovante(s) de aptidão emitido(s) por pessoa(s) jurídica(s) de direito público ou privado, em nome do licitante, que comprov</w:t>
+              <w:t xml:space="preserve">Apresentação de comprovante(s) de aptidão emitido(s) por pessoa(s) jurídica(s) de direito público ou privado, em nome do licitante, que comprovem quantitativos razoáveis, assim considerados razoáveis o montante mínimo de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">em quantitativos razoáveis, assim considerados razoáveis o montante mínimo de </w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>% (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>% (</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> por cento), de acordo com objeto da licitação. Ainda, será admitida, para fins de comprovação de quantitativo mínimo, a apresentação e o somatório de diferentes atestados executados de forma concomitante. Os atestados de capacidade técnica poderão ser apresentados em nome da matriz ou da filial do fornecedor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C0BC7B" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>XX</w:t>
-[...22 lines deleted...]
-              <w:pStyle w:val="LO-Normal"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="650B6863" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="650B6863" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Conforme art. 67, § 1º, da Lei 14.133/2021, só é possível a exigência de comprovação de aptidão (atestado de capacidade técnica) quanto às parcelas de maior relevância, entendidas essas como as que possuem valor individual igual ou superior a 4% (quatro por cento) do valor total estimado da contratação. E para o § 2º do referido artigo, havendo a previsão de quantitativos mínimos como característica a compor os atestados, observar o limite máximo de 50% (cinquenta por cento) da quantidade que se pretende efetivamente contratar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01B09687" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E8B767B" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registro ou inscrição da empresa na entidade profissional: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="774D4ACA" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B3B0CC2" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota: Conforme art. 67, § 1º, da Lei 14.133/2021, só é possível a exigência de comprovação de aptidão (atestado de</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Nota: Se não for item necessário, informar que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53656589" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> capacidade técnica) quanto às parcelas de maior relevância, entendidas essas como as que possuem valor individual igual ou superior a 4% (quatro por cento) do valor total estimado da contratação. </w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73F52ABC" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4.7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Licença de funcionamento:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                      </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="1F7552B4" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72F28626" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>E para o</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> § 2º do </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Nota: Se não for item necessário, informar que não se aplica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D1159F0" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>referido</w:t>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DB42905" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.4.8.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> artigo, havendo a previsão de quantitativos mínimos como característica a compor os atestados, observar o limite máximo de 50% (cinquenta por cento) da quantidade que se pretende efetivamente contratar.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="01B09687" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outras exigências de qualificação técnica: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                             </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="0396A70C" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6E8B767B" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45931F25" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...69 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
-[...267 lines deleted...]
-              <w:t xml:space="preserve"> que não se aplica.</w:t>
+              <w:t>Nota: Se não for item necessário, informar que não se aplica.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="381EB997" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="6F7323D8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -5889,61 +5115,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">8. DA FORMA E CRITÉRIOS DE SELEÇÃO DO </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FORNECEDOR  (</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ART. 6º, XXIII, “H” DA LEI Nº </w:t>
-[...9 lines deleted...]
-              <w:t>14.133/2021)</w:t>
+              <w:t>ART. 6º, XXIII, “H” DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="1D071BC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F32FFCB" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
@@ -6037,67 +5253,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A forma de seleção </w:t>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="docs-internal-guid-6ea921d0-7fff-0b76-90"/>
             <w:bookmarkEnd w:id="12"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">dar-se-á </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">por meio de Contratação </w:t>
-[...15 lines deleted...]
-              <w:t>ireta por</w:t>
+              <w:t>por meio de Contratação Direta por</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  .</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="5617DC93" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
@@ -6112,123 +5312,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C75DBED" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: A contratação direta </w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> limites dispostos na Lei nº 14.133/2021.</w:t>
+              <w:t>Nota: A contratação direta compreende os casos de inexigibilidade e de dispensa de licitação, com destaque à compra direta em razão do valor nos limites dispostos na Lei nº 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0082FBDA" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C048B46" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6341,60 +5469,51 @@
           <w:p w14:paraId="34868996" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">8.1.3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Será considerado primeiro classificado, o fornecedor que, obedecendo às condições, especificações e procedimentos estabelecidos neste Termo de Referência e no E</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">dital, apresentar o </w:t>
+              <w:t xml:space="preserve">Será considerado primeiro classificado, o fornecedor que, obedecendo às condições, especificações e procedimentos estabelecidos neste Termo de Referência e no Edital, apresentar o </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                     </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6422,61 +5541,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7945508E" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Nota: Conforme a escolha indicada no item 8.1.2, quanto à forma de separação dos itens — por item ou por lote (exemplo: menor preço por item). Todos os itens deverão constar no T</w:t>
-[...9 lines deleted...]
-              <w:t>ermo de Referência.</w:t>
+              <w:t>Nota: Conforme a escolha indicada no item 8.1.2, quanto à forma de separação dos itens — por item ou por lote (exemplo: menor preço por item). Todos os itens deverão constar no Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73303FA9" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="767F2B03" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -6599,191 +5708,149 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">O serviço é enquadrado como continuado, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">uma vez </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">que a </w:t>
+              <w:t xml:space="preserve">uma vez que a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">interrupção pode comprometer a continuidade das atividades </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="SimSun"/>
+              <w:t>interrupção pode comprometer a continuidade das atividades da Secretaria de Estado da Saúde, por isso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>da Secretaria de Estado da Saúde, por isso</w:t>
+              <w:t xml:space="preserve"> o compromisso será firmado por meio de contrato e o prazo de vigência inicial da contratação é de 12 (doze) meses, contados a partir de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...20 lines deleted...]
-              <w:t>m que finde o processo de licitação regular.</w:t>
+              <w:t xml:space="preserve"> ou assim que finde o processo de licitação regular.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="495BDC95" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="642A2F19" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Normal1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="F10D0C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota: No caso de Compra Direta, com fundamento no inciso II do art. 75 da Lei nº 14.133/2021, o prazo inicial de vigência da contratação é de 12 (doze) meses, sem possibilidade de prorrogação. Para as Inexigibi</w:t>
-[...9 lines deleted...]
-              <w:t>lidades de Licitação, a vigência da contratação é de 24 meses).</w:t>
+              <w:t>Nota: No caso de Compra Direta, com fundamento no inciso II do art. 75 da Lei nº 14.133/2021, o prazo inicial de vigência da contratação é de 12 (doze) meses, sem possibilidade de prorrogação. Para as Inexigibilidades de Licitação, a vigência da contratação é de 24 meses).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="415DAC4C" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Normal1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="F10D0C"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41A7ADC3" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
@@ -6844,241 +5911,150 @@
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F53883A" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Preencher conforme o </w:t>
-[...19 lines deleted...]
-              <w:t>. 6</w:t>
+              <w:t>Nota: Preencher conforme o art. 6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">º, XXVIII, XXIX, XXX, XXXI, XXXII, XXXIII e XXXIV, da Lei nº 14.133/2021 (exemplo: </w:t>
-[...44 lines deleted...]
-              <w:t>).</w:t>
+              <w:t>º, XXVIII, XXIX, XXX, XXXI, XXXII, XXXIII e XXXIV, da Lei nº 14.133/2021 (exemplo: empreitada por preço global, empreitada por preço unitário ou demais regimes).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="629DD336" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5BBCBD05" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>9.1.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Funcionários da CONTRATADA deverão apresentar-se sempre com identificação e/ou credencial na unidade </w:t>
-[...17 lines deleted...]
-              <w:t>, respeitando as normas de cada instituição.</w:t>
+              <w:t xml:space="preserve"> Funcionários da CONTRATADA deverão apresentar-se sempre com identificação e/ou credencial na unidade requisitante, respeitando as normas de cada instituição.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72AC5310" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57FB7C61" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O objeto deverá estar de acordo com as especificações do edital e atender a legislação a </w:t>
-[...8 lines deleted...]
-              <w:t>ele(s) pertinente(s).</w:t>
+              <w:t>O objeto deverá estar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65DF80E9" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A614528" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
@@ -7134,67 +6110,51 @@
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.6. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A execução contratual observará as rotinas</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">previstas no Anexo </w:t>
+              <w:t xml:space="preserve">A execução contratual observará as rotinas previstas no Anexo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="277743D9" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
@@ -7217,71 +6177,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Descrição detalhada dos métodos, rotinas, etapas, tecnologias, procedimentos, frequência e periodicidade de execução do trabalho.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Este item poderá constar em um Anexo (</w:t>
-[...19 lines deleted...]
-              <w:t>, informar a numeração do anexo).</w:t>
+              <w:t xml:space="preserve"> Este item poderá constar em um Anexo (nesse caso, informar a numeração do anexo).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B96A5D5" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D64A3A3" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
@@ -7810,2584 +6750,2718 @@
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="4B820F8B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="190AB9AE" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+          <w:p w14:paraId="190AB9AE" w14:textId="09E29DA2" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>10. DA GESTÃO E FISCALIZAÇÃO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 </w:t>
+            </w:r>
+            <w:r w:rsidR="00204C10" w:rsidRPr="00204C10">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>INSTRUÇÃO NORMATIVA</w:t>
+              <w:t>E INSTRUÇÃO NORMATIVA SEA Nº 7/2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nº </w:t>
-[...39 lines deleted...]
-              <w:t>/SEA)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="24D177CC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="579B1E56" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7EEB04FB" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="docs-internal-guid-e0f7820b-7fff-3792-44"/>
             <w:bookmarkEnd w:id="13"/>
-          </w:p>
-          <w:p w14:paraId="74E7B716" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.1. Compete ao gestor do contrato:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="192B03D4" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iniciar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, instruir, manifestar-se e submeter à autoridade competente para decisão os seguintes atos e procedimentos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="223E8C32" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) prorrogação e suspensão de prazo; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54952C22" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) alterações qualitativas e quantitativas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79CB099C" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) revisão, reequilíbrio e repactuação dos preços registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D3CB023" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d) processo administrativo sancionador; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C3E2255" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e) recomendação de abertura de processo licitatório, quando for o caso; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B7D4D9" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f) quaisquer outros atos e procedimentos que impliquem a celebração de termo aditivo, apostilamento ou qualquer outro registro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="256D44A0" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g) cancelamento de ARP e extinção do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BEE8603" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>h) apuração e restituição de danos, prejuízos e indenizações à Administração Pública;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="389823C4" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar, orientar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e supervisionar a atuação dos fiscais do contrato ou da ARP, promovendo a integração das informações necessárias à adequada execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FA0E7A7" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - acompanhar a execução orçamentária e financeira da contratação, adotando as providências necessárias para assegurar a disponibilidade de recursos durante toda a vigência contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AE3B628" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> controle atualizado e acompanhar os saldos de empenhos e dos pagamentos efetuados, evitando a realização de serviço ou fornecimento sem prévio empenho; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CCFD0C2" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças para os devidos registros; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B886D1B" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a manutenção, pelo contratado, das condições estabelecidas no edital e contrato e das exigências legais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BCE7B59" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII - promover o encaminhamento da documentação necessária à liquidação e ao pagamento, após o atesto da execução pelo fiscal do contrato, quando exigido; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B5EFDAB" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII - promover, quando couber, reunião inicial para apresentação do modelo de gestão, após a assinatura do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4636582C" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">IX - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requerer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> auxílio às áreas competentes em caso de dúvidas técnicas, administrativas ou jurídicas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE15BAA" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atualizadas as estimativas de consumo, tanto para apurar a suficiência do saldo até o término do contrato como para orientar as futuras contratações; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39864DC4" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI - acompanhar a execução do Plano de Fiscalização, quando houver, bem como monitorar os riscos identificados na fase de planejamento da contratação, propondo medidas preventivas e corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70623D34" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XII - consolidar as informações produzidas pelos fiscais, promovendo o acompanhamento sistemático da execução contratual e registrando as ocorrências relevantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03D2EE67" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIII - formalizar as comunicações oficiais com a contratada relativas à gestão administrativa do contrato, ressalvadas as atribuições específicas do fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E10984B" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIV - acompanhar o cumprimento das determinações decorrentes de notificações, glosas, sanções administrativas e demais medidas adotadas durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DAF5BE5" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>elaborar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relatório conclusivo da execução contratual ou da ARP, contendo avaliação do desempenho da contratada, das ocorrências registradas, das medidas adotadas e das recomendações para futuras contratações;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B655A8C" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XVI - propor à autoridade competente medidas destinadas ao aperfeiçoamento da execução contratual, à mitigação de riscos e à prevenção da reincidência de falhas verificadas durante a execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A4F9E86" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII - receber definitivamente aquisições, obras ou serviços sob sua responsabilidade; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B8169A6" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XVIII - qualquer outra que se faça necessária ao desempenho da atividade de gestão.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EBEDF99" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
-[...18 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Compete ao gestor setorial:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B949F56" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I - </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>iniciar</w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...134 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FB18D45" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">II - </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>quanto</w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...150 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79856089" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD56B1F" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promover</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="727B47C5" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prestar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E7D43A7" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analisar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26995DDF" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B305C2" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F0C3D6" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2995B2D9" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.2. Compete ao fiscal do contrato:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EFAFAF5" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o objeto contratado; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D7A77D3" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as condições estabelecidas no contrato, na ARP, no edital e nas especificações técnicas para o recebimento do objeto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E53A601" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III - praticar os atos necessários à verificação do fiel cumprimento das obrigações, exigindo as providências necessárias para tal fim; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A1451B9" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a conformidade da execução do objeto com as especificações técnicas, quantitativos, níveis mínimos de desempenho, indicadores de qualidade e demais requisitos previstos no edital, contrato ou ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78900C7B" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>receber</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes e proceder ao atesto ou à certificação da despesa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="493BC8A3" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> produto ou serviço em desacordo com as condições fixadas em edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="158CFC18" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>b) alterações solicitadas pelo titular do contrato;</w:t>
-[...67 lines deleted...]
-              <w:t xml:space="preserve">IV - </w:t>
+              <w:t>VII - anotar em registro próprio todas as ocorrências relacionadas à execução do contrato, apontando o que for necessário para a regularização das faltas ou dos defeitos observados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CAFE741" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - manter organizado e atualizado o histórico da fiscalização, incluindo relatórios, fotografias, registros eletrônicos, notificações, comunicações e demais documentos produzidos durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63478DD7" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX - </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>o</w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...64 lines deleted...]
-              <w:t xml:space="preserve">V - </w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a seus superiores, em tempo hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B195A28" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X - </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>dar</w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">VI - </w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> imediatamente ao gestor toda situação que possa ocasionar risco à continuidade da execução contratual, prejuízo ao interesse público ou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dano</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ao erário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26A47D56" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI - fazer diligências à empresa contratada, se for o caso, adotando controles adequados e suficientes para registro destas ocorrências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F6906B1" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XII - exigir, por escrito, o refazimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento ou quando as soluções ultrapassarem as suas competências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B325B7D" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII - notificar, por escrito, a contratada quanto ao não cumprimento das obrigações, fixando prazo para cumprimento ou apresentação de justificativa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65ECA42C" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIV - encaminhar ao gestor do contrato a solicitação de instauração de processo administrativo sancionador, contendo os registros das ocorrências, notificações, defesas e justificativas da contratada, bem como a documentação necessária;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42631D0D" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV - </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>dirimir</w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aceitar ou rejeitar</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...297 lines deleted...]
-          <w:p w14:paraId="3C015D6D" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, motivadamente, a indicação do preposto feita pela empresa contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F5E593B" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI - manter contato com o preposto; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="119220A7" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII - desempenhar suas atividades com autonomia e independência fiscalizatória, buscando as condições necessárias para o desempenho da função, comunicando ao gestor do contrato suas necessidades; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DFB4FA8" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII - acompanhar sistematicamente a execução do contrato, mantendo registros das ocorrências e dos documentos relativos à fiscalização; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D2BA139" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX - manter os registros de confirmação de recebimento dos comunicados à contratada; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DD4BC3C" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XX - Elaborar relatórios periódicos de fiscalização, contendo a avaliação da execução contratual, as ocorrências verificadas, as providências adotadas e as recomendações encaminhadas ao gestor do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="554609EF" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXI - assegurar o cumprimento do cronograma físico-financeiro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF8023E" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXII - encaminhar ao gestor do contrato, quando identificada a necessidade de modificação contratual, a respectiva proposta, acompanhada das devidas justificativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="177AFE5C" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXIII - conhecer os prazos de execução contratual e fornecer subsídios para as prorrogações, quando necessárias, ou manifestar-se contrariamente à prorrogação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="647CD062" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXIV - assegurar a presença dos documentos exigidos em contrato para fins de pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23532BF3" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXV - verificar, quando cabível, a manutenção das condições de habilitação, regularidade fiscal, trabalhista e previdenciária exigidas contratualmente, comunicando ao gestor eventual irregularidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C9D5C7" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXVI - apontar, por meio de instrumentos de medição, a necessidade de glosas em notas fiscais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="021B1E98" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXVII - verificar o cumprimento das garantias técnicas, prazos de garantia, assistência técnica e demais obrigações pós-entrega previstas contratualmente, quando aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="657164E3" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXVIII - fiscalizar o cumprimento das normas de segurança do trabalho, proteção ambiental, acessibilidade e demais exigências legais incidentes sobre a execução contratual, quando compatíveis com o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A385718" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIX - solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E722382" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXX - acompanhar o cumprimento das determinações expedidas pelo gestor do contrato e informar sobre sua efetiva implementação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC932BB" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00EE0163" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXXI - conhecer os limites de sua atuação na atividade de fiscalização, bem como zelar pela estrita observância das cláusulas contratuais específicas e das normas internas aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60ABF730" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4036E2AD" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10.3. Da Gestão das Atas de Registro de Preços Compartilhadas e dos Contratos Compartilhados</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14A2D274" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45706A2E" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.3.1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Compete ao gestor da unidade gerenciadora</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04A64FD7" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - Coordenar administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B519882" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - Acompanhar a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0454B648" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40E18FCB" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - Promover a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28563BF5" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V - Prestar orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F46FE59" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI - Analisar as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="319855BA" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C1D9FA8" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5782B6C3" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CAA42A9" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="007E6634" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.3.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. Compete ao fiscal da unidade gerenciadora da ARP compartilhada e do contrato compartilhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ACC35D8" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - Acompanhar a execução das contratações decorrentes da ARP compartilhada e do contrato compartilhado, observando as informações prestadas pelos fiscais setoriais dos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="473A8140" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - Prestar suporte técnico e orientações aos fiscais setoriais quanto à correta fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A7D4FAA" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - consolidar e manter atualizados os registros de ocorrências, notificações, comunicações e demais informações relacionadas à execução da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2465F750" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - Acompanhar o cumprimento das providências determinadas em decorrência das irregularidades identificadas pelos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76CD87A2" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V - Comunicar ao gestor as irregularidades que possam comprometer a execução da ata ou demandem providências administrativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45D94E4F" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI - Subsidiar a instrução dos processos de alteração, revisão, cancelamento e demais atos relacionados à gestão da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C9DFB4D" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - manter intercâmbio permanente com os fiscais setoriais, promovendo a uniformização dos procedimentos de fiscalização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13BE8135" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - exercer outras atribuições relacionadas ao acompanhamento da execução da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E6F85A1" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67662DE1" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="007E6634" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.3.3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Verificada irregularidade na execução das contratações decorrentes de ARP compartilhada e de contrato compartilhado, nos termos do Decreto estadual nº 1.560, de 11 de junho de 2026, deverão ser observadas as seguintes instruções:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55FAFA03" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - O fiscal setorial da unidade participante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="185626CD" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) notificará a contratada para regularização e apresentação de justificativa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C1B348E" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) comunicará à unidade gerenciadora, no ato da notificação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ABBFA42" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) solicitará a apuração de infração administrativa ao gestor setorial, por meio de relatório técnico, quando cabível;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="187CAB8B" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - O gestor setorial da unidade participante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01CDA6D3" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) analisará os fatos relatados pelo fiscal; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4985B063" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>b) solicitará a instauração de processo administrativo sancionador à unidade gerenciadora;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28CCA79A" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - O fiscal da unidade gerenciadora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E467D0F" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) analisará as informações e os documentos encaminhados pela unidade participante;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0138988C" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) verificará, junto aos demais órgãos e entidades participantes, a existência de ocorrências relacionadas à mesma ARP ou contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7340DC24" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) reunirá os processos administrativos relacionados aos fatos para subsidiar a análise conjunta; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A4A5482" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d) elaborará manifestação técnica e a encaminhará ao gestor da unidade gerenciadora, sugerindo, quando cabível, a instauração de processo administrativo sancionador;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3098AECF" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - O gestor da unidade gerenciadora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C76FBC9" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) realizará o juízo de admissibilidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA63DE4" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) decidirá pela instauração do processo administrativo sancionador, quando cabível;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23A10EA6" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) avaliará demais providências administrativas que deverão ser adotadas em processos autônomos; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74BBC055" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRPr="00753F18" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d) avaliará medidas que devam ser adotadas pela Administração, objetivando evitar a repetição de fatos ou de irregularidades semelhantes às apuradas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61CE6866" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1B69E57B" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46880412" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:jc w:val="both"/>
-[...899 lines deleted...]
-          <w:p w14:paraId="0F07EAC5" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+              <w:tabs>
+                <w:tab w:val="left" w:pos="480"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B10F968" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="3DC63559" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.3.4. Além do disposto acima, a fiscalização contratual obedecerá às seguintes rotinas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="053D06F1" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="113FFE48" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...238 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Este item deve ser incluído quando houver necessidade. Caso não seja aplicável, deve-se registrar a informação “não se aplica”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F0AC282" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AD4D177" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240"/>
-[...151 lines deleted...]
-                <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="5A986A1C" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10.4. Da extinção contratual:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11748CB6" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="776"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="docs-internal-guid-237276fb-7fff-6c8d-10"/>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
-          <w:p w14:paraId="242BA2EB" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+          <w:p w14:paraId="3F46EAB9" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>10.3.1.</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="3915D6AE" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+              <w:t>10.4.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A rescisão do contrato poderá ser efetuada nos termos dos arts. 137 e 138 da Lei nº 14.133/2021, bem como acarretar as consequências previstas no art. 139 da referida legislação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA7956C" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="15D9ABBA" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E1C1E63" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>10.3.2.</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="5A9DC23B" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+              <w:t>10.4.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O contrato poderá ser rescindido a critério da CONTRATANTE, sem que à CONTRATADA caiba qualquer indenização ou reclamação nos seguintes casos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C680C0" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>a)</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="71312C18" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+              <w:t>a) inobservância das especificações acordadas e/ou rejeição dos serviços prestados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="554615D9" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>b) inadimplência de qualquer cláusula contratual e/ou da proposta ofertada; e</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06758CAF" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+          <w:p w14:paraId="7CC10656" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>c)</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="66A2C1B4" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+              <w:t>c) falência, liquidação judicial ou extrajudicial, concordata preventiva da fornecedora, requeridas, homologadas ou decretadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="141D0FA6" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-              <w:t>A CONTRATADA reconhece e aceita os direitos da Administração em caso de rescisão contratual, nos termos do art. 137 da Lei nº 14.133/2021 e demais normativos estaduais aplicáveis.</w:t>
+          </w:p>
+          <w:p w14:paraId="39EE1744" w14:textId="77777777" w:rsidR="00183EC8" w:rsidRDefault="00183EC8" w:rsidP="00183EC8">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="750"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.4.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A CONTRATADA reconhece e aceita os direitos da Administração em caso de rescisão contratual, nos termos do art. 137 da Lei nº 14.133/2021 e demais normativos estaduais aplicáveis.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CEE1612" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="40AC3B26" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
@@ -10479,493 +9553,362 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79033569" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">11.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei nº 14.133/2021, </w:t>
-[...15 lines deleted...]
-              <w:t>ada parte responderá pelas consequências de sua inexecução total ou parcial (art. 115 da Lei nº 14.133/2021).</w:t>
+              <w:t>O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei nº 14.133/2021, e cada parte responderá pelas consequências de sua inexecução total ou parcial (art. 115 da Lei nº 14.133/2021).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B24F170" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="234F0592" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>11.1.2</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">11.1.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A inadimplência do contratado em relação aos encargos trabalhistas, fiscais e comerciais não transferirá à Administração a responsabilidade pelo seu pagamento e não poderá onerar o objeto do contrato (art. 121, § 1º, da Lei nº 14.133/2021).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29956824" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63C8E619" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11.</w:t>
-[...26 lines deleted...]
-              <w:t>ções específicas da CONTRATADA:</w:t>
+              <w:t>11.2. Obrigações específicas da CONTRATADA:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D302FB0" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="docs-internal-guid-7bd09189-7fff-7e51-74"/>
             <w:bookmarkEnd w:id="15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>a) atender a todas as solicitações de contratação efetuadas durante a vigência do contrato, limitada ao quantitativo de cada item;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CA24E47" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">b) ao fornecimento do objeto, de acordo com as especificações constantes no edital de </w:t>
-[...5 lines deleted...]
-              <w:t>licitação, em consonância com a proposta apresentada e com a qualidade e especificações determinadas pela legislação em vigor;</w:t>
+              <w:t>b) ao fornecimento do objeto, de acordo com as especificações constantes no edital de licitação, em consonância com a proposta apresentada e com a qualidade e especificações determinadas pela legislação em vigor;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69A1BD60" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>c) responsabilizar-se pela boa execução e eficiência no fornecimento do produto objeto do edital;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CEB05EE" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>d) reparar, corrigir, remover à</w:t>
-[...5 lines deleted...]
-              <w:t>s suas expensas, no todo ou em parte o(s) objeto(s) em que se verifiquem danos em decorrência do transporte, bem como, providenciar a imediata substituição dos mesmos;</w:t>
+              <w:t>d) reparar, corrigir, remover às suas expensas, no todo ou em parte o(s) objeto(s) em que se verifiquem danos em decorrência do transporte, bem como, providenciar a imediata substituição dos mesmos;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F4F778A" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>e) providenciar a imediata correção das deficiências apontadas pelo CONTRATANTE quando d</w:t>
-[...5 lines deleted...]
-              <w:t>a entrega do produto;</w:t>
+              <w:t>e) providenciar a imediata correção das deficiências apontadas pelo CONTRATANTE quando da entrega do produto;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06A9E18C" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>f) apresentar, sempre que solicitado documentos que comprovem a procedência do produto fornecido, assim como amostra para análise pela Administração, sem qualquer ônus adicional;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E3E675D" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>g) manter, durante a vigência do contrato, todas as con</w:t>
-[...5 lines deleted...]
-              <w:t>dições de habilitação e qualificação exigidas na licitação;</w:t>
+              <w:t>g) manter, durante a vigência do contrato, todas as condições de habilitação e qualificação exigidas na licitação;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B103AC4" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>h) estender aos contratos objeto, os benefícios e promoções oferecidas aos demais clientes da CONTRATADA;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:br/>
-              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados à  Ad</w:t>
-[...12 lines deleted...]
-              <w:t>imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
+              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados à  Administração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38AB6531" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>j) responsabilizar-se por todas e quaisquer despesas, inclusive despesa de natureza</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> previdenciária, fiscal, trabalhista ou civil, bem como emolumentos, ônus ou encargos de qualquer espécie e origem, pertinentes à execução do objeto contratado;</w:t>
+              <w:t>j) responsabilizar-se por todas e quaisquer despesas, inclusive despesa de natureza previdenciária, fiscal, trabalhista ou civil, bem como emolumentos, ônus ou encargos de qualquer espécie e origem, pertinentes à execução do objeto contratado;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2255E989" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>k) mesmo não sendo a fabricante responderá inteira e solidariamente pela qualidade e autenticid</w:t>
-[...11 lines deleted...]
-              <w:t>ustos por sua conta;</w:t>
+              <w:t>k) mesmo não sendo a fabricante responderá inteira e solidariamente pela qualidade e autenticidade destes, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto desta licitação, em que se verificarem vícios, defeitos, incorreções, resultantes da fabricação ou transporte, constatado visualmente ou em laboratório, correndo estes custos por sua conta;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54ECF35A" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>l) manter endereço eletrônico de e-mail válido para fins de comunicação com a CONTRATANTE por todo o período de contratação, com a comunicação imediata à CONTRATANTE em caso de alteração;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2140A195" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">m) realizar cadastro no </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00DA6BC5">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00DA6BC5">
+              <w:instrText xml:space="preserve"> HYPERLINK "https://portal.sgpe.sea.sc.gov.br/portal-externo/inicio" \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DA6BC5">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Portal Externo do SGP-e</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00DA6BC5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> para que possa </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6BC5">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00DA6BC5">
               <w:instrText xml:space="preserve"> HYPERLINK "https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/" \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00DA6BC5">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>assinar eletronicamente com certi</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>assinar eletronicamente com certificação digital</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6BC5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>ficação digital</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>todos os documentos firmados com a CONTRATANTE; e</w:t>
+              <w:t xml:space="preserve"> todos os documentos firmados com a CONTRATANTE; e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47839B75" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>n) não subcontratar, ceder ou transferir, total ou parcialmente, o objeto do contrato.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EEFB88A" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
@@ -10974,61 +9917,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D874239" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: No tópico “n”, caso o item 5.4 indique a existência de subcontratação, este tópico deverá ser </w:t>
-[...9 lines deleted...]
-              <w:t>removido.</w:t>
+              <w:t>Nota: No tópico “n”, caso o item 5.4 indique a existência de subcontratação, este tópico deverá ser removido.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79047878" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="259"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B8E85DC" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
@@ -11070,129 +10003,103 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CONTRATADA quaisquer ocorrências</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> relacionadas aos objetos entregues;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DF22440" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">b) efetuar o pagamento da CONTRATADA de acordo com a forma de pagamento estipulada na licitação e no </w:t>
-[...8 lines deleted...]
-              <w:t>contrato;</w:t>
+              <w:t>b) efetuar o pagamento da CONTRATADA de acordo com a forma de pagamento estipulada na licitação e no contrato;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D65A2C3" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c) promover o acompanhamento e a fiscalização do fornecimento e/ou prestação dos serviços, sob os aspectos qualitativo e quantitativo, anotando em registro próprio as falhas e solicitando as medidas corretivas;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F21E1E3" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>d) rejeitar, no todo ou em parte, o</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> objeto entregue pela CONTRATADA fora das especificações do contrato;</w:t>
+              <w:t>d) rejeitar, no todo ou em parte, o objeto entregue pela CONTRATADA fora das especificações do contrato;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61E3B381" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>e) observar para que durante a vigência do contrato sejam cumpridas as obrigações assumidas pela CONTRATADA, bem como sejam mantidas todas as condições de habilitação e qualificação exig</w:t>
-[...8 lines deleted...]
-              <w:t>idas na licitação; e</w:t>
+              <w:t>e) observar para que durante a vigência do contrato sejam cumpridas as obrigações assumidas pela CONTRATADA, bem como sejam mantidas todas as condições de habilitação e qualificação exigidas na licitação; e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="776A473C" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>f) aplicar as sanções administrativas, quando se fizerem necessárias; e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>g) prestar informações e esclarecimentos que venham a ser solicitados.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="433BADCD" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11278,140 +10185,132 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...19 lines deleted...]
-              <w:t>penalidades aos licitantes:</w:t>
+              <w:t>Apuração e aplicação de penalidades aos licitantes:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="368D312E" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-140"/>
               </w:tabs>
               <w:ind w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="61A47778" w14:textId="7DEE58E5" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+          <w:p w14:paraId="61A47778" w14:textId="3F1B813E" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-140"/>
               </w:tabs>
               <w:ind w:right="113"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.2.1. </w:t>
+              <w:t>12.</w:t>
+            </w:r>
+            <w:r w:rsidR="00183EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A apuração de infrações e a aplicação de sanções administrativas serão realizadas de acordo com o art. 155 e seguintes da Lei nº 14.133/2021 e com o Decreto Estadual nº </w:t>
             </w:r>
             <w:r w:rsidRPr="00911668">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1560/2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, sem prejuízo da aplicação de eventuais n</w:t>
-[...7 lines deleted...]
-              <w:t>ormas pertinentes ao caso concreto.</w:t>
+              <w:t>, sem prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D88148D" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-140"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68895CE2" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-140"/>
@@ -11438,81 +10337,63 @@
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B9160CB" w14:textId="787C0A81" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">12.2.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>A apresentação de</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Decreto Estadual nº </w:t>
+              <w:t xml:space="preserve">A apresentação de recurso ou pedido de reconsideração dar-se-á na forma e prazos previstos no Decreto Estadual nº </w:t>
             </w:r>
             <w:r w:rsidRPr="00911668">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>1560/2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">, sem prejuízo da aplicação de </w:t>
-[...5 lines deleted...]
-              <w:t>eventuais normas pertinentes ao caso concreto.</w:t>
+              <w:t>, sem prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="633B1181" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="0A703144" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="7137F2F2" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
@@ -11595,51 +10476,50 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04E7ACF8" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">3.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contrato e autorização de fornecimento.</w:t>
             </w:r>
@@ -11693,89 +10573,70 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">tendo em vista que a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">interrupção pode comprometer a continuidade das atividades da Secretaria de Estado da Saúde; logo, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>o compromisso será firmado por meio de contrato e autorização de fornecimento, cujo prazo de vigência inicial da contratação é de 12 (doze) meses, não prorro</w:t>
-[...9 lines deleted...]
-              <w:t>gáveis, contados a partir de ____.</w:t>
+              <w:t>o compromisso será firmado por meio de contrato e autorização de fornecimento, cujo prazo de vigência inicial da contratação é de 12 (doze) meses, não prorrogáveis, contados a partir de ____.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F52A6FE" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Normal1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="F10D0C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: No caso de Compra Direta, com fundamento no inciso II do art. 75 da Lei nº 14.133/2021, o prazo inicial de vigência da contratação é de 12 (doze) meses, sem possibilidade de prorrogação. Para as </w:t>
-[...8 lines deleted...]
-              <w:t>Inexigibilidades de Licitação, a vigência da contratação é de 24 meses).</w:t>
+              <w:t>Nota: No caso de Compra Direta, com fundamento no inciso II do art. 75 da Lei nº 14.133/2021, o prazo inicial de vigência da contratação é de 12 (doze) meses, sem possibilidade de prorrogação. Para as Inexigibilidades de Licitação, a vigência da contratação é de 24 meses).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20DD4D18" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Normal1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="F10D0C"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64E35E12" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11845,78 +10706,51 @@
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73FB1ED4" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>13.</w:t>
-[...26 lines deleted...]
-              <w:t>Gestor:</w:t>
+              <w:t>13.2. Gestor:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03DAA8E6" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9347" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2446"/>
               <w:gridCol w:w="1920"/>
               <w:gridCol w:w="1815"/>
               <w:gridCol w:w="3166"/>
@@ -13160,59 +11994,51 @@
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>lista de checagem</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68C3FCC8" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">A medição </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">é aplicada principalmente em </w:t>
+              <w:t xml:space="preserve">A medição é aplicada principalmente em </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>obras de grande complexidade ou vulto, ou seja:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41C57340" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="707"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
             </w:pPr>
             <w:r>
@@ -13426,109 +12252,99 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>) dias, a</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> partir </w:t>
+              <w:t xml:space="preserve">) dias, a partir </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  .</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="5C95C752" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="790C8ABA" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">14.2.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Os serviços serão recebidos provisoriamente, no prazo de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -13550,489 +12366,312 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>) dias</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, pelo responsável pelo seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências </w:t>
-[...8 lines deleted...]
-              <w:t>contratuais.</w:t>
+              <w:t>, pelo responsável pelo seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7132EEAA" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49FADB94" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: Trata-se do prazo para verificação do cumprimento de todas as exigências contratuais aplicáveis. O recebimento provisório consiste apenas na transferência da posse do bem ou do resultado. Dependendo da complexidade do objeto, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>pode não h</w:t>
+              <w:t>pode não haver necessidade de recebimento provisório</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; nesse caso, não há prazo específico e deve-se informar que o recebimento será realizado </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>aver necessidade de recebimento provisório</w:t>
+              <w:t>no ato da entrega do serviço</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">; nesse caso, não há prazo específico e deve-se informar que o recebimento será realizado </w:t>
-[...6 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>no ato da entrega do serviço</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>cabendo à Administração proceder diretamente ao recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C6A54B" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ABFF0A2" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo da disposição acima será contado da comunicação do contratado acerca da conclusão do serviço.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="107F4E25" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EE5AC5E" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CONTRATADA fica obrigada a reparar, corrigir, remover, reconstruir ou substituir, às suas expensas, no todo ou em parte, o objeto em que se verificarem vícios, defeitos ou incorreções resultantes da execução ou materiais empregados, cabendo à fiscalização não atestar a última e/ou única medição de serviços até que sejam sanadas todas as eventuais pendências que possam vir a ser apontadas no recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C128490" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D74703C" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os serviços poderão ser rejeitados, no todo ou em parte, quando em desacordo com as especificações constantes neste Termo de Referência e na proposta, sem prejuízo da aplicação das penalidades.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7702AB86" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C7B2C17" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Os serviços serão recebidos, definitivamente, no prazo de 30 (trinta) dias, por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C57444C" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AE3FE90" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...231 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Os serviços serão recebidos, definitivamente, no prazo de 30 (</w:t>
-[...102 lines deleted...]
-              <w:t>ssão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+              <w:t>Nota: Quando houver recebimento provisório, informar que os serviços serão recebidos, definitivamente, no prazo de 30 (trinta) dias, contados a partir do recebimento provisório, por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37A9A3D1" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01FE6A09" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
@@ -14070,60 +12709,51 @@
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nota:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Os métodos de recebimento são utilizados para avaliar se o objeto contratado atende às disposições contratuais. No recebimento provisório de serviços, esses métodos verificam o cumprimento das exigências de caráter técnico. No recebimento definitivo, eles </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">avaliam a conformidade com </w:t>
+              <w:t xml:space="preserve">Os métodos de recebimento são utilizados para avaliar se o objeto contratado atende às disposições contratuais. No recebimento provisório de serviços, esses métodos verificam o cumprimento das exigências de caráter técnico. No recebimento definitivo, eles avaliam a conformidade com </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>todas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> as exigências contratuais aplicáveis. Exemplos de métodos incluem a utilização de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
@@ -14177,59 +12807,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3BA3DFCE" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">14.2.8. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>O recebimento provisório ou definitivo não excluirá a</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> responsabilidade civil pela solidez e pela segurança do serviço nem a responsabilidade ético-profissional pela perfeita execução do contrato.</w:t>
+              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela solidez e pela segurança do serviço nem a responsabilidade ético-profissional pela perfeita execução do contrato.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18CDC1D2" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="289162EB" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -14303,87 +12925,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de pagamento: até </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="sans-serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 (trinta) dias após o recebimento definitivo do objeto com a respectiva </w:t>
-[...35 lines deleted...]
-              <w:t>iscal, fatura ou documento legalmente equivalente.</w:t>
+              <w:t>30 (trinta) dias após o recebimento definitivo do objeto com a respectiva nota fiscal, fatura ou documento legalmente equivalente.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A721E58" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="sans-serif"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1702EE3D" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -14418,195 +13004,196 @@
           <w:p w14:paraId="667A4C96" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CD8F9B2" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>14.3.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> Os preços inicialmente contratados são fixos e irreajustáveis no prazo de 1 (um) ano, contado da data do orçamento estimado. A partir desse prazo, os preços serão reajustados conforme Índice Nacional de Preços ao Consumidor Amplo (IPCA).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AF00E63" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5664B505" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>14.3.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t>te será realizado por apostilamento.</w:t>
+              <w:t xml:space="preserve"> O reajuste será realizado por apostilamento.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70815E79" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="58361B18" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB1DB48" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+          <w:p w14:paraId="0EB1DB48" w14:textId="63381409" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>15. DO VALOR ESTIMADO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARTS. 6º, XXIII, “I”; 18, IV; 23 </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>ARTS. 6º, XXIII, “I”; 18, IV; 23 E 24 DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA Nº 0</w:t>
+            </w:r>
+            <w:r w:rsidR="005453CA">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>E</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 24 DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA Nº 09/2024/SEA)</w:t>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidR="005453CA">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="262CC1F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EBA3B91" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14633,101 +13220,83 @@
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="docs-internal-guid-cc80b772-7fff-e2c4-63"/>
             <w:bookmarkEnd w:id="18"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Garamond" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O valor indicado na requisição trata-se apenas de estimativa. A análise </w:t>
-[...8 lines deleted...]
-              <w:t>detalhada de preços – compreendendo a planilha e a instrução de pesquisa – será realizada, em momento oportuno, pela Diretoria de Planejamento e Gestão de Compras (DPGC).</w:t>
+              <w:t>O valor indicado na requisição trata-se apenas de estimativa. A análise detalhada de preços – compreendendo a planilha e a instrução de pesquisa – será realizada, em momento oportuno, pela Diretoria de Planejamento e Gestão de Compras (DPGC).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="472881E6" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="780C2B2B" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Em processos de obras a precificação é realizada pela Gerência de Obras e </w:t>
-[...8 lines deleted...]
-              <w:t>Manutenção (GEOMA). Nesses casos, o texto acima deve ser editado.</w:t>
+              <w:t>Nota: Em processos de obras a precificação é realizada pela Gerência de Obras e Manutenção (GEOMA). Nesses casos, o texto acima deve ser editado.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05E10FEE" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="51530F2E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
@@ -14794,59 +13363,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A contratação seguirá após </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">a declaração de </w:t>
-[...7 lines deleted...]
-              <w:t>disponibilidade orçamentário-financeira</w:t>
+              <w:t>a declaração de disponibilidade orçamentário-financeira</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> emitida pela Superintendência do Fundo Estadual de Saúde em documento apensado ao processo.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01855DFC" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="6EAD7F9C" w14:textId="77777777">
@@ -14865,84 +13426,51 @@
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. DA ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18, X, DA LEI Nº 14.133/2021 </w:t>
-[...32 lines deleted...]
-              <w:t>3)</w:t>
+              <w:t>17. DA ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18, X, DA LEI Nº 14.133/2021 E ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="6150893C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11057E1C" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -15006,60 +13534,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="61ECF655" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AB315AF" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota</w:t>
-[...8 lines deleted...]
-              <w:t>: Manter o texto e numerar o Anexo. Não esquecer que a análise de risco deve ser anexada ao processo.</w:t>
+              <w:t>Nota: Manter o texto e numerar o Anexo. Não esquecer que a análise de risco deve ser anexada ao processo.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2353CF9D" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="44564B46" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -15136,147 +13655,116 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>18.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">As partes, por seus </w:t>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B143EAA" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B143EAA" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>a) declaram que têm conhecimento das normas previstas na legislação, entre as quais nas Leis n°s 8.429/1992 e 12.846/2013, seus regulamentos e eventuais outras aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32B4E330" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">a) declaram que têm conhecimento das normas previstas na legislação, entre as quais nas Leis n°s 8.429/1992 e 12.846/2013, seus regulamentos e eventuais outras </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>b) comprometem-se a não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas leis e regulamentos mencionados no inciso anterior e se comprometem em exigir o mesmo pelos terceiros por elas contratados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="607C83B3" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>aplicáveis;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="32B4E330" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>c) comprometem-se a notificar à Controladoria Geral do Estado (CGE) qualquer irregularidade que tiverem conhecimento acerca da execução do contrato; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D54D02" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>b) comprometem-se a não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas leis e regulamentos mencionados no inciso anterior e se comprometem em exigir o mesmo pelos terceiros por elas contratados;</w:t>
-[...45 lines deleted...]
-              <w:t>nta CGE/SEA nº 01/2020, além de outras, é causa para a rescisão unilateral do contrato, sem prejuízo da cobrança das perdas e danos, inclusive danos potenciais, causados à parte inocente e das multas pactuadas.</w:t>
+              <w:t>d) declaram que têm ciência que a violação de qualquer das obrigações previstas na Instrução Normativa Conjunta CGE/SEA nº 01/2020, além de outras, é causa para a rescisão unilateral do contrato, sem prejuízo da cobrança das perdas e danos, inclusive danos potenciais, causados à parte inocente e das multas pactuadas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48F81D8B" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="1325AC1C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -15285,62 +13773,51 @@
           <w:p w14:paraId="10B537AD" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>19. DO(S) RESPONSÁVEL(IS) PELA ELABORAÇÃO D</w:t>
-[...10 lines deleted...]
-              <w:t>O TERMO DE REFERÊNCIA</w:t>
+              <w:t>19. DO(S) RESPONSÁVEL(IS) PELA ELABORAÇÃO DO TERMO DE REFERÊNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="1906290F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="274873DB" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -15435,61 +13912,51 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4079" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0C22F51E" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">TELEFONE / </w:t>
-[...9 lines deleted...]
-                    <w:t>E-MAIL</w:t>
+                    <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BD46B7" w14:paraId="61D85EB1" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3728" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="20F9C5F4" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -15673,115 +14140,96 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68ED8D4F" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Indicar todos os responsáveis pela elaboração do Termo de </w:t>
-[...17 lines deleted...]
-              <w:t>eferência.</w:t>
+              <w:t>Nota: Indicar todos os responsáveis pela elaboração do Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C530C27" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="72B658F9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
           <w:p w14:paraId="1C61E5B7" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>20. DO GESTOR RESPONSÁVEL DA UNIDADE REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD46B7" w14:paraId="070F88BF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58802AD6" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -15876,61 +14324,51 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4079" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="665F6817" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">TELEFONE / </w:t>
-[...9 lines deleted...]
-                    <w:t>E-MAIL</w:t>
+                    <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BD46B7" w14:paraId="66B0E1FC" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3728" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="44FE2811" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -16279,61 +14717,51 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4079" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1CB9935B" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">TELEFONE / </w:t>
-[...9 lines deleted...]
-                    <w:t>E-MAIL</w:t>
+                    <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BD46B7" w14:paraId="1794E8ED" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3728" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1A8F387A" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -16515,78 +14943,51 @@
           <w:p w14:paraId="49D0DC82" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CA84975" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: </w:t>
-[...26 lines deleted...]
-              <w:t>o qual deve obrigatoriamente assinar o Termo de Referência.</w:t>
+              <w:t>Nota: Indicar o Superintendente da área, o qual deve obrigatoriamente assinar o Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F16EC5E" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="46B79F62" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -16595,410 +14996,80 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D6A51D7" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D25369" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Local, </w:t>
-[...7 lines deleted...]
-        <w:t>data a assinatura digital.</w:t>
+        <w:t>Local, data a assinatura digital.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D6C6BA" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F929068" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14BAC086" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
-[...321 lines deleted...]
-    <w:p w14:paraId="66F2DBFE" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+    <w:p w14:paraId="66F2DBFE" w14:textId="5B878171" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DEE9C08" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
@@ -17025,50 +15096,284 @@
     </w:p>
     <w:p w14:paraId="7F4BCEB0" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A453FA9" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CEF4871" w14:textId="0B0DA364" w:rsidR="00B4637A" w:rsidRDefault="00B4637A" w:rsidP="00B4637A">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Versão nº </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, atualizada em </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0/08/2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BAD191" w14:textId="77777777" w:rsidR="00B4637A" w:rsidRDefault="00B4637A" w:rsidP="00B4637A">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0406A290" w14:textId="77777777" w:rsidR="00B4637A" w:rsidRDefault="00B4637A" w:rsidP="00B4637A">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SGPe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D971D98" w14:textId="77777777" w:rsidR="00B4637A" w:rsidRDefault="00B4637A" w:rsidP="00B4637A">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79571B4B" w14:textId="77777777" w:rsidR="00B4637A" w:rsidRDefault="00B4637A" w:rsidP="00B4637A">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>As notas que estão em vermelho foram acrescentadas para auxiliar no preenchimento do Termo de Referência, e devem ser retiradas do documento finalizado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBF0C9A" w14:textId="77777777" w:rsidR="00B4637A" w:rsidRDefault="00B4637A" w:rsidP="00B4637A">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45532944" w14:textId="77777777" w:rsidR="00B4637A" w:rsidRDefault="00B4637A" w:rsidP="00B4637A">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>As partes em destaque são editáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2262EDD2" w14:textId="77777777" w:rsidR="00B4637A" w:rsidRDefault="00B4637A" w:rsidP="00B4637A">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484A5C24" w14:textId="77777777" w:rsidR="00B4637A" w:rsidRDefault="00B4637A" w:rsidP="00B4637A">
+      <w:pPr>
+        <w:pStyle w:val="LO-Normal"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Há restrições de edição neste documento, dessa forma caso seja necessária alguma alteração em partes restritas, solicitamos entrar em contato com DPGC/NASER, por meio do contato telefônico </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(48) 3664-8789.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6DA7E479" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CF4EAFE" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -18024,77 +16329,75 @@
     <w:p w14:paraId="26382986" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="539DC68E" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD46B7">
-      <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="even" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2262" w:right="1199" w:bottom="1144" w:left="618" w:header="567" w:footer="10" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A193C52" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00911668">
+    <w:p w14:paraId="4A193C52" w14:textId="77777777" w:rsidR="000F4C37" w:rsidRDefault="00911668">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4010B69F" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00911668">
+    <w:p w14:paraId="4010B69F" w14:textId="77777777" w:rsidR="000F4C37" w:rsidRDefault="00911668">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
@@ -18104,201 +16407,292 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial;sans-serif">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="sans-serif">
+    <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F885016" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
-[...9 lines deleted...]
-  <w:p w14:paraId="56914CBD" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
+  <w:p w14:paraId="56914CBD" w14:textId="265725CA" w:rsidR="00BD46B7" w:rsidRDefault="00183EC8">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="7" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00183EC8">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:noProof/>
+        <w:color w:val="595959" w:themeColor="text2" w:themeTint="A6"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="458F9349" wp14:editId="785189A0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="5939155" cy="740410"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="451" name="Retângulo 451"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5939155" cy="740410"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6A127F6F" w14:textId="62AFB9E9" w:rsidR="007C11A1" w:rsidRDefault="007C11A1">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Versão atualizada agosto 2026</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>100000</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="bottomMargin">
+                <wp14:pctHeight>81000</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <w:pict>
+            <v:rect w14:anchorId="458F9349" id="Retângulo 451" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:467.65pt;height:58.3pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:810;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:810;mso-width-relative:margin;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMiDnM9gEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/aZKSsDRqulrtahHS&#10;AisWDuA6TmKReMzYbVKOw1X2YoydtuzCH+LH8ozHz++9Ga8vp6Fne4VOg6l4tkg5U0ZCrU1b8a9f&#10;bl+95cx5YWrRg1EVPyjHLzcvX6xHW6oldNDXChmBGFeOtuKd97ZMEic7NQi3AKsMHTaAg/AUYpvU&#10;KEZCH/pkmaZvkhGwtghSOUfZm/mQbyJ+0yjpPzWNU571FSduPq4Y121Yk81alC0K22l5pCH+gcUg&#10;tKFHz1A3wgu2Q/0X1KAlgoPGLyQMCTSNlipqIDVZ+oeah05YFbWQOc6ebXL/D1Z+3N8j03XF8yLj&#10;zIiBmvRZ+cefpt31wEKWPBqtK6n0wd5jUOnsHchvjhm47oRp1RUijJ0SNTGL9cmzCyFwdJVtxw9Q&#10;0wNi5yHaNTU4BEAygk2xK4dzV9TkmaRksXq9yoqCM0lnF3maZ7FtiShPty06/07BwMKm4khdj+hi&#10;f+c8safSU0l4zMCt7vvY+d48S1BhyET2gfAs3E/b6ejBFuoD6UCYB4kGnzYd4A/ORhqiirvvO4GK&#10;s/69IS9WWZ6HqYsBbfBpdhuDvLhY0okwkmAq7k/baz9P6c6ibjt6JYuSDFyRd42OsoKvM6MjZxqS&#10;qPY40GEKn8ax6ve32/wCAAD//wMAUEsDBBQABgAIAAAAIQADpwB+2AAAAAUBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFMqIghxKhSBxLUtiOs2XhKDvY5itw1/z8IFLiOtZjTz&#10;tl7PwasjTclFNrBcFKCIu2gd9wZedk9Xt6BSRrboI5OBL0qwbs7PaqxsPPGGjtvcKynhVKGBIeex&#10;0jp1AwVMizgSi/cep4BZzqnXdsKTlAevr4ui1AEdy8KAI7UDdZ/bQzCgY+ue+9fo2x06v3lL9oMf&#10;szGXF/PDPahMc/4Lww++oEMjTPt4YJuUNyCP5F8V7251swK1l9CyLEE3tf5P33wDAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAjIg5zPYBAAC+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAA6cAftgAAAAFAQAADwAAAAAAAAAAAAAAAABQBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFUFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset=",0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6A127F6F" w14:textId="62AFB9E9" w:rsidR="007C11A1" w:rsidRDefault="007C11A1">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Versão atualizada agosto 2026</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4B0D526A" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="7" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66D71D5C" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00911668">
+    <w:p w14:paraId="66D71D5C" w14:textId="77777777" w:rsidR="000F4C37" w:rsidRDefault="00911668">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D8F121F" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00911668">
+    <w:p w14:paraId="1D8F121F" w14:textId="77777777" w:rsidR="000F4C37" w:rsidRDefault="00911668">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3D83C0B0" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79C37C9F" wp14:editId="5B90C7C3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="640080" cy="611505"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Figura2"/>
           <wp:cNvGraphicFramePr>
@@ -18340,55 +16734,62 @@
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Estado de santa catarinA</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0283EA1F" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Secretaria de estado da saúde</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="19B953FF" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
+  <w:p w14:paraId="1C746705" w14:textId="38A0F96B" w:rsidR="00DA6BC5" w:rsidRPr="00DA6BC5" w:rsidRDefault="00911668">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:caps/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Superintendência de AQUISIÇÕES E CONTRATOS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="75D821F9" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
       <w:ind w:firstLine="1417"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -18459,51 +16860,51 @@
       <w:tabs>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
       <w:ind w:firstLine="1417"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2B4D3762" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="7" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="057A7770" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C4C622C" wp14:editId="795F261F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="640080" cy="611505"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Figura2"/>
           <wp:cNvGraphicFramePr>
@@ -18585,61 +16986,51 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="200939A9" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00911668">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
       <w:ind w:firstLine="1417"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">DIRETORIA DE </w:t>
-[...9 lines deleted...]
-      <w:t>planejamento e gestão em compras</w:t>
+      <w:t>DIRETORIA DE planejamento e gestão em compras</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1CF5BC8C" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
       <w:ind w:firstLine="1417"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1A4F0A86" w14:textId="77777777" w:rsidR="00BD46B7" w:rsidRDefault="00BD46B7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
       <w:ind w:firstLine="1417"/>
@@ -19350,89 +17741,99 @@
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD46B7"/>
+    <w:rsid w:val="000F4C37"/>
+    <w:rsid w:val="00183EC8"/>
+    <w:rsid w:val="00204C10"/>
+    <w:rsid w:val="005453CA"/>
+    <w:rsid w:val="007C11A1"/>
     <w:rsid w:val="00911668"/>
+    <w:rsid w:val="00B4637A"/>
     <w:rsid w:val="00BD46B7"/>
+    <w:rsid w:val="00DA6BC5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7127CC3D"/>
   <w15:docId w15:val="{6AC924B3-EB43-4DE5-87D2-970D2E402548}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
@@ -20218,50 +18619,51 @@
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpodetexto"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:eastAsia="MS Gothic" w:hAnsi="Liberation Sans" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="LO-Normal"/>
+    <w:link w:val="CorpodetextoChar"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
     <w:basedOn w:val="Corpodetexto"/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Legenda">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
@@ -20345,50 +18747,52 @@
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject">
     <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="LO-Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sumrio1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="LO-Normal"/>
     <w:next w:val="LO-Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="233"/>
       <w:ind w:left="376"/>
@@ -20560,66 +18964,92 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ttulodetabela">
     <w:name w:val="Título de tabela"/>
     <w:basedOn w:val="Contedodatabela"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal1">
     <w:name w:val="Normal1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO1">
     <w:name w:val="LFO1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00183EC8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto"/>
+    <w:rsid w:val="00183EC8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
       </a:accent2>
@@ -20687,65 +19117,103 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
+  <PublishDate>Versão atualizada em 10 de julho de 2026</PublishDate>
+  <Abstract/>
+  <CompanyAddress/>
+  <CompanyPhone/>
+  <CompanyFax/>
+  <CompanyEmail/>
+</CoverPageProperties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>35194</Characters>
+  <Pages>19</Pages>
+  <Words>7284</Words>
+  <Characters>39335</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>293</Lines>
-  <Paragraphs>83</Paragraphs>
+  <Lines>327</Lines>
+  <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41628</CharactersWithSpaces>
+  <CharactersWithSpaces>46526</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Carla Giani da Rocha</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>D8BBA1D85E3D49EFA74A114998EE0D33_13</vt:lpwstr>