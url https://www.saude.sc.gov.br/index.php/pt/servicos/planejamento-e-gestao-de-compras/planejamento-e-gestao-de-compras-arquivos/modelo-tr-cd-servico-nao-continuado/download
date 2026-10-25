--- v1 (2026-08-10)
+++ v2 (2026-10-25)
@@ -1,32 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
@@ -511,59 +512,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7936E2A5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="786"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>As condições de vigência</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> e prorrogação constam no item 13.</w:t>
+              <w:t>As condições de vigência e prorrogação constam no item 13.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49A1C981" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5EBC338D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -615,69 +608,51 @@
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="540921C8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota</w:t>
-[...17 lines deleted...]
-              <w:t>requisição. Cada item da requisição corresponde a um item da contratação, devendo os itens ser numerados de forma sequencial e contínua, ainda que organizados em lotes, sem reinício da contagem.</w:t>
+              <w:t>Nota: A resposta deve ser apresentada em quadro de itens, seja no Anexo I ou neste campo, não sendo aceita apenas a indicação do número da requisição. Cada item da requisição corresponde a um item da contratação, devendo os itens ser numerados de forma sequencial e contínua, ainda que organizados em lotes, sem reinício da contagem.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D61E6B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FDD24B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -706,59 +681,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B479FF1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Existe Contr</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">ato anterior: </w:t>
+              <w:t xml:space="preserve"> Existe Contrato anterior: </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(  </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ) Sim  (   ) Não.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75CF9AC4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -881,61 +848,53 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="docs-internal-guid-6abf636b-7fff-04c4-ec"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">As especificações contidas nos anexos respeitam o </w:t>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId7">
+              <w:t xml:space="preserve">As especificações contidas nos anexos respeitam o Catálogo de Materiais e Serviços do Governo do Estado, cuja consulta pode ser feita no </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72D98E9C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
@@ -959,113 +918,87 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Em caso de divergência entre as descrições e especificações constantes no pre</w:t>
-[...7 lines deleted...]
-              <w:t>sente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
+              <w:t>Em caso de divergência entre as descrições e especificações constantes no presente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17D63D5F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10FD2CB2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4. Da natureza do objeto (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>art. 20 da Lei nº 14.133/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2.355/202</w:t>
-[...17 lines deleted...]
-              <w:t>):</w:t>
+              <w:t>art. 20 da Lei nº 14.133/2021 e art. 5º, parágrafo único, do Decreto Estadual nº 2.355/2022):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BA87191" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6819BDC3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1178,73 +1111,64 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7960C24B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1.4.2. </w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="docs-internal-guid-783195fb-7fff-6608-21"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Os serviços não se enquadram como sendo de luxo, nos termos do Decreto Estadual </w:t>
-[...9 lines deleted...]
-              <w:t>nº 2.355/2022.</w:t>
+              <w:t>Os serviços não se enquadram como sendo de luxo, nos termos do Decreto Estadual nº 2.355/2022.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="100A9FA0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="029A71A7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1275,75 +1199,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="docs-internal-guid-76c93148-7fff-9625-e0"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Não se enquadram como bens de luxo, os quais, conforme definição do art. 2º, II, da Resolução TCU nº 341/2022, são </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Poppins" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">aqueles “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de </w:t>
-[...23 lines deleted...]
-              <w:t>écnicas e funcionais equivalentes de qualidade comum”.</w:t>
+              <w:t>aqueles “de consumo ostentatório, opulento, de abordagem personalizada ou refinada, de elevado grau de sofisticação, de distribuição seletiva, alto preço, escassez, raridade e exclusividade, com forte apelo estético, de tradição ou história, cuja qualidade supera a das demandas ordinárias das unidades do Tribunal, por haver substitutos com características técnicas e funcionais equivalentes de qualidade comum”.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A06D3CE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00495198" w14:paraId="143671F7" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -1510,62 +1410,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A0F2A17" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Incluir a </w:t>
-[...10 lines deleted...]
-              <w:t>justificativa do ETP.</w:t>
+              <w:t>Nota: Incluir a justificativa do ETP.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12CEA0DB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BFDA5A3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1904,130 +1793,111 @@
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="315CCD2B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">4.1. As propostas apresentadas deverão atender aos </w:t>
-[...6 lines deleted...]
-              <w:t>seguintes requisitos:</w:t>
+              <w:t>4.1. As propostas apresentadas deverão atender aos seguintes requisitos:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5037AE95" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03315A4E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>Especificações e quantidades do objeto (item 1.1.).</w:t>
+              <w:t xml:space="preserve"> Especificações e quantidades do objeto (item 1.1.).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17622374" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2AF6C6B3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4.1.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>Critérios de aceitação da proposta (item 6.).</w:t>
+              <w:t xml:space="preserve"> Critérios de aceitação da proposta (item 6.).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58319C4A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0245A5DE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">4.1.3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -2077,160 +1947,112 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74F0CC0B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4.</w:t>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>4.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leis e </w:t>
-[...9 lines deleted...]
-              <w:t>regulamentações:</w:t>
+              <w:t>Leis e regulamentações:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54D0C74B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="687A677A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Informar </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> e/ou regulamentações específicas do objeto.</w:t>
+              <w:t>Nota: Informar legislações e/ou regulamentações específicas do objeto.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AE0AE5A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="588D9646" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
@@ -2281,91 +2103,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64B1CF39" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> padrões mínimos de qualidade e desempenho específicos do objeto. Todos os itens devem constar no Termo de Referência.</w:t>
+              <w:t>Nota: Caso necessário, indicar padrões mínimos de qualidade e desempenho específicos do objeto. Todos os itens devem constar no Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1467BCA3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00495198" w14:paraId="038BA5B5" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2439,137 +2221,102 @@
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1. </w:t>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="docs-internal-guid-d411983c-7fff-b8e8-81"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Do tratamento diferenciado a Microempresas (ME) e Empresas de Pequeno Porte (EPP), conforme o </w:t>
-[...20 lines deleted...]
-              <w:t>14.133/2021:</w:t>
+              <w:t>Do tratamento diferenciado a Microempresas (ME) e Empresas de Pequeno Porte (EPP), conforme o disposto no art. 48 da Lei Complementar nº 123/2006 e art. 4º da Lei nº 14.133/2021:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DEE2160" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53832CD3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>5.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Não aplicável nas </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> diretas, conforme disposto no art. 49, IV, da Lei Complementar nº 123/2006 (alterado pela Lei Complementar nº 147/2014).</w:t>
+              <w:t>Não aplicável nas compras diretas, conforme disposto no art. 49, IV, da Lei Complementar nº 123/2006 (alterado pela Lei Complementar nº 147/2014).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A5B8965" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54B2D35D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
@@ -2618,160 +2365,118 @@
           </w:p>
           <w:p w14:paraId="6B63714C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60FE5AA2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Nota: Caso seja necessária a realização de vistoria, deve-se</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Nota: Caso seja necessária a realização de vistoria, deve-se informar expressamente essa exigência, bem como os dados de contato, o local, a data e o horário para sua realização. Também é preciso indicar o período em que a vistoria poderá ocorrer, compreendido entre a data de publicação do edital e o dia anterior à abertura da sessão.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18E7D398" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10AD206D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> informar expressamente essa exigência, bem como os dados de contato, o local, a data e o horário para sua realização. Também é preciso indicar o período em que a vistoria poderá ocorrer, compreendido entre a data de publicação do edital e o dia anterior à</w:t>
+              <w:t>5.2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="FF0000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> abertura da sessão.</w:t>
-[...5 lines deleted...]
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:t>A realização de vistoria prévia será facultativa, não constituindo requisito obrigatório para participação no certame.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...13 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>5.2.1</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">s técnicas não previstas. Caso a licitante opte por não realizar a vistoria, deverá apresentar a respectiva Declaração de Não Realização de Vistoria, conforme modelo constante do Anexo </w:t>
+              <w:t xml:space="preserve"> Todavia, as licitantes declaram-se cientes de que, após a apresentação das propostas, não serão admitidas alegações posteriores de impossibilidade de cumprimento das obrigações contratuais, seja por desconhecimento dos serviços ou por eventuais dificuldades técnicas não previstas. Caso a licitante opte por não realizar a vistoria, deverá apresentar a respectiva Declaração de Não Realização de Vistoria, conforme modelo constante do Anexo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>X.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> O Atestado de Vistoria, para as empresas que optarem por sua realiza</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">ção, encontra-se no Anexo </w:t>
+              <w:t xml:space="preserve"> O Atestado de Vistoria, para as empresas que optarem por sua realização, encontra-se no Anexo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CC19D88" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2890,75 +2595,51 @@
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">5.3.1. </w:t>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="docs-internal-guid-214fd639-7fff-397b-58"/>
             <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">A vedação à participação de consórcios de empresas no presente procedimento </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> configuraria uma distorção, reduzindo a concorrência efetiva e prejudicando a vantajosidade da contratação para a Administração Pública.</w:t>
+              <w:t>A vedação à participação de consórcios de empresas no presente procedimento licitatório não compromete a competitividade. A formação de consórcios mostra-se recomendável apenas em contratações de alta complexidade ou de grande vulto, hipótese que não se aplica ao objeto em análise. Admitir consórcios em contratação de baixa complexidade e de menor expressão econômica poderia, ao contrário, comprometer o princípio da competitividade, na medida em que possibilitaria a união de potenciais concorrentes que, individualmente, possuem plena capacidade de participar do certame. Tal prática configuraria uma distorção, reduzindo a concorrência efetiva e prejudicando a vantajosidade da contratação para a Administração Pública.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="047F6352" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2611E2CF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -3012,59 +2693,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: Como regra, não será admitida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Excepcionalmente</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">, a critério da </w:t>
-[...7 lines deleted...]
-              <w:t>unidade e em função das peculiaridades do objeto, poderá ser autorizada.</w:t>
+              <w:t>, a critério da unidade e em função das peculiaridades do objeto, poderá ser autorizada.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EF321B0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7060113C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
@@ -3163,57 +2836,51 @@
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">5.5.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Justificativa do </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>agrupam</w:t>
-[...5 lines deleted...]
-              <w:t>ento de itens em lotes</w:t>
+              <w:t>agrupamento de itens em lotes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">                                  </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">  .</w:t>
             </w:r>
@@ -3350,232 +3017,184 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">6.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">A </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> deverá conter o descritivo completo do item cotado, apresentando:</w:t>
+              <w:t>A proposta deverá conter o descritivo completo do item cotado, apresentando:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43C5FAA2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D2CED13" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Descrição do objeto, valor unitário e total, número do Cadastro de Pessoa Física – CPF ou do Cadastro Nacional de Pessoa Jurídica – CNPJ do proponente, endereço físico, endereço eletrônico e telefone de contato, data de emissão e validade, nome completo e</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> Descrição do objeto, valor unitário e total, número do Cadastro de Pessoa Física – CPF ou do Cadastro Nacional de Pessoa Jurídica – CNPJ do proponente, endereço físico, endereço eletrônico e telefone de contato, data de emissão e validade, nome completo e identificação do responsável.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8FABAC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> identificação do responsável.</w:t>
-[...11 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25B9C10C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">6.2. Da </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">amostra </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t>amostra  (</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">art. 41, II, da Lei nº 14.133/2021): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não será necessária.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="622FC1D9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D2C8F87" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota: Se for necessária, informar a necessidade e acrescentar justificativa, local para entrega, prazo de entrega e formulário de avaliação de amos</w:t>
-[...8 lines deleted...]
-              <w:t>tra deverá ser anexado ao termo de referência.</w:t>
+              <w:t>Nota: Se for necessária, informar a necessidade e acrescentar justificativa, local para entrega, prazo de entrega e formulário de avaliação de amostra deverá ser anexado ao termo de referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="118B04E3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D473FF3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3616,61 +3235,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Nota:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quando for o caso, incluir o prazo de garantia dos itens do presente contrato, é de XX dias ininterruptos, a partir da data de finalização da execução dos </w:t>
-[...9 lines deleted...]
-              <w:t>serviços.</w:t>
+              <w:t>Quando for o caso, incluir o prazo de garantia dos itens do presente contrato, é de XX dias ininterruptos, a partir da data de finalização da execução dos serviços.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77200571" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="227DC4FA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -3752,69 +3361,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: Se for solicitado </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">garantia de proposta, essa não poderá ser </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> de garantia de proposta deve ser justificada.</w:t>
+              <w:t>garantia de proposta, essa não poderá ser superior a 1% (um por cento) do valor estimado para a contratação. A garantia de proposta será devolvida aos licitantes no prazo de 10 (dez) dias úteis, contado da assinatura do contrato ou da data em que for declarada fracassada a licitação. A solicitação de garantia de proposta deve ser justificada.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3090D307" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00495198" w14:paraId="03EC6C6B" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3928,132 +3519,87 @@
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="14797669" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">7.1. Habilitação </w:t>
-[...17 lines deleted...]
-                    <w:t>urídica:</w:t>
+                    <w:t>7.1. Habilitação jurídica:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="12C05784" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="77EA0D5C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.1.1. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Pessoa física: </w:t>
-[...26 lines deleted...]
-                    <w:t>força de lei, tenha validade para fins de identificação em todo o território nacional.</w:t>
+                    <w:t>Pessoa física: Cédula de identidade ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="690F7B47" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="11F9528D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -4081,343 +3627,279 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="56777EBE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.1.3.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Microempreendedor individual –</w:t>
+                    <w:t xml:space="preserve"> Microempreendedor individual – MEI: Certificado da Condição de Microempreendedor Individual – CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
                   </w:r>
-                  <w:r>
-[...8 lines deleted...]
-                  <w:hyperlink r:id="rId8" w:tgtFrame="_top">
+                  <w:hyperlink r:id="rId9" w:tgtFrame="_top">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>https://www.gov.br/emp</w:t>
-[...8 lines deleted...]
-                      <w:t>resas-e-negocios/pt-br/empreendedor</w:t>
+                      <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="InternetLink"/>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4146315D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="3CE09DAB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.1.4.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada – EIRELI: Inscrição do ato constitutivo, estatuto ou contrato social no Re</w:t>
-[...8 lines deleted...]
-                    <w:t>gistro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores.</w:t>
+                    <w:t xml:space="preserve"> Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada – EIRELI: Inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="100D7DA5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="7099D238" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.1.5.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Sociedade simples: Inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de</w:t>
-[...8 lines deleted...]
-                    <w:t xml:space="preserve"> sua sede, acompanhada de documento comprobatório de seus administradores.</w:t>
+                    <w:t xml:space="preserve"> Sociedade simples: Inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de sua sede, acompanhada de documento comprobatório de seus administradores.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="58229FC9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="4358BC29" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.1.6. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: Inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivame</w:t>
-[...8 lines deleted...]
-                    <w:t xml:space="preserve">nte, </w:t>
+                    <w:t xml:space="preserve">Filial, sucursal ou agência de sociedade simples ou empresária: Inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3E373814" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="676F202B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.1.7.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Sociedade empresária estrangeira: Portaria de autorização de funcionamento no Brasil, publicada </w:t>
-[...8 lines deleted...]
-                    <w:t>no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME nº 77/2020.</w:t>
+                    <w:t xml:space="preserve"> Sociedade empresária estrangeira: Portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME nº 77/2020.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2D3207B6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="735E8EC8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Nota: Os documentos a</w:t>
-[...9 lines deleted...]
-                    <w:t>presentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
+                    <w:t>Nota: Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0D987B4E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="0"/>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="2DBF2180" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="0"/>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
@@ -4454,114 +3936,87 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="58D6F4C1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.2.1. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas ou no Cadastro de Pessoas Físicas, </w:t>
-[...8 lines deleted...]
-                    <w:t>conforme o caso.</w:t>
+                    <w:t>Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas ou no Cadastro de Pessoas Físicas, conforme o caso.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="49788168" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="2F093ED6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.2.2.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Federal do Brasil (RFB) e pela Procuradoria-Geral da Fazenda Nacional (PGFN), referente a </w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve"> da Procuradora-Geral da Fazenda Nacional.</w:t>
+                    <w:t xml:space="preserve"> Prova de regularidade fiscal perante a Fazenda Nacional, mediante apresentação de certidão expedida conjuntamente pela Secretaria da Receita Federal do Brasil (RFB) e pela Procuradoria-Geral da Fazenda Nacional (PGFN), referente a todos os créditos tributários federais e à Dívida Ativa da União (DAU) por elas administrados, inclusive aqueles relativos à Seguridade Social, nos termos da Portaria Conjunta nº 1.751, de 02 de outubro de 2014, do Secretário da Receita Federal do Brasil e da Procuradora-Geral da Fazenda Nacional.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="10BC593C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="24B7FCD5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -4589,227 +4044,180 @@
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="4C85099C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.2.4. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho, mediante a apresentação de certidão </w:t>
-[...8 lines deleted...]
-                    <w:t>negativa ou positiva com efeito de negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452/1943.</w:t>
+                    <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho, mediante a apresentação de certidão negativa ou positiva com efeito de negativa, nos termos do Título VII-A da Consolidação das Leis do Trabalho, aprovada pelo Decreto-Lei nº 5.452/1943.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="26CE916C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="5DAD975A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.2.5. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Prova de inscrição no cadastro de contribuintes [Estadual/Distrital] ou [Municipal/Distrital] rel</w:t>
-[...8 lines deleted...]
-                    <w:t>ativo ao domicílio ou sede do fornecedor, pertinente ao seu ramo de atividade e compatível com o objeto contratual.</w:t>
+                    <w:t>Prova de inscrição no cadastro de contribuintes [Estadual/Distrital] ou [Municipal/Distrital] relativo ao domicílio ou sede do fornecedor, pertinente ao seu ramo de atividade e compatível com o objeto contratual.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="67943D98" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="3D0BF19F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.2.6. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital] e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à ativ</w:t>
-[...8 lines deleted...]
-                    <w:t>idade em cujo exercício contrata ou concorre.</w:t>
+                    <w:t>Prova de regularidade com a Fazenda [Estadual/Distrital] e [Municipal/Distrital] do domicílio ou sede do fornecedor, relativa à atividade em cujo exercício contrata ou concorre.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0E412ED7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="75AEABEB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Nota: Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração</w:t>
-[...9 lines deleted...]
-                    <w:t xml:space="preserve"> da Fazenda Pública respectiva do seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
+                    <w:t>Nota: Caso o fornecedor seja considerado isento dos tributos [Estadual/Distrital] ou [Municipal/Distrital] relacionados ao objeto contratual, deverá comprovar tal condição mediante a apresentação de declaração da Fazenda Pública respectiva do seu domicílio ou sede, ou outra equivalente, na forma da lei.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="490650F4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">O fornecedor enquadrado como MEI, que pretenda auferir os benefícios do tratamento diferenciado previstos na Lei Complementar nº 123/2006, estará dispensado da </w:t>
-[...9 lines deleted...]
-                    <w:t>prova de inscrição nos cadastros de contribuintes estadual e municipal.</w:t>
+                    <w:t>O fornecedor enquadrado como MEI, que pretenda auferir os benefícios do tratamento diferenciado previstos na Lei Complementar nº 123/2006, estará dispensado da prova de inscrição nos cadastros de contribuintes estadual e municipal.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="125C80C7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                       <w:tab w:val="left" w:pos="720"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="01C5077F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                       <w:tab w:val="left" w:pos="720"/>
                     </w:tabs>
@@ -4844,202 +4252,176 @@
                 <w:p w14:paraId="3E17090A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="left" w:pos="1200"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.3.1. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitant</w:t>
-[...8 lines deleted...]
-                    <w:t>e, caso se trate de pessoa física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116/2021), ou de sociedade simples.</w:t>
+                    <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa física, desde que admitida a sua participação na licitação (art. 5º, inciso II, alínea “c”, da Instrução Normativa Seges/ME nº 116/2021), ou de sociedade simples.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="14C28C31" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="left" w:pos="1200"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="0688F930" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="left" w:pos="1200"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">7.3.2. </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Certidão negativa de falência expedida pelo distribuidor d</w:t>
-[...8 lines deleted...]
-                    <w:t>a sede do fornecedor, conforme art. 69, caput e inciso II, da Lei nº 14.133/2021.</w:t>
+                    <w:t>Certidão negativa de falência expedida pelo distribuidor da sede do fornecedor, conforme art. 69, caput e inciso II, da Lei nº 14.133/2021.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4FCC618E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="720"/>
                       <w:tab w:val="left" w:pos="1200"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="6EC76A7C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>7.4. Qualificação técnica (art. 18, IX, da Lei nº 14.133/2021):</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="734D1872" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="2552"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="6FAFC1ED" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.4.1.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Comprovação de aptidão para o fornecimento de serviços similares de complexidade tecnológica e operacional equivalente ou superior com o objeto desta contratação, por meio da apresentação de certidões ou atestados, por pessoas jurídicas de direito público</w:t>
-[...8 lines deleted...]
-                    <w:t xml:space="preserve"> ou privado, ou regularmente emitido(s) pelo conselho profissional competente: Não será necessário.</w:t>
+                    <w:t xml:space="preserve"> Comprovação de aptidão para o fornecimento de serviços similares de complexidade tecnológica e operacional equivalente ou superior com o objeto desta contratação, por meio da apresentação de certidões ou atestados, por pessoas jurídicas de direito público ou privado, ou regularmente emitido(s) pelo conselho profissional competente: Não será necessário.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="44AF8C52" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="480"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="1DA6FCEF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
@@ -5245,57 +4627,51 @@
                     <w:pStyle w:val="Corpodetexto"/>
                     <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     </w:rPr>
                     <w:t>e) caracterização do bom desempenho do licitante; e</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6CD6AD3B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="Corpodetexto"/>
                     <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">f) identificação da pessoa jurídica emitente, bem </w:t>
-[...5 lines deleted...]
-                    <w:t>como o nome e o cargo.</w:t>
+                    <w:t>f) identificação da pessoa jurídica emitente, bem como o nome e o cargo.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="02C093CB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="30F280D4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5320,60 +4696,51 @@
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="0F115382" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>7.4.4.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Para fins da comprovação de que trata o item 7.4.1, os atestados deverão dizer respeito a contratos executados com as seguintes característic</w:t>
-[...8 lines deleted...]
-                    <w:t>as mínimas:</w:t>
+                    <w:t xml:space="preserve"> Para fins da comprovação de que trata o item 7.4.1, os atestados deverão dizer respeito a contratos executados com as seguintes características mínimas:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="26BD4C6A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="47293C19" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5519,166 +4886,88 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>% (</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>XX</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> por cento), de acordo com o</w:t>
-[...17 lines deleted...]
-                    <w:t>ou da filial do fornecedor.</w:t>
+                    <w:t xml:space="preserve"> por cento), de acordo com objeto da licitação. Ainda, será admitida, para fins de comprovação de quantitativo mínimo, a apresentação e o somatório de diferentes atestados executados de forma concomitante. Os atestados de capacidade técnica poderão ser apresentados em nome da matriz ou da filial do fornecedor.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="594E8BE6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="3559D9FC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Nota: Conforme art. 67, § 1º, da Lei 14.133/2021, só é possível a exigência de comprovação de aptidão (atestado de capacidade técnica) quanto às parcelas de maior relevância, entendidas essas como as que possuem valor individua</w:t>
-[...59 lines deleted...]
-                    <w:t>o) da quantidade que se pretende efetivamente contratar.</w:t>
+                    <w:t>Nota: Conforme art. 67, § 1º, da Lei 14.133/2021, só é possível a exigência de comprovação de aptidão (atestado de capacidade técnica) quanto às parcelas de maior relevância, entendidas essas como as que possuem valor individual igual ou superior a 4% (quatro por cento) do valor total estimado da contratação. E para o § 2º do referido artigo, havendo a previsão de quantitativos mínimos como característica a compor os atestados, observar o limite máximo de 50% (cinquenta por cento) da quantidade que se pretende efetivamente contratar.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="530C73CF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="1FC3AF2F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
@@ -5732,71 +5021,51 @@
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="590BC363" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
-[...19 lines deleted...]
-                    <w:t xml:space="preserve"> que não se aplica.</w:t>
+                    <w:t>Nota: Se não for item necessário, informar que não se aplica.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="33538289" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="25C385E2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="2552"/>
                     </w:tabs>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
@@ -5860,71 +5129,51 @@
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="1FEBF211" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
-[...19 lines deleted...]
-                    <w:t xml:space="preserve"> que não se aplica.</w:t>
+                    <w:t>Nota: Se não for item necessário, informar que não se aplica.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="39B24AD8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="07EE240D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5992,81 +5241,51 @@
                 </w:p>
                 <w:p w14:paraId="04E64DB1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="2552"/>
                     </w:tabs>
                     <w:snapToGrid w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Nota: Se não for item necessário, </w:t>
-[...29 lines deleted...]
-                    <w:t xml:space="preserve"> que não se aplica.</w:t>
+                    <w:t>Nota: Se não for item necessário, informar que não se aplica.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="123F3182" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="2552"/>
                     </w:tabs>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="44BC4DFB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:jc w:val="both"/>
@@ -6241,75 +5460,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A forma de seleção </w:t>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="docs-internal-guid-6ea921d0-7fff-0b76-90"/>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">dar-se-á </w:t>
-[...23 lines deleted...]
-              <w:t>ireta por</w:t>
+              <w:t>dar-se-á por meio de Contratação Direta por</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  .</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="22811A5B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
@@ -6324,173 +5519,92 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DDCD8B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: A contratação direta </w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> limites dispostos na Lei nº 14.133/2021.</w:t>
+              <w:t>Nota: A contratação direta compreende os casos de inexigibilidade e de dispensa de licitação, com destaque à compra direta em razão do valor nos limites dispostos na Lei nº 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C72E582" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EDB7DD3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">8.1.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O critério de julgame</w:t>
-[...8 lines deleted...]
-              <w:t>nto das propostas será o de</w:t>
+              <w:t>O critério de julgamento das propostas será o de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                           </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -6634,61 +5748,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C1B5EEB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Nota: Conforme a e</w:t>
-[...9 lines deleted...]
-              <w:t>scolha indicada no item 8.1.2, quanto à forma de separação dos itens — por item ou por lote (exemplo: menor preço por item). Todos os itens deverão constar no Termo de Referência.</w:t>
+              <w:t>Nota: Conforme a escolha indicada no item 8.1.2, quanto à forma de separação dos itens — por item ou por lote (exemplo: menor preço por item). Todos os itens deverão constar no Termo de Referência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11151E43" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00495198" w14:paraId="7DF72C21" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
@@ -6703,61 +5807,51 @@
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9. DA EXECUÇÃO DO OBJETO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARTS. 6º, XXIII, “E”; 18, III, e 40, § 1º, II e </w:t>
-[...9 lines deleted...]
-              <w:t>III, DA LEI Nº 14.133/2021)</w:t>
+              <w:t>ARTS. 6º, XXIII, “E”; 18, III, e 40, § 1º, II e III, DA LEI Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00495198" w14:paraId="5FE284DB" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E64F5E9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -6833,112 +5927,82 @@
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="546D0E78" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">erviço não continuado é aquele </w:t>
+              <w:t xml:space="preserve">Nota: Serviço não continuado é aquele </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>prestado de forma pontual ou esporádica</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, v</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">inculado a uma necessidade específica e que não se prolonga no </w:t>
-[...9 lines deleted...]
-              <w:t>tempo.</w:t>
+              <w:t>inculado a uma necessidade específica e que não se prolonga no tempo.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76D0F0C0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48B0E9D0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
@@ -7001,126 +6065,62 @@
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0ADAAB0A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Preencher conforme o </w:t>
-[...19 lines deleted...]
-              <w:t>. 6</w:t>
+              <w:t>Nota: Preencher conforme o art. 6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">º, XXVIII, XXIX, XXX, XXXI, XXXII, XXXIII e XXXIV, da Lei nº 14.133/2021 (exemplo: </w:t>
-[...43 lines deleted...]
-              <w:t>).</w:t>
+              <w:t>º, XXVIII, XXIX, XXX, XXXI, XXXII, XXXIII e XXXIV, da Lei nº 14.133/2021 (exemplo: empreitada por preço global, empreitada por preço unitário ou demais regimes).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01E0526A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15C64D54" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -7175,60 +6175,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="docs-internal-guid-9b734f1e-7fff-9498-bb"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">9.1.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O objeto deverá es</w:t>
-[...8 lines deleted...]
-              <w:t>tar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s).</w:t>
+              <w:t>O objeto deverá estar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78F67167" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="216970DC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
@@ -7251,61 +6242,51 @@
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>9.1.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="docs-internal-guid-493fcf68-7fff-06ab-d6"/>
             <w:bookmarkEnd w:id="12"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
-              <w:t xml:space="preserve">As quantidades licitadas e informadas são estimativas, podendo a CONTRATANTE requisitar quantidades maiores ou menores conforme a efetiva </w:t>
-[...9 lines deleted...]
-              <w:t>necessidade, respeitando-se os limites estabelecidos pela legislação.</w:t>
+              <w:t>As quantidades licitadas e informadas são estimativas, podendo a CONTRATANTE requisitar quantidades maiores ou menores conforme a efetiva necessidade, respeitando-se os limites estabelecidos pela legislação.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="651B65E3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6720979E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
@@ -7411,81 +6392,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C0F1156" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Descrição detalhada dos métodos, </w:t>
-[...29 lines deleted...]
-              <w:t>, informar a numeração do anexo).</w:t>
+              <w:t>Nota: Descrição detalhada dos métodos, rotinas, etapas, tecnologias, procedimentos, frequência e periodicidade de execução do trabalho. Este item poderá constar em um Anexo (nesse caso, informar a numeração do anexo).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5918EAFB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BFB77C0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
@@ -7987,5522 +6938,5470 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Poppins" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="002D2B4B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:ind w:right="228"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="548DD4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="44F80E5E" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="44F80E5E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="100FB0A3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="100FB0A3" w14:textId="3AA3017D" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>10. DA GESTÃO E FISCALIZAÇÃO DO CONTRATO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ART. 6º, XXIII, “F” DA LEI Nº 14.133/2021 E </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>INSTRUÇÃO NORMATIVA</w:t>
+              <w:t>INSTRUÇÃO NORMATIVA SEA Nº 7/2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nº </w:t>
-[...39 lines deleted...]
-              <w:t>/SEA)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="0F490B99" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="0F490B99" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B4C0BFA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
-[...11 lines deleted...]
-          <w:p w14:paraId="2F74823D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="7976712F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>10.1. Compete ao gestor do contrato:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23B520EC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="4FE10B03" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I - </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iniciar</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="76BCD180" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, instruir, manifestar-se e submeter à autoridade competente para decisão os seguintes atos e procedimentos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07706482" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="44BE1E8D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) prorrogação e suspensão de prazo; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DCC90B6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="4CA6D539" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) alterações qualitativas e quantitativas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BD88CE1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="374EC8EB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) revisão, reequilíbrio e repactuação dos preços registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DA169D5" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="647EB7B6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d) processo administrativo sancionador; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2465DEE8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="6C5AA0E0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e) recomendação de abertura de processo licitatório, quando for o caso; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73252B8A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="6BDA9075" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f) quaisquer outros atos e procedimentos que impliquem a celebração de termo aditivo, apostilamento ou qualquer outro registro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74045559" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g) cancelamento de ARP e extinção do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="654B4039" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>h) apuração e restituição de danos, prejuízos e indenizações à Administração Pública;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12EBC584" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">II - </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>quanto</w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar, orientar</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="3AE4C5AD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e supervisionar a atuação dos fiscais do contrato ou da ARP, promovendo a integração das informações necessárias à adequada execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A0527A0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="75804A59" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - acompanhar a execução orçamentária e financeira da contratação, adotando as providências necessárias para assegurar a disponibilidade de recursos durante toda a vigência contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32CE1AB0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="55B123A1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> controle atualizado e acompanhar os saldos de empenhos e dos pagamentos efetuados, evitando a realização de serviço ou fornecimento sem prévio empenho; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E2ABA1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="07B0B587" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças para os devidos registros; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DDF0339" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="2130ADF3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a manutenção, pelo contratado, das condições estabelecidas no edital e contrato e das exigências legais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F8B8357" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="638DF5B4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII - promover o encaminhamento da documentação necessária à liquidação e ao pagamento, após o atesto da execução pelo fiscal do contrato, quando exigido; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="163A6E16" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="5817DD98" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII - promover, quando couber, reunião inicial para apresentação do modelo de gestão, após a assinatura do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A9DEE6C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="269CFCF1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requerer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> auxílio às áreas competentes em caso de dúvidas técnicas, administrativas ou jurídicas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77D09A6B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="6FA07287" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atualizadas as estimativas de consumo, tanto para apurar a suficiência do saldo até o término do contrato como para orientar as futuras contratações; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18C0FE5F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="7956A218" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>XI - acompanhar a execução do Plano de Fiscalização, quando houver, bem como monitorar os riscos identificados na fase de planejamento da contratação, propondo medidas preventivas e corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EEB53F6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="0B957912" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XII - consolidar as informações produzidas pelos fiscais, promovendo o acompanhamento sistemático da execução contratual e registrando as ocorrências relevantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6500C8DA" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIII - formalizar as comunicações oficiais com a contratada relativas à gestão administrativa do contrato, ressalvadas as atribuições específicas do fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A262DC8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIV - acompanhar o cumprimento das determinações decorrentes de notificações, glosas, sanções administrativas e demais medidas adotadas durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55B742A6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>elaborar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relatório conclusivo da execução contratual ou da ARP, contendo avaliação do desempenho da contratada, das ocorrências registradas, das medidas adotadas e das recomendações para futuras contratações;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7284B0D8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XVI - propor à autoridade competente medidas destinadas ao aperfeiçoamento da execução contratual, à mitigação de riscos e à prevenção da reincidência de falhas verificadas durante a execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="678146CD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII - receber definitivamente aquisições, obras ou serviços sob sua responsabilidade; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65861BE2" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XVIII - qualquer outra que se faça necessária ao desempenho da atividade de gestão.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E89F24" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Compete ao gestor setorial:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B2E1373" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AD07C8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="261057CD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C052CA3" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">IV - </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>quanto</w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promover</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="00524EE1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D8E48E6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="70A8CF13" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prestar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="668F77AB" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="171CF4BB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analisar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28EECC57" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...34 lines deleted...]
-          <w:p w14:paraId="4CE5704A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C21EAB0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...340 lines deleted...]
-          <w:p w14:paraId="61FD7A8C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C354DE8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...460 lines deleted...]
-            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53FAB3BE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.2. Compete ao fiscal do contrato:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53CE609B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="74299FD5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o objeto contratado; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F5CF952" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="7BE5AB6E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as condições estabelecidas no contrato, na ARP, no edital e nas especificações técnicas para o recebimento do objeto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CD57E8E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III - praticar os atos necessários à verificação do fiel cumprimento das obrigações, exigindo as providências necessárias para tal fim; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4564D72A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a conformidade da execução do objeto com as especificações técnicas, quantitativos, níveis mínimos de desempenho, indicadores de qualidade e demais requisitos previstos no edital, contrato ou ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="489F4E55" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>receber</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes e proceder ao atesto ou à certificação da despesa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="228CF82F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> produto ou serviço em desacordo com as condições fixadas em edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1519ECBB" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - anotar em registro próprio todas as ocorrências relacionadas à execução do contrato, apontando o que for necessário para a regularização das faltas ou dos defeitos observados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E9B8A9E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - manter organizado e atualizado o histórico da fiscalização, incluindo relatórios, fotografias, registros eletrônicos, notificações, comunicações e demais documentos produzidos durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50218A37" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">IX - </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>exigir</w:t>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...24 lines deleted...]
-          <w:p w14:paraId="34EEA14F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a seus superiores, em tempo hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31C05060" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> imediatamente ao gestor toda situação que possa ocasionar risco à continuidade da execução contratual, prejuízo ao interesse público ou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dano</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ao erário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D83809" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XI - fazer diligências à empresa contratada, se for o caso, adotando controles adequados e suficientes para registro destas ocorrências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36EA7DD9" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XII - exigir, por escrito, o refazimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento ou quando as soluções ultrapassarem as suas competências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CEAB9BC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII - notificar, por escrito, a contratada quanto ao não cumprimento das obrigações, fixando prazo para cumprimento ou apresentação de justificativa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E43B36" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XIV - encaminhar ao gestor do contrato a solicitação de instauração de processo administrativo sancionador, contendo os registros das ocorrências, notificações, defesas e justificativas da contratada, bem como a documentação necessária;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C05F42" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aceitar ou rejeitar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, motivadamente, a indicação do preposto feita pela empresa contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50133C3F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI - manter contato com o preposto; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CFB0B7D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII - desempenhar suas atividades com autonomia e independência fiscalizatória, buscando as condições necessárias para o desempenho da função, comunicando ao gestor do contrato suas necessidades; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15F482A5" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII - acompanhar sistematicamente a execução do contrato, mantendo registros das ocorrências e dos documentos relativos à fiscalização; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6044AB50" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX - manter os registros de confirmação de recebimento dos comunicados à contratada; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="456CFED1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XX - Elaborar relatórios periódicos de fiscalização, contendo a avaliação da execução contratual, as ocorrências verificadas, as providências adotadas e as recomendações encaminhadas ao gestor do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01788134" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXI - assegurar o cumprimento do cronograma físico-financeiro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0701633D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXII - encaminhar ao gestor do contrato, quando identificada a necessidade de modificação contratual, a respectiva proposta, acompanhada das devidas justificativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B48C93E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXIII - conhecer os prazos de execução contratual e fornecer subsídios para as prorrogações, quando necessárias, ou manifestar-se contrariamente à prorrogação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="125D29B4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXIV - assegurar a presença dos documentos exigidos em contrato para fins de pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B1595D7" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXV - verificar, quando cabível, a manutenção das condições de habilitação, regularidade fiscal, trabalhista e previdenciária exigidas contratualmente, comunicando ao gestor eventual irregularidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26221C78" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXVI - apontar, por meio de instrumentos de medição, a necessidade de glosas em notas fiscais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05AAE663" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXVII - verificar o cumprimento das garantias técnicas, prazos de garantia, assistência técnica e demais obrigações pós-entrega previstas contratualmente, quando aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08551FB0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXVIII - fiscalizar o cumprimento das normas de segurança do trabalho, proteção ambiental, acessibilidade e demais exigências legais incidentes sobre a execução contratual, quando compatíveis com o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44AD4D7F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIX - solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4782E192" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXX - acompanhar o cumprimento das determinações expedidas pelo gestor do contrato e informar sobre sua efetiva implementação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03146F1E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00EE0163" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0163">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>XXXI - conhecer os limites de sua atuação na atividade de fiscalização, bem como zelar pela estrita observância das cláusulas contratuais específicas e das normas internas aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F7738B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D186454" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.3. Da Gestão das Atas de Registro de Preços Compartilhadas e dos Contratos Compartilhados</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BCDCA46" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60D5BE83" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.3.1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Compete ao gestor da unidade gerenciadora</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02FA94B1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - Coordenar administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6226E965" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">X - </w:t>
-[...28 lines deleted...]
-          <w:p w14:paraId="41AF2166" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>II - Acompanhar a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D4B026" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="76A12DC1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F764DDD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="20652DF1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - Promover a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3895E9A2" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="64A02E85" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V - Prestar orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A30B73A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="70259874" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI - Analisar as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F221EE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...34 lines deleted...]
-          <w:p w14:paraId="6D5688CF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="090C9CF4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="2BCB51FB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43EDE8EC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="3214C980" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          </w:p>
+          <w:p w14:paraId="190D8CFD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="007E6634" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="6282F9A2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.3.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. Compete ao fiscal da unidade gerenciadora da ARP compartilhada e do contrato compartilhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37E684ED" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="55AF964A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - Acompanhar a execução das contratações decorrentes da ARP compartilhada e do contrato compartilhado, observando as informações prestadas pelos fiscais setoriais dos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="218648B9" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...34 lines deleted...]
-          <w:p w14:paraId="4C2577F0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - Prestar suporte técnico e orientações aos fiscais setoriais quanto à correta fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37A0A5C4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="547710F9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - consolidar e manter atualizados os registros de ocorrências, notificações, comunicações e demais informações relacionadas à execução da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="290431C3" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - Acompanhar o cumprimento das providências determinadas em decorrência das irregularidades identificadas pelos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F5CC59" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V - Comunicar ao gestor as irregularidades que possam comprometer a execução da ata ou demandem providências administrativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10AD4941" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI - Subsidiar a instrução dos processos de alteração, revisão, cancelamento e demais atos relacionados à gestão da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62DFEAB3" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VII - manter intercâmbio permanente com os fiscais setoriais, promovendo a uniformização dos procedimentos de fiscalização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="433BB5AF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VIII - exercer outras atribuições relacionadas ao acompanhamento da execução da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B5E08D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3074633B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="007E6634" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.3.3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Verificada irregularidade na execução das contratações decorrentes de ARP compartilhada e de contrato compartilhado, nos termos do Decreto estadual nº 1.560, de 11 de junho de 2026, deverão ser observadas as seguintes instruções:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C0F9862" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I - O fiscal setorial da unidade participante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D55F284" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) notificará a contratada para regularização e apresentação de justificativa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6545A929" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) comunicará à unidade gerenciadora, no ato da notificação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C7789CC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) solicitará a apuração de infração administrativa ao gestor setorial, por meio de relatório técnico, quando cabível;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50EE3345" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>II - O gestor setorial da unidade participante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D31C7F0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) analisará os fatos relatados pelo fiscal; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59D03547" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) solicitará a instauração de processo administrativo sancionador à unidade gerenciadora;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2398BEA2" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>III - O fiscal da unidade gerenciadora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35D61E86" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) analisará as informações e os documentos encaminhados pela unidade participante;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="725DD411" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) verificará, junto aos demais órgãos e entidades participantes, a existência de ocorrências relacionadas à mesma ARP ou contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="149D84C4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) reunirá os processos administrativos relacionados aos fatos para subsidiar a análise conjunta; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79FB1EF4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>d) elaborará manifestação técnica e a encaminhará ao gestor da unidade gerenciadora, sugerindo, quando cabível, a instauração de processo administrativo sancionador;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31DF68FB" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IV - O gestor da unidade gerenciadora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62CB4637" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) realizará o juízo de admissibilidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B518E70" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) decidirá pela instauração do processo administrativo sancionador, quando cabível;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72D22C16" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) avaliará demais providências administrativas que deverão ser adotadas em processos autônomos; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F23A30" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRPr="00753F18" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753F18">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d) avaliará medidas que devam ser adotadas pela Administração, objetivando evitar a repetição de fatos ou de irregularidades semelhantes às apuradas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EAEF004" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-[...17 lines deleted...]
-          <w:p w14:paraId="158E7628" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="183ACC95" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="15579D33" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22C71ED0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...256 lines deleted...]
-          <w:p w14:paraId="6DAFD39F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.3.4. Além do disposto acima, a fiscalização contratual obedecerá às seguintes rotinas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BF5CB42" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="0D567E0A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F837792" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...47 lines deleted...]
-          <w:p w14:paraId="4A2E021A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nota: Este item deve ser incluído quando houver necessidade. Caso não seja aplicável, deve-se registrar a informação “não se aplica”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="618EF8A6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44E5E5A0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="750"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10.4. Da extinção contratual:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A7057D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240"/>
+                <w:tab w:val="left" w:pos="776"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="FF0000"/>
-[...8 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="13" w:name="docs-internal-guid-237276fb-7fff-6c8d-10"/>
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
+          <w:p w14:paraId="1C8A6880" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.4.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A rescisão do contrato poderá ser efetuada nos termos dos arts. 137 e 138 da Lei nº 14.133/2021, bem como acarretar as consequências previstas no art. 139 da referida legislação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04D7B30C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61FC7DD8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.4.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O contrato poderá ser rescindido a critério da CONTRATANTE, sem que à CONTRATADA caiba qualquer indenização ou reclamação nos seguintes casos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E74A0EF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>a) inobservância das especificações acordadas e/ou rejeição dos serviços prestados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B4EC604" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>b) inadimplência de qualquer cláusula contratual e/ou da proposta ofertada; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="280F7573" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>c) falência, liquidação judicial ou extrajudicial, concordata preventiva da fornecedora, requeridas, homologadas ou decretadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74198920" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12AE945A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="Corpodetexto"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="240"/>
-[...41 lines deleted...]
-                <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="750"/>
               </w:tabs>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...315 lines deleted...]
-          <w:p w14:paraId="04E639EE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10.4.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A CONTRATADA reconhece e aceita os direitos da Administração em caso de rescisão contratual, nos termos do art. 137 da Lei nº 14.133/2021 e demais normativos estaduais aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04E639EE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="634B1206" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="634B1206" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="2A6099"/>
           </w:tcPr>
-          <w:p w14:paraId="004E9F8A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="004E9F8A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>11. DAS OBRIGAÇÕES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="236604AC" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="236604AC" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51FF666B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="51FF666B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E08F0DC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="4E08F0DC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.1. Obrigações gerais:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="480D0788" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="480D0788" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36E6BD8E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="36E6BD8E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">11.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei nº 14.133/2021, </w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="4D02BF8F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei nº 14.133/2021, e cada parte responderá pelas consequências de sua inexecução total ou parcial (art. 115 da Lei nº 14.133/2021).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D02BF8F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D7BBC05" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="7D7BBC05" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">11.1.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A inadimplência do contratado em relação aos encargos trabalhistas, fiscais e comerciais não transferirá à Administração a responsabilidade pelo seu pagamento e não poderá onerar o objeto do contrato (art. 121, § 1º, da Lei nº 14.133/2021).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EE8FB50" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="0EE8FB50" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1AFDEA55" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="1AFDEA55" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.2. </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="1A13702F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>11.2. Obrigações específicas da CONTRATADA:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A13702F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="docs-internal-guid-7bd09189-7fff-7e51-74"/>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkStart w:id="14" w:name="docs-internal-guid-7bd09189-7fff-7e51-74"/>
+            <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>a) atender a todas as solicitações de contratação efetuadas durante a vigência do contrato, limitada ao quantitativo de cada item;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C3827A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="76C3827A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>b) ao fornecimento do objeto, de acordo com as especificações constantes no edital de l</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="4571867E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>b) ao fornecimento do objeto, de acordo com as especificações constantes no edital de licitação, em consonância com a proposta apresentada e com a qualidade e especificações determinadas pela legislação em vigor;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4571867E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>c) responsabilizar-se pela boa execução e eficiência no fornecimento do produto objeto do edital;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F417980" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="2F417980" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>d) reparar, corrigir, remover às</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="7DDEE249" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t xml:space="preserve">d) reparar, corrigir, remover às suas expensas, no todo ou em parte o(s) objeto(s) em que se </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>verifiquem danos em decorrência do transporte, bem como, providenciar a imediata substituição dos mesmos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DDEE249" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>e) providenciar a imediata correção das deficiências apontadas pelo CONTRATANTE quando da</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="6A9C12F6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>e) providenciar a imediata correção das deficiências apontadas pelo CONTRATANTE quando da entrega do produto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A9C12F6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>f) apresentar, sempre que solicitado documentos que comprovem a procedência do produto fornecido, assim como amostra para análise pela Administração, sem qualquer ônus adicional;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00905EBB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="00905EBB" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>g) manter, durante a vigência do contrato, todas as cond</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="3D8EECF9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>g) manter, durante a vigência do contrato, todas as condições de habilitação e qualificação exigidas na licitação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D8EECF9" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>h) estender aos contratos objeto, os benefícios e promoções oferecidas aos demais clientes da CONTRATADA;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:br/>
-              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados à  Adm</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="2F25D969" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>i) responsabilizar-se por quaisquer danos ou prejuízos físicos ou materiais causados à  Administração ou a terceiros, pelos seus prepostos, advindos de imperícia, negligência, imprudência ou desrespeito às normas de segurança, quando da execução do fornecimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F25D969" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">j) responsabilizar-se por todas e quaisquer despesas, inclusive despesa de natureza </w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="5A1264FD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>j) responsabilizar-se por todas e quaisquer despesas, inclusive despesa de natureza previdenciária, fiscal, trabalhista ou civil, bem como emolumentos, ônus ou encargos de qualquer espécie e origem, pertinentes à execução do objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A1264FD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>k) mesmo não sendo a fabricante responderá inteira e solidariamente pela qualidade e autenticida</w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="0EB92191" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>k) mesmo não sendo a fabricante responderá inteira e solidariamente pela qualidade e autenticidade destes, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto desta licitação, em que se verificarem vícios, defeitos, incorreções, resultantes da fabricação ou transporte, constatado visualmente ou em laboratório, correndo estes custos por sua conta;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB92191" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>l) manter endereço eletrônico de e-mail válido para fins de comunicação com a CONTRATANTE por todo o período de contratação, com a comunicação imediata à CONTRATANTE em caso de alteração;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F49817A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="6F49817A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">m) realizar cadastro no </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText xml:space="preserve"> HYPERLINK "https://po</w:instrText>
-[...2 lines deleted...]
-              <w:instrText xml:space="preserve">rtal.sgpe.sea.sc.gov.br/portal-externo/inicio" \h </w:instrText>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://portal.sgpe.sea.sc.gov.br/portal-externo/inicio" \h </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Portal Externo do SGP-e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">para que possa </w:t>
+              <w:t xml:space="preserve"> para que possa </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://sgpe.sea.sc.gov.br/capdoc/pergunta_frequente/nova-como-realizar-a-assinatura-digital-via-portal-externo/" \h </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>assinar eletronicamente com certificação digital</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="71F9224C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t xml:space="preserve"> todos os documentos firmados com a CONTRATANTE; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71F9224C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">n) não subcontratar, ceder </w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="7DA5BCE9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>n) não subcontratar, ceder ou transferir, total ou parcialmente, o objeto do contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA5BCE9" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A4D27DC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5A4D27DC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Nota: No tópico “n”, caso o item 5.4 indique a existência de subcontratação, este tópico deverá ser removido.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CFF0E71" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="5CFF0E71" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FD9F7FE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="3FD9F7FE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11.</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="280B972D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>11.3. Obrigações específicas da CONTRATANTE:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="280B972D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="docs-internal-guid-4f07382d-7fff-e34a-4f"/>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkStart w:id="15" w:name="docs-internal-guid-4f07382d-7fff-e34a-4f"/>
+            <w:bookmarkEnd w:id="15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">a) comunicar à </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTRATADA </w:t>
-[...8 lines deleted...]
-              <w:t>quaisquer ocorrências</w:t>
+              <w:t>CONTRATADA quaisquer ocorrências</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> relacionadas aos objetos entregues;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FB37343" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5FB37343" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>b) efetuar o pagamento da CONTRATADA de acordo com a forma de pagamento estipulada na licitação e no contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0259A9FC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="0259A9FC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>c) promover o acompanhamento e a fiscalização do fornecimento e/ou prestação dos serviç</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="44DAD774" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>c) promover o acompanhamento e a fiscalização do fornecimento e/ou prestação dos serviços, sob os aspectos qualitativo e quantitativo, anotando em registro próprio as falhas e solicitando as medidas corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44DAD774" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d) rejeitar, no todo ou em parte, o objeto entregue pela CONTRATADA fora das especificações do contrato;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A884BBF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="1A884BBF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>e) observar para que durant</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="79CE9741" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>e) observar para que durante a vigência do contrato sejam cumpridas as obrigações assumidas pela CONTRATADA, bem como sejam mantidas todas as condições de habilitação e qualificação exigidas na licitação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79CE9741" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="222"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>f) aplicar as sanções administrativas, quando se fizerem necessárias; e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>g) p</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="058D93A6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>g) prestar informações e esclarecimentos que venham a ser solicitados.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="058D93A6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="4A92B579" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="4A92B579" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="1BCE0B42" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="1BCE0B42" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>12. DAS INFRAÇÕES E SANÇÕES ADMINISTRATIVAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="03A459E9" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="03A459E9" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7948BC45" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="7948BC45" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="620"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="766B90AF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="766B90AF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="618"/>
               </w:tabs>
               <w:ind w:left="624" w:right="113" w:hanging="624"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>puração e aplicação de penalidades aos licitantes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="179A7FE4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="179A7FE4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-140"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D28FA1D" w14:textId="6F913A26" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="1D28FA1D" w14:textId="5DEF2431" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="624" w:right="113" w:hanging="624"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.2.1. </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">administrativas serão realizadas de acordo com o art. 155 e seguintes da Lei nº 14.133/2021 e com o Decreto Estadual nº </w:t>
+              <w:t xml:space="preserve">12.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A apuração de infrações e a aplicação de sanções administrativas serão realizadas de acordo com o art. 155 e seguintes da Lei nº 14.133/2021 e com o Decreto Estadual nº </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD36F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1560/2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, sem prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="480FEB6C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="480FEB6C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="620"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25C7739D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="25C7739D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="docs-internal-guid-1625bc49-7fff-498c-6a"/>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkStart w:id="16" w:name="docs-internal-guid-1625bc49-7fff-498c-6a"/>
+            <w:bookmarkEnd w:id="16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>12.2. Recurso e pedido de reconsideração:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FAB1EA8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="6FAB1EA8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="620" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12C3FDF5" w14:textId="6431E46B" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="12C3FDF5" w14:textId="6431E46B" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>12.2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> A apresentação de recurso ou pedido de reconsideração dar-se-á na forma e prazos previstos no Decreto Estadual nº </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD36F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1560/2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, sem prejuízo da aplicação de eventuais normas pertinentes ao caso concreto.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03F25B47" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="03F25B47" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="620" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="24828A18" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="24828A18" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="5319EC14" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5319EC14" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>13. DO CONTRATO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="31F25C57" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="31F25C57" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EF8717E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="3EF8717E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C26C025" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5C26C025" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.1. Instrumento </w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="55A62F52" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>13.1. Instrumento Contratual:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55A62F52" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63723B7F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="63723B7F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">13.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contrato e Autorização de Fornecimento ou Ordem de Fornecimento.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="306167C1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="306167C1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="23D6312E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="23D6312E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="western"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Nos casos em que o serviço tiver prazo de execução superior a 30 (trinta) dias, o instrumento formal será o contrato acompanhado da autorização de </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="6B2971EC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>Nota: Nos casos em que o serviço tiver prazo de execução superior a 30 (trinta) dias, o instrumento formal será o contrato acompanhado da autorização de fornecimento. Para serviços com prazo de execução igual ou inferior a 30 (trinta) dias, o instrumento aplicável será a ordem de fornecimento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B2971EC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="western"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30045E20" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="30045E20" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.1.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O serviço é enquadrado como não continuado.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="329BC0FA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="329BC0FA" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C46F803" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="1C46F803" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>13.1.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vigência: ____________________.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69A53F9D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="69A53F9D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nvel2-Red"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0386508B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="0386508B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">13.2. </w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="52CC8431" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>13.2. Gestor:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52CC8431" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9360" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2444"/>
               <w:gridCol w:w="1921"/>
               <w:gridCol w:w="1816"/>
               <w:gridCol w:w="3179"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00495198" w14:paraId="1F28833A" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="1F28833A" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="493"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0AF81F46" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="0AF81F46" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6BD4813E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="6BD4813E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="526F05EF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="526F05EF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>SETOR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="08437692" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="08437692" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="54B3317E" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="54B3317E" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="703F06C8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="703F06C8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3CF42822" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="3CF42822" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7DB47564" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="7DB47564" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0F0883C1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="0F0883C1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="081B070E" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="081B070E" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="797E9951" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="797E9951" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="08CCC3DF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="08CCC3DF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3282F6D6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="3282F6D6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="65444BC1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="65444BC1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="730A0C59" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="730A0C59" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="379"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0FEA52B2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="0FEA52B2" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2B732964" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="2B732964" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7C07BA0A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="7C07BA0A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4F79143B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="4F79143B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="6388A844" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="6388A844" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0CAC3550" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="0CAC3550" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.3. Fiscal:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4585F429" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="4585F429" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9360" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2444"/>
               <w:gridCol w:w="1921"/>
               <w:gridCol w:w="1816"/>
               <w:gridCol w:w="3179"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00495198" w14:paraId="33850F7D" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="33850F7D" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="493"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3EF4A847" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="3EF4A847" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4AE88E66" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="4AE88E66" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="56ABBA64" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="56ABBA64" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>SETOR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="151A7848" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="151A7848" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="70CE85A7" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="70CE85A7" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="12B00422" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="12B00422" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="059B380A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="059B380A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2EC18724" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="2EC18724" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="516A29B2" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="516A29B2" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="6CCBBE0E" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="6CCBBE0E" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3DEA3867" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="3DEA3867" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D828E13" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="5D828E13" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="749153C1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="749153C1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0646FFB0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="0646FFB0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="6EB45598" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="6EB45598" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="344"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5F4704FD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="5F4704FD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1921" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="429738F3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="429738F3" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1816" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3E70905A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="3E70905A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3179" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F5EB0DF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="7F5EB0DF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:iCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1744885B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="1744885B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="4472C4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B2FC055" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="3B2FC055" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="11098125" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="11098125" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="39CD38D1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="39CD38D1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>14. DOS CRITÉRIOS DE MEDIÇÃO E PAGAMENTO (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ARTS. 6º, XXIII, “G” e 40, § 1º, II, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DA  LEI</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>Nº 14.133/2021)</w:t>
+              <w:t xml:space="preserve"> Nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="4CDA01E3" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="4CDA01E3" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34AC2C67" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="34AC2C67" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C303B97" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="4C303B97" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.1. Critérios de medição:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="716AF754" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="716AF754" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F9F4BCD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="2F9F4BCD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Nota:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
@@ -13535,82 +12434,74 @@
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Um exemplo de critério de medição é a utilização de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>lista de checagem</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D2BBBBC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="0D2BBBBC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>A medição</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> é aplicada principalmente em </w:t>
+              <w:t xml:space="preserve">A medição é aplicada principalmente em </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>obras de grande complexidade ou vulto, ou seja:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61CDE0FA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="61CDE0FA" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="707"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">Para obras comuns com </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
@@ -13637,180 +12528,171 @@
               <w:t>não há medição</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> apenas o recebimento do objeto; nesse caso, informar </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">“não se </w:t>
-[...9 lines deleted...]
-              <w:t>aplica”</w:t>
+              <w:t>“não se aplica”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="323CD42D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="323CD42D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1100"/>
                 <w:tab w:val="left" w:pos="707"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Para </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>serviços não contínuos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (como manutenção pontual de equipamento), também informar </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>“não se aplica”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62A497C4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="62A497C4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F5F16BD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5F5F16BD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.2. Prazos e recebimento:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DF83703" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="5DF83703" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16634C94" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="16634C94" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prazo de início da execução:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13850,63 +12732,63 @@
               <w:t xml:space="preserve">) dias, a partir </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  .</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="7A7D7F1D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="7A7D7F1D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B8261F6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="3B8261F6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">14.2.2. </w:t>
             </w:r>
             <w:r>
@@ -13949,695 +12831,508 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>) dias</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, pelo responsável pelo seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13F4FFE6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="13F4FFE6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3909D2C0" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="3909D2C0" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: Trata-se do prazo para verificação do cumprimento de todas as exigências contratuais aplicáveis. O recebimento provisório consiste apenas na transferência da posse do bem ou do resultado. Dependendo da complexidade do objeto, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>pode não haver necessida</w:t>
+              <w:t>pode não haver necessidade de recebimento provisório</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; nesse caso, não há prazo específico e deve-se informar que o recebimento será realizado </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>de de recebimento provisório</w:t>
+              <w:t>no ato da entrega do serviço</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">; nesse caso, não há prazo específico e deve-se informar que o recebimento será realizado </w:t>
-[...6 lines deleted...]
-                <w:bCs w:val="0"/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>no ato da entrega do serviço</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>cabendo à Administração proceder diretamente ao recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E6F26E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EEF4844" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo da disposição acima será contado da comunicação do contratado acerca da conclusão do serviço.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CB43E88" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49CFBB7A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CONTRATADA fica obrigada a reparar, corrigir, remover, reconstruir ou substituir, às suas expensas, no todo ou em parte, o objeto em que se verificarem vícios, defeitos ou incorreções resultantes da execução ou materiais empregados, cabendo à fiscalização não atestar a última e/ou única medição de serviços até que sejam sanadas todas as eventuais pendências que possam vir a ser apontadas no recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41580984" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6971F0C1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os serviços poderão ser rejeitados, no todo ou em parte, quando em desacordo com as especificações constantes neste Termo de Referência e na proposta, sem prejuízo da aplicação das penalidades.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="532E1A37" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AB0A4B8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Os serviços serão recebidos, definitivamente, no prazo de 30 (trinta) dias, por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55AC0088" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="429D4B81" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:pStyle w:val="LO-Normal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="48E6F26E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Nota: Quando houver recebimento provisório, informar que os serviços serão recebidos, definitivamente, no prazo de 30 (trinta) dias, contados a partir do recebimento provisório, por servidor ou comissão designada pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2766757F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...217 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Os serviços serão recebidos, definitivamente, no prazo de 30 (</w:t>
-[...108 lines deleted...]
-          <w:p w14:paraId="20B6569D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20B6569D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.2.7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Método de recebimento:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E2597D6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="0E2597D6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="533E9534" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="533E9534" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nota:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Os métodos de recebimento sã</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">o utilizados para avaliar se o objeto contratado atende às disposições contratuais. No recebimento provisório de serviços, esses métodos verificam o cumprimento das exigências de caráter técnico. No recebimento definitivo, eles avaliam a conformidade com </w:t>
+              <w:t xml:space="preserve">Os métodos de recebimento são utilizados para avaliar se o objeto contratado atende às disposições contratuais. No recebimento provisório de serviços, esses métodos verificam o cumprimento das exigências de caráter técnico. No recebimento definitivo, eles avaliam a conformidade com </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>t</w:t>
+              <w:t>todas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as exigências contratuais aplicáveis. Exemplos de métodos incluem a utilização de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>odas</w:t>
+              <w:t>listas de checagem</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> as exigências contratuais aplicáveis. Exemplos de métodos incluem a utilização de </w:t>
+              <w:t xml:space="preserve"> e </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>listas de checagem</w:t>
+              <w:t>relatórios</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> e </w:t>
-[...19 lines deleted...]
-              </w:rPr>
               <w:t>. Esses métodos se aplicam a todos os serviços.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22EEC907" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="22EEC907" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DA2E2EA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="3DA2E2EA" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">14.2.8. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="2CE80EE4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela solidez e pela segurança do serviço nem a responsabilidade ético-profissional pela perfeita execução do contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE80EE4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D8FF92C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5D8FF92C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
@@ -14649,776 +13344,700 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo para liquidação do </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="DejaVu Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>documento fiscal: 5 (cinco) dias úteis.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7756FD99" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="7756FD99" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="DejaVu Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F4BD702" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5F4BD702" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.2.10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prazo de pagamento: até </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="sans-serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 (trinta) dias após o recebimento definitivo do objeto com a respectiva </w:t>
-[...38 lines deleted...]
-          <w:p w14:paraId="7B844E73" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>30 (trinta) dias após o recebimento definitivo do objeto com a respectiva nota fiscal, fatura ou documento legalmente equivalente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B844E73" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Nivel2"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="sans-serif"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1DC2931B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="1DC2931B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>14.3. Do reajuste (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>art. 92, V, da Lei nº 14.133/2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C923A11" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="4C923A11" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20CA6E0D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="20CA6E0D" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>14.3.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Os preços inicialmente contratados são fixos e </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="10ECB454" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>Os preços inicialmente contratados são fixos e irreajustáveis no prazo de 1 (um) ano, contado da data do orçamento estimado. A partir desse prazo, os preços serão reajustados conforme Índice Nacional de Preços ao Consumidor Amplo (IPCA).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10ECB454" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63CEB88E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="63CEB88E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>14.3.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>O reajuste será realizado por apostilamento.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C8B08B7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="0C8B08B7" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="79682C17" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="79682C17" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="62873E26" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="62873E26" w14:textId="76D21B1D" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>15. DO VA</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>15. DO VALOR ESTIMADO (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>LOR ESTIMADO (</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>ART. 6º, XXIII, “I”; ART. 18º, IV, E ART. 23º E 24º DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA Nº 0</w:t>
+            </w:r>
+            <w:r w:rsidR="00836B27">
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ART. 6º, XXIII, “I”; ART. 18º, IV, E ART. 23º E 24º DA LEI Nº 14.133/2021 E INSTRUÇÃO NORMATIVA Nº 09/2024/SEA)</w:t>
+              <w:t>3/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00836B27">
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Forte"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/SEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="56D67308" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="56D67308" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C706AF6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="2C706AF6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:ind w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6FC43BE7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="6FC43BE7" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="docs-internal-guid-cc80b772-7fff-e2c4-63"/>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkStart w:id="17" w:name="docs-internal-guid-cc80b772-7fff-e2c4-63"/>
+            <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial;sans-serif" w:eastAsia="Garamond" w:hAnsi="Arial;sans-serif" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O valor indicado na requisição trata-se apenas de estimativa. A análise detalhada de preços – compreendendo a </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="563AF345" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>O valor indicado na requisição trata-se apenas de estimativa. A análise detalhada de preços – compreendendo a planilha e a instrução de pesquisa – será realizada, em momento oportuno, pela Diretoria de Planejamento e Gestão de Compras (DPGC).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="563AF345" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E937CB4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="2E937CB4" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:ind w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: Em processos de obras a precificação é realizada pela Gerência de Obras e </w:t>
-[...23 lines deleted...]
-          <w:p w14:paraId="6B23C8AD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>Nota: Em processos de obras a precificação é realizada pela Gerência de Obras e Manutenção (GEOMA). Nesses casos, o texto acima deve ser editado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B23C8AD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:ind w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="55304297" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="55304297" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="7C07E02E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="7C07E02E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>16. DA ADEQUAÇÃO ORÇAMENTÁRIA (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Forte"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ART. 6º, XXIII, “J” DA LEI Nº 14.133/2021 e ART. 4º, VII, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="4D3CA35F" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="4D3CA35F" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37777AB1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="37777AB1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7DAA97FD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="7DAA97FD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A contratação seguirá após </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">a declaração de disponibilidade </w:t>
-[...7 lines deleted...]
-              <w:t>orçamentário-financeira</w:t>
+              <w:t>a declaração de disponibilidade orçamentário-financeira</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> emitida pela Superintendência do Fundo Estadual de Saúde em documento apensado ao processo.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1495ADE3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="1495ADE3" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="01DD0834" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="01DD0834" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="2A545F69" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="2A545F69" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. DA ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18, X, DA LEI Nº 14.133/2021 </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
+              <w:t>17. DA ANÁLISE DE RISCOS E MAPA DE RISCOS (ART. 18, X, DA LEI Nº 14.133/2021 E ART. 4º, III, DO DECRETO ESTADUAL Nº 47/2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="0BFF4482" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="0BFF4482" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17906A31" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="17906A31" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:ind w:left="66"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A468F3B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="1A468F3B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">17.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Conforme documento de Análise de Riscos (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15432,1558 +14051,1443 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FF1821C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="1FF1821C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F191E14" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="0F191E14" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nota</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="51A397B1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>Nota: Manter o texto e numerar o Anexo. Não esquecer que a análise de risco deve ser anexada ao processo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51A397B1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="5C214479" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="5C214479" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF3F595" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5AF3F595" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18. DAS PRÁTICAS FRAUDULENTAS E DE CORRUPÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="7DCA74A6" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="7DCA74A6" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="034CACA7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="034CACA7" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F883C37" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="2F883C37" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>18.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="187AD0A5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="187AD0A5" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">a) declaram que têm conhecimento das normas previstas na </w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="3AA2F912" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>a) declaram que têm conhecimento das normas previstas na legislação, entre as quais nas Leis n°s 8.429/1992 e 12.846/2013, seus regulamentos e eventuais outras aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA2F912" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>b) comprometem-se a não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas leis e regulamentos mencionados no inci</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="193A0B0C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+              <w:t>b) comprometem-se a não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas leis e regulamentos mencionados no inciso anterior e se comprometem em exigir o mesmo pelos terceiros por elas contratados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="193A0B0C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>c) comprometem-se a notificar à Controladoria Geral do Estado (CGE) qualquer irregularidade que tiverem conhecimento acerca da execução do contrato; e</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62C6873A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="62C6873A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Corpodetexto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">d) declaram que </w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="753E9AED" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>d) declaram que têm ciência que a violação de qualquer das obrigações previstas na Instrução Normativa Conjunta CGE/SEA nº 01/2020, além de outras, é causa para a rescisão unilateral do contrato, sem prejuízo da cobrança das perdas e danos, inclusive danos potenciais, causados à parte inocente e das multas pactuadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753E9AED" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="5D8B0EAE" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="5D8B0EAE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE9FC90" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="5AE9FC90" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>19. DO(S) RESPONSÁVEL(IS) PELA ELABORAÇÃO DO TERMO DE REFERÊNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="741269C2" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="741269C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1100"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3ABF1868" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="3ABF1868" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3726"/>
               <w:gridCol w:w="1600"/>
               <w:gridCol w:w="4019"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00495198" w14:paraId="71AFCB79" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="71AFCB79" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="50181689" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="50181689" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="47256DEB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="47256DEB" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="01F6BCA6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="01F6BCA6" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">TELEFONE / </w:t>
-[...9 lines deleted...]
-                    <w:t>E-MAIL</w:t>
+                    <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="0B2086C9" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="0B2086C9" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="001DD062" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="001DD062" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="12CFE78B" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="12CFE78B" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4CF26BDB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="4CF26BDB" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="7E5C9235" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="7E5C9235" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="79DF8AFB" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="79DF8AFB" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0FE3C7B5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="0FE3C7B5" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="30711C6F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="30711C6F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4061EAD3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="4061EAD3" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="077A65F7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="077A65F7" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nota: Informações de quem elaborou o termo de referência.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DA668E1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="7DA668E1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="49375E68" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="49375E68" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="01703895" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="01703895" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. DO GESTOR </w:t>
-[...10 lines deleted...]
-              <w:t>RESPONSÁVEL DA UNIDADE REQUISITANTE</w:t>
+              <w:t>20. DO GESTOR RESPONSÁVEL DA UNIDADE REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="3426E835" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="3426E835" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C2D910C" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="6C2D910C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B2279CA" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="2B2279CA" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3726"/>
               <w:gridCol w:w="1600"/>
               <w:gridCol w:w="4019"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00495198" w14:paraId="4ADDA3D9" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="4ADDA3D9" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="64A6FABF" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="64A6FABF" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="74EE4C59" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="74EE4C59" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="74F3DFCD" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="74F3DFCD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">TELEFONE / </w:t>
-[...9 lines deleted...]
-                    <w:t>E-MAIL</w:t>
+                    <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="417DEACC" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="417DEACC" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="33E396B9" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="33E396B9" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3D19F759" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="3D19F759" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2832D764" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="2832D764" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="16A57B4A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
-[...8 lines deleted...]
-          <w:p w14:paraId="65777DED" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="16A57B4A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65777DED" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="485596C4" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="485596C4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="365F91"/>
           </w:tcPr>
-          <w:p w14:paraId="53A6FD70" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="53A6FD70" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="LO-Normal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="240"/>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21. DA AUTORIDADE COMPETENTE DA SUPERINTENDÊNCIA REQUISITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495198" w14:paraId="1DD909B0" w14:textId="77777777">
+      <w:tr w:rsidR="007D5ACA" w14:paraId="1DD909B0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1237"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1685B852" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+          <w:p w14:paraId="1685B852" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9345" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3726"/>
               <w:gridCol w:w="1600"/>
               <w:gridCol w:w="4019"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00495198" w14:paraId="2FB278F4" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="2FB278F4" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="308"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="22FCD079" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="22FCD079" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>NOME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="57D66BA7" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="57D66BA7" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>MATRÍCULA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="DEE6EF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="57ECBA43" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="57ECBA43" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">TELEFONE / </w:t>
-[...9 lines deleted...]
-                    <w:t>E-MAIL</w:t>
+                    <w:t>TELEFONE / E-MAIL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="00982CA7" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="00982CA7" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6CD6EF98" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="6CD6EF98" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0CB29AF3" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="0CB29AF3" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3AEF1227" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+                <w:p w14:paraId="3AEF1227" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>xxxx</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00495198" w14:paraId="40ED6FE6" w14:textId="77777777">
+            <w:tr w:rsidR="007D5ACA" w14:paraId="40ED6FE6" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="318"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3726" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="68F5A4E8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="68F5A4E8" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1600" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="32C458DC" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="32C458DC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4019" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3191C98A" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+                <w:p w14:paraId="3191C98A" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
                   <w:pPr>
                     <w:pStyle w:val="LO-Normal"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="6FEAB04E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198"/>
-          <w:p w14:paraId="197A93CE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+          <w:p w14:paraId="6FEAB04E" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA"/>
+          <w:p w14:paraId="197A93CE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota: </w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="0E84F5DE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+              <w:t>Nota: Indicar o Superintendente da área, o qual deve obrigatoriamente assinar o Termo de Referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E84F5DE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
             <w:pPr>
               <w:pStyle w:val="Normal2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A5555B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26C630D6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
@@ -17000,59 +15504,51 @@
         <w:pStyle w:val="LO-Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="378D7E5F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:right="624"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Local, </w:t>
-[...7 lines deleted...]
-        <w:t>data a assinatura digital.</w:t>
+        <w:t>Local, data a assinatura digital.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A35D9F4" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EF73E82" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -17063,336 +15559,281 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A04D2DE" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="361A7E5E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
-[...11 lines deleted...]
-    <w:p w14:paraId="316EAF52" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="0F4029EE" w14:textId="7D1D37FD" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Versão nº </w:t>
+        <w:t>Versão nº 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00413D0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t xml:space="preserve">, atualizada em </w:t>
+      </w:r>
+      <w:r w:rsidR="00413D0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, atualizada em 25/10/2026.</w:t>
+        <w:t>0/08/2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E48A817" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+    <w:p w14:paraId="2B9541BD" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44656940" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="1807C4EE" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A validade deste documento está condicionada às assinaturas digitais no Sistema de Gestão de Processos Eletrônicos – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SGPe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01838F80" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+    <w:p w14:paraId="7D1AAD0F" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F24CD69" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="036E070C" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As notas que estão em vermelho foram acrescentadas para auxiliar no preenchimento do </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> finalizado.</w:t>
+        <w:t>As notas que estão em vermelho foram acrescentadas para auxiliar no preenchimento do Termo de Referência, e devem ser retiradas do documento finalizado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E8F98E" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+    <w:p w14:paraId="2F110EBC" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51BA9BB5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="3C6EFEB1" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As partes em destaque são editáveis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF44C26" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+    <w:p w14:paraId="092D8F37" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D1A4AC8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="33DBEC53" w14:textId="77777777" w:rsidR="007D5ACA" w:rsidRDefault="007D5ACA" w:rsidP="007D5ACA">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Há restrições de edição neste documento, dessa forma caso seja necessária alguma alteração em partes restritas, solicitamos entrar em contato com DPGC/NASER, por meio do contato telefônico </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(48) 3</w:t>
-[...10 lines deleted...]
-        <w:t>664-8789.</w:t>
+        <w:t>(48) 3664-8789.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B3D9F5" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32BD7D39" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -18301,77 +16742,77 @@
     <w:p w14:paraId="425DC8D1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22EDDBB6" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
       <w:pPr>
         <w:pStyle w:val="LO-Normal"/>
         <w:ind w:left="598" w:right="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00495198">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="680" w:right="618" w:bottom="1134" w:left="618" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="089CA58B" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="089CA58B" w14:textId="77777777" w:rsidR="00494677" w:rsidRDefault="00AD36F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7649A254" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="7649A254" w14:textId="77777777" w:rsidR="00494677" w:rsidRDefault="00AD36F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
@@ -18381,193 +16822,300 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial;sans-serif">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="sans-serif">
+    <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="18E70BB1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+  <w:p w14:paraId="14A81F36" w14:textId="77777777" w:rsidR="00FC58CB" w:rsidRDefault="00FC58CB">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FD182B1" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+  <w:p w14:paraId="1FD182B1" w14:textId="3B133733" w:rsidR="00495198" w:rsidRDefault="00FC58CB">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="7" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00FC58CB">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="2"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AE6186A" wp14:editId="6B397445">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="5939155" cy="740410"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="451" name="Retângulo 451"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5939155" cy="740410"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="36CB45C1" w14:textId="2F3FCDD0" w:rsidR="00FC58CB" w:rsidRDefault="00FC58CB">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Versão atualizada agosto 2026</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>100000</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="bottomMargin">
+                <wp14:pctHeight>81000</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns="">
+          <w:pict>
+            <v:rect w14:anchorId="3AE6186A" id="Retângulo 451" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:467.65pt;height:58.3pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:810;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:810;mso-width-relative:margin;mso-height-relative:bottom-margin-area;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPm3Kt+AEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/aZKSsDRqulrtahHS&#10;AisWDuA6TmKReMzYbVKOw1X2YoydtuzCH+LH8ozHz++9Ga8vp6Fne4VOg6l4tkg5U0ZCrU1b8a9f&#10;bl+95cx5YWrRg1EVPyjHLzcvX6xHW6oldNDXChmBGFeOtuKd97ZMEic7NQi3AKsMHTaAg/AUYpvU&#10;KEZCH/pkmaZvkhGwtghSOUfZm/mQbyJ+0yjpPzWNU571FSduPq4Y121Yk81alC0K22l5pCH+gcUg&#10;tKFHz1A3wgu2Q/0X1KAlgoPGLyQMCTSNlipqIDVZ+oeah05YFbWQOc6ebXL/D1Z+3N8j03XF8yLj&#10;zIiBmvRZ+cefpt31wEKWPBqtK6n0wd5jUOnsHchvjhm47oRp1RUijJ0SNTGL9cmzCyFwdJVtxw9Q&#10;0wNi5yHaNTU4BEAygk2xK4dzV9TkmaRksXq9yoqCM0lnF3maZ7FtiShPty06/07BwMKm4khdj+hi&#10;f+c8safSU0l4zMCt7vvY+d48S1BhyET2gfAs3E/bKVp0tmIL9YHkIMzzRPNPmw7wB2cjzVLF3fed&#10;QMVZ/96QJassz8PwxYA2+DS7jUFeXCzpRBhJMBX3p+21n4d1Z1G3Hb2SRWUGrsjCRkd1wd6Z0ZE6&#10;zUoUfZzrMIxP41j1+/dtfgEAAP//AwBQSwMEFAAGAAgAAAAhAAOnAH7YAAAABQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoUyoiCHEqFIHEtS2I6zZeEoO9jmK3DX/PwgUuI61m&#10;NPO2Xs/BqyNNyUU2sFwUoIi7aB33Bl52T1e3oFJGtugjk4EvSrBuzs9qrGw88YaO29wrKeFUoYEh&#10;57HSOnUDBUyLOBKL9x6ngFnOqdd2wpOUB6+vi6LUAR3LwoAjtQN1n9tDMKBj65771+jbHTq/eUv2&#10;gx+zMZcX88M9qExz/gvDD76gQyNM+3hgm5Q3II/kXxXvbnWzArWX0LIsQTe1/k/ffAMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBPm3Kt+AEAAMUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADpwB+2AAAAAUBAAAPAAAAAAAAAAAAAAAAAFIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset=",0">
+                <w:txbxContent>
+                  <w:p w14:paraId="36CB45C1" w14:textId="2F3FCDD0" w:rsidR="00FC58CB" w:rsidRDefault="00FC58CB">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Versão atualizada agosto 2026</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="66EE31B8" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="7" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A128A2B" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="1A128A2B" w14:textId="77777777" w:rsidR="00494677" w:rsidRDefault="00AD36F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A68B3EB" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00AD36F7">
+    <w:p w14:paraId="6A68B3EB" w14:textId="77777777" w:rsidR="00494677" w:rsidRDefault="00AD36F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5B6F8596" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
+  <w:p w14:paraId="16A40934" w14:textId="77777777" w:rsidR="00FC58CB" w:rsidRDefault="00FC58CB">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="143B079D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="333D9264" wp14:editId="5C25DDC5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>175895</wp:posOffset>
           </wp:positionH>
@@ -18614,61 +17162,51 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Estado de santa catarinA</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="379FBC38" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Secretaria de estado da </w:t>
-[...9 lines deleted...]
-      <w:t>saúde</w:t>
+      <w:t>Secretaria de estado da saúde</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0604944D" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Superintendência de AQUISIÇÕES E CONTRATOS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="78BA0D49" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
@@ -18766,51 +17304,51 @@
                         <w:p w14:paraId="2FC33865" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
                             </w:rPr>
                             <w:t>Original</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns="">
           <w:pict>
             <v:rect w14:anchorId="33B9A76F" id="PowerPlusWaterMarkObject84727" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:53.5pt;height:20.2pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3xkfMBgIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG3vdNkmjOKtqV9tL&#10;2412W/VMMMS0wCAgsfPvO4CT7cdpqyoS4WPeG96bwevr0WhyFD4osC29mtWUCMuhU3bf0q9f7l4t&#10;KQmR2Y5psKKlJxHo9ebli/XgVqKBHnQnPEESG1aDa2kfo1tVVeC9MCzMwAmLhxK8YRGXfl91ng3I&#10;bnTV1PW8GsB3zgMXIeDubTmkm8wvpeDxXsogItEtxbvFPPo87tJYbdZstffM9YpP12D/cAvDlMWk&#10;F6pbFhk5ePUXlVHcQwAZZxxMBVIqLrIGVHNV/6HmsWdOZC1oTnAXm8L/o+Wfj1tPVNfShhLLDJZo&#10;C4PwW30I31gU/hPzP+5339HI5ZtFs0iGDS6sEPfotn5aBZwm9aP0Jv2jLjJmk08Xk8UYCcfN+eLd&#10;6wZLwfGoeTufL3MRqiew8yF+EGBImrTUY+psLTt+DBETYug5JOUKoFV3p7TOC7/f3WhPjgzrfVOn&#10;X8Fq17Oyi11Tn1OGEp45f+PRlgzYzs0cQxOvhZShJNcW45MHRXWexZMWKU7bByHRziw+X4hPNyo9&#10;h48CpZ87D5VkQAqUyP9M7ARJaJFb/Zn4CyjnBxsveKMs+FTqorOoS0LjuBunmu+gO2HrMMt7QHGl&#10;RhbeHyJIleuUACVqIsIezlZP7y09kl/XOerpq7D5CQAA//8DAFBLAwQUAAYACAAAACEAuQKryNoA&#10;AAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaM2EH6axqkACW4gtbQHbpt4&#10;iQPxOsRuG94elwtcRhrNaubbYjm6TuxpCK1nDeczBYK49qblRsPm9fHsFkSIyAY7z6ThmwIsy8lJ&#10;gbnxB17Rfh0bkUo45KjBxtjnUobaksMw8z1xyt794DAmOzTSDHhI5a6TF0pdS4ctpwWLPT1Yqj/X&#10;O6ehv/yoru6fvrYv7DK7QvecvdFc69PpeLcAEWmMf8dwxE/oUCamyu/YBNFpSI/EXz1m6ibZSkOm&#10;MpBlIf/Dlz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN8ZHzAYCAABdBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuQKryNoAAAAEAQAADwAA&#10;AAAAAAAAAAAAAABgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".35mm">
               <v:fill opacity="13107f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="2FC33865" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
@@ -18925,61 +17463,51 @@
   </w:p>
   <w:p w14:paraId="2E62CA42" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="LO-Normal"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
       <w:ind w:firstLine="1417"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:caps/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">DIRETORIA DE planejamento e gestão em </w:t>
-[...9 lines deleted...]
-      <w:t>compras</w:t>
+      <w:t>DIRETORIA DE planejamento e gestão em compras</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1EF60E6F" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="60948499" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00495198">
     <w:pPr>
       <w:pStyle w:val="Normal2"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3CAFDE57" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="7" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="387DB3CF" wp14:editId="4967D780">
@@ -19033,51 +17561,51 @@
                         <w:p w14:paraId="0355C276" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="36"/>
                               <w:szCs w:val="36"/>
                             </w:rPr>
                             <w:t>Original</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns="">
           <w:pict>
             <v:rect w14:anchorId="387DB3CF" id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:53.5pt;height:20.2pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOeDhACgIAAGQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGzvuNptGcVbVrraX&#10;tht1W/VMMMS0wCAgsfPvO4CT7cdpqyoS4WPeG96bweub0WhyFD4osC2dz2pKhOXQKbtv6dcv96+W&#10;lITIbMc0WNHSkwj0ZvPyxXpwK9FAD7oTniCJDavBtbSP0a2qKvBeGBZm4ITFQwnesIhLv686zwZk&#10;N7pq6npRDeA754GLEHD3rhzSTeaXUvD4IGUQkeiW4t1iHn0ed2msNmu22nvmesWna7B/uIVhymLS&#10;C9Udi4wcvPqLyijuIYCMMw6mAikVF1kDqpnXf6h57JkTWQuaE9zFpvD/aPmn49YT1bX0ihLLDJZo&#10;C4PwW30I31gU/iPzPx5239HI5dV1c50MG1xYIe7Rbf20CjhN6kfpTfpHXWTMJp8uJosxEo6bi+u3&#10;rxssBcej5s1iscxFqJ7Azof4XoAhadJSj6mztez4IURMiKHnkJQrgFbdvdI6L/x+d6s9OTKs922d&#10;fgWrXc/KLnZNfU4ZSnjm/I1HWzJgOzcLDE28FlKGklxbjE8eFNV5Fk9apDhtPwuJdmbx+UJ8ulHp&#10;OXwUKP3ceagkA1KgRP5nYidIQovc6s/EX0A5P9h4wRtlwadSF51FXRIax92Yu2V+boQddCfsIGZ5&#10;D6ixlMrCu0MEqXK5Eq5ETXzYytnx6dmlt/LrOkc9fRw2PwEAAP//AwBQSwMEFAAGAAgAAAAhALkC&#10;q8jaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjNhB+msapAAluILW0&#10;B26beIkD8TrEbhveHpcLXEYazWrm22I5uk7saQitZw3nMwWCuPam5UbD5vXx7BZEiMgGO8+k4ZsC&#10;LMvJSYG58Qde0X4dG5FKOOSowcbY51KG2pLDMPM9ccre/eAwJjs00gx4SOWukxdKXUuHLacFiz09&#10;WKo/1zunob/8qK7un762L+wyu0L3nL3RXOvT6Xi3ABFpjH/HcMRP6FAmpsrv2ATRaUiPxF89Zuom&#10;2UpDpjKQZSH/w5c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM54OEAKAgAAZAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALkCq8jaAAAABAEA&#10;AA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" o:allowincell="f" fillcolor="silver" stroked="f" strokeweight=".35mm">
               <v:fill opacity="13107f"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="0355C276" w14:textId="77777777" w:rsidR="00495198" w:rsidRDefault="00AD36F7">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="36"/>
                       </w:rPr>
                       <w:t>Original</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
@@ -19740,89 +18268,97 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="719"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00495198"/>
+    <w:rsid w:val="00413D0E"/>
+    <w:rsid w:val="00494677"/>
     <w:rsid w:val="00495198"/>
+    <w:rsid w:val="007D5ACA"/>
+    <w:rsid w:val="00836B27"/>
     <w:rsid w:val="00AD36F7"/>
+    <w:rsid w:val="00FC58CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="332AB78D"/>
   <w15:docId w15:val="{26B9D28D-7406-4422-A4AA-3B02640D9AC3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
@@ -21007,51 +19543,51 @@
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodoquadro">
     <w:name w:val="Conteúdo do quadro"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO1">
     <w:name w:val="LFO1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
@@ -21126,65 +19662,88 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
+  <PublishDate/>
+  <Abstract/>
+  <CompanyAddress/>
+  <CompanyPhone/>
+  <CompanyFax/>
+  <CompanyEmail/>
+</CoverPageProperties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>34611</Characters>
+  <Pages>18</Pages>
+  <Words>7176</Words>
+  <Characters>38753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>288</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>322</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40939</CharactersWithSpaces>
+  <CharactersWithSpaces>45838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Carla Giani da Rocha</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>2AD201FDCE1148268A132C0AA2CE97E6_13</vt:lpwstr>