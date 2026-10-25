--- v1 (2026-08-12)
+++ v2 (2026-10-25)
@@ -1,40 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5A9DF7DA" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -1248,117 +1249,118 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Catálogo eletrônico de padronização (art. 19, II e § 2º, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FEE87AA" w14:textId="77777777" w:rsidR="00673696" w:rsidRDefault="00673696" w:rsidP="00673696">
+          <w:p w14:paraId="65436071" w14:textId="77777777" w:rsidR="00583030" w:rsidRPr="00967948" w:rsidRDefault="00583030" w:rsidP="00583030">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">As especificações contidas nos anexos supracitados, respeitam o Catálogo de Materiais e Serviços do Governo de SC. A consulta pode ser feita pelo </w:t>
+            <w:r w:rsidRPr="00967948">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As especificações do objeto respeitam o catálogo eletrônico de padronização, conforme consulta ao Catálogo de Materiais e Serviços do Governo de Santa Catarina, que pode ser realizada pelo seguinte </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="00150F06">
+              <w:r w:rsidRPr="00967948">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>link</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00967948">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28B336F9" w14:textId="5CD76FAE" w:rsidR="00FC6D8C" w:rsidRDefault="00673696" w:rsidP="00673696">
+          <w:p w14:paraId="28B336F9" w14:textId="64D7BEFE" w:rsidR="00FC6D8C" w:rsidRDefault="00583030" w:rsidP="00583030">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Em caso de divergência entre as descrições e especificações constantes no presente Termo de Referência e no Catálogo, prevalecem as primeiras</w:t>
+            <w:r w:rsidRPr="00967948">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Em caso de divergência entre as descrições e especificações constantes neste termo de referência e no catálogo eletrônico de padronização, prevalecem as primeiras</w:t>
             </w:r>
             <w:r w:rsidR="00B46D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E50A65A" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
               <w:ind w:left="593"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68D1E8E9" w14:textId="77777777" w:rsidR="00673696" w:rsidRDefault="00673696" w:rsidP="00673696">
             <w:pPr>
               <w:numPr>
@@ -1396,169 +1398,169 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O(s) bem(ns) objeto(s) desta contratação é(são) caracterizado(s) como comum(ns), conforme justificativa que segue:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="713C8C26" w14:textId="758AFEF3" w:rsidR="00FC6D8C" w:rsidRDefault="00673696" w:rsidP="00673696">
+          <w:p w14:paraId="713C8C26" w14:textId="20AF51F9" w:rsidR="00FC6D8C" w:rsidRDefault="00673696" w:rsidP="00673696">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00583030">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">descrever justificativa que demonstre que as especificações do objeto são usuais no mercado ou indicar ato normativo que classifica o bem como comum) EXEMPLO: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E831C8">
+            <w:r w:rsidR="00583030" w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Os instrumentais cirúrgicos constituem bens comuns, uma vez que possuem especificações técnicas padronizadas, amplamente definidas por normas técnicas e regulamentações aplicáveis, sendo comercializados por diversos fornecedores no mercado. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00583030">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Suas </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E831C8">
+            <w:r w:rsidR="00583030" w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">características </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00583030">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>estão</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E831C8">
+            <w:r w:rsidR="00583030" w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> objetivamente descrit</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00583030">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E831C8">
+            <w:r w:rsidR="00583030" w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s no</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00583030">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anexo I – Requisição, anexado a este</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E831C8">
+            <w:r w:rsidR="00583030" w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Termo de Referência, permitindo a comparação direta entre as propostas apresentadas. Dessa forma, o(s) objeto(s) enquadra(m)-se como bem(ns) comum(ns), nos termos do art. 6º, inciso XIII, da Lei Federal nº 14.133/2021, sendo adequada a adoção da modalidade de licitação pregão, conforme declaração técnica prevista na Orientação de Prática Consultiva nº 11/2022</w:t>
-[...6 lines deleted...]
-                <w:highlight w:val="white"/>
+              <w:t xml:space="preserve"> Termo de Referência. Dessa forma, o(s) objeto(s) enquadra(m)-se como bem(ns) comum(ns), nos termos do art. 6º, inciso XIII, da Lei Federal nº 14.133/2021</w:t>
+            </w:r>
+            <w:r w:rsidR="00583030">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AD9792D" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="440A986D" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2020,77 +2022,226 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A solução como um todo abrange a observância das seguintes condições de guarda e armazenamento</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02F4CE54" w14:textId="77777777" w:rsidR="00673696" w:rsidRDefault="00673696" w:rsidP="00673696">
+          <w:p w14:paraId="101058B7" w14:textId="77777777" w:rsidR="00583030" w:rsidRPr="006F255D" w:rsidRDefault="00673696" w:rsidP="00583030">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (descrever as condições de guarda e armazenamento)</w:t>
-[...4 lines deleted...]
-                <w:color w:val="00B050"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (</w:t>
+            </w:r>
+            <w:r w:rsidR="00583030" w:rsidRPr="006F255D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">descrever as condições de guarda e armazenamento) </w:t>
+            </w:r>
+            <w:r w:rsidR="00583030" w:rsidRPr="00483807">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Exemplo</w:t>
+            </w:r>
+            <w:r w:rsidR="00583030">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00583030" w:rsidRPr="006F255D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os materiais de escritório, papelaria e impressos deverão ser armazenados em local limpo, seco, arejado, protegido da incidência direta de luz solar, umidade, calor excessivo, poeira e demais agentes que possam comprometer sua integridade, funcionalidade ou qualidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2826F1" w14:textId="77777777" w:rsidR="00583030" w:rsidRPr="006F255D" w:rsidRDefault="00583030" w:rsidP="00583030">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F255D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Materiais sensíveis à umidade, tais como papéis, formulários, envelopes, etiquetas, cadernetas, livros e impressos em geral, deverão ser mantidos sobre pallets, estrados ou prateleiras, sem contato direto com o piso ou paredes, de forma a prevenir absorção de umidade e deterioração;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="456AC9D0" w14:textId="77777777" w:rsidR="00583030" w:rsidRPr="006F255D" w:rsidRDefault="00583030" w:rsidP="00583030">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F255D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os produtos deverão permanecer acondicionados em suas embalagens originais até o momento de sua utilização ou distribuição, preservando sua identificação, especificações e condições de uso;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CCCF75F" w14:textId="77777777" w:rsidR="00583030" w:rsidRPr="006F255D" w:rsidRDefault="00583030" w:rsidP="00583030">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F255D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As pilhas de materiais deverão respeitar os limites de empilhamento recomendados pelo fabricante, quando aplicável, evitando deformações, amassamentos ou danos às embalagens e ao conteúdo; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F4CE54" w14:textId="6701BBB6" w:rsidR="00673696" w:rsidRDefault="00583030" w:rsidP="00583030">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F255D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Durante o armazenamento e a movimentação, deverão ser adotadas medidas que impeçam rasgos, perfurações, amassamentos, contaminação ou quaisquer outros danos físicos que possam comprometer a utilização dos materiais</w:t>
+            </w:r>
+            <w:r w:rsidR="00673696">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="049C1BE0" w14:textId="77777777" w:rsidR="00673696" w:rsidRDefault="00673696" w:rsidP="00673696">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73E60C0F" w14:textId="77777777" w:rsidR="00673696" w:rsidRDefault="00673696" w:rsidP="00673696">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2442,51 +2593,61 @@
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(descrever a justificativa para exigência de amostra) </w:t>
             </w:r>
             <w:r w:rsidRPr="00440CFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Administração fundamenta a exigência de apresentação de amostras no art. 41, inciso II, da Lei nº 14.133/2021, </w:t>
+              <w:t xml:space="preserve">A Administração fundamenta a exigência de apresentação de amostras no art. 41, inciso II, da </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Lei nº 14.133/2021, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00440CFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>em razão da natureza crítica dos materiais destinados às áreas de assistência hospitalar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2711,61 +2872,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> para </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>cada item</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> solicitado, as amostras deverão estar </w:t>
-[...9 lines deleted...]
-              <w:t>identificadas com o número do pregão eletrônico, a razão social, CNPJ, telefone e e-mail da licitante e a identificação do conteúdo da amostra;</w:t>
+              <w:t xml:space="preserve"> solicitado, as amostras deverão estar identificadas com o número do pregão eletrônico, a razão social, CNPJ, telefone e e-mail da licitante e a identificação do conteúdo da amostra;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51E30EC0" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRPr="003F4864" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Informações sobre a análise e acompanhamento pelos interessados das amostras enviadas poderão ser obtidas diretamente com a unidade técnica responsável através do </w:t>
             </w:r>
@@ -2995,50 +3146,51 @@
               </w:rPr>
               <w:t>A divulgação do resultado da análise da amostra ocorrerá em sessão pública a ser convocada pelo pregoeiro.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AC0A5A6" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6F66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Para as amostras cuja avaliação técnica implique em testes, ensaios ou manuseio que alterem sua condição original, não caberá à licitante qualquer pedido de ressarcimento do valor correspondente.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B9F8F6C" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6F66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">As amostras que não necessitarem ser retidas para posterior conferência, bem como aquelas rejeitadas, poderá ser retiradas pela licitante na </w:t>
@@ -3193,62 +3345,51 @@
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota explicativa: a exigência de prova de conceito, amostra, protótipo, testes e outras formas de avaliação de conformidade do objeto é excepcional. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>Eventual exigência nesse sentido deve ser ponderada pela Administração à luz do caso concreto, mediante justificativa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">(art. 41, </w:t>
+              <w:t xml:space="preserve"> (art. 41, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>caput</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">, II, da Lei n.º 14.133/2021). O insucesso em contratações pretéritas pode justificar essa previsão. Há itens de baixa qualidade que não possuem o </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3453,101 +3594,101 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Subcontratação</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60890B22" w14:textId="7715B7D2" w:rsidR="00FC6D8C" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
+          <w:p w14:paraId="60890B22" w14:textId="0FC22EA2" w:rsidR="00FC6D8C" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C902B0">
+            <w:r w:rsidR="00235746" w:rsidRPr="00967948">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Não é admitida a subcontratação do objeto principal, exceto as atividades </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C902B0">
+            <w:r w:rsidR="00235746" w:rsidRPr="00967948">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>acessórias ou complementares</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C902B0">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> vinculadas ao fornecimento do objeto [especificar ex: transporte, instalação, montagem, treinamento ou assistência técnica], sem prejuízo da responsabilidade integral da contratada pela execução contratual</w:t>
+            <w:r w:rsidR="00235746" w:rsidRPr="00967948">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vinculadas ao fornecimento do objeto [ex: transporte, instalação, montagem, treinamento ou assistência técnica], sem prejuízo da responsabilidade integral da contratada pela execução contratual</w:t>
             </w:r>
             <w:r w:rsidR="00B46D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="047D01FA" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
               <w:ind w:left="594"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AC19981" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
@@ -3737,51 +3878,62 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FEFD4C8" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:ind w:left="594"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: a exigência de garantia da contratação deve ser necessária e pertinente para a execução do objeto contratado. Salvo situações excepcionais devidamente justificadas, a exigência não é possível em compras para entregas em remessa única ou parceladas que não configurem fornecimento contínuo, sob pena de se restringir indevidamente a competitividade da licitação. O percentual da garantia deve ser adequado ao objeto e respeitar os limites indicados no art. 98, </w:t>
+              <w:t xml:space="preserve">Nota explicativa: a exigência de garantia da contratação deve ser necessária e pertinente para a execução do objeto contratado. Salvo situações excepcionais devidamente </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">justificadas, a exigência não é possível em compras para entregas em remessa única ou parceladas que não configurem fornecimento contínuo, sob pena de se restringir indevidamente a competitividade da licitação. O percentual da garantia deve ser adequado ao objeto e respeitar os limites indicados no art. 98, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>caput</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>, da Lei n.º 14.133/2021: “a garantia poderá ser de até 5% (cinco por cento) do valor inicial do contrato, autorizada a majoração desse percentual para até 10% (dez por cento), desde que justificada mediante análise da complexidade técnica e dos riscos envolvidos.”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EC2FCD3" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
@@ -3917,51 +4069,69 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="215433FE" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A licitação será processada por meio de sistema de registro de preços.</w:t>
+              <w:t xml:space="preserve">A licitação </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00235746">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>será</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> processada por meio de sistema de registro de preços.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07AB7E04" w14:textId="365B59BC" w:rsidR="00FC6D8C" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="5"/>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_heading=h.a2jk2gvt754y" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="003A021C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4002,170 +4172,202 @@
               <w:t>Os licitantes deverão apresentar proposta considerando a quantidade total dos itens previstos neste termo de referência, vedada a possibilidade de apresentação de proposta ou lance em quantitativo inferior ao máximo previsto neste edital.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CEA7B46" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_heading=h.sw0tl4dxgxsk" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>A existência de preços registrados não obrigará a Administração a contratar. As quantidades licitadas são estimativas, podendo a contratante requisitar quantidades menores, conforme a efetiva necessidade, ou maiores, respeitando-se os limites de acréscimos estabelecidos pela legislação.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A87DE8F" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="1A87DE8F" w14:textId="572B6B08" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_heading=h.mdydjnq78wo5" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="4"/>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="6971DB47" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:r w:rsidRPr="00235746">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não será permitida a adesão à ata de registro de preços</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37B5FAE2" w14:textId="38BCDD19" w:rsidR="004E0D31" w:rsidRDefault="004E0D31" w:rsidP="004E0D31">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
-                <w:numId w:val="0"/>
-[...58 lines deleted...]
-              <w:ind w:left="2232"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000044D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justifica-se a vedação à adesão à ata de registro de preços, pois a adesão à ata, prevista no art. 86 da Lei Federal nº 14.133/2021, é faculdade da Administração e não configura obrigação, devendo observar critérios de conveniência, oportunidade e capacidade operacional do órgão gerenciador, além da real possibilidade de atendimento da demanda adicional, sem prejuízo às necessidades do órgão ou entidade participante. No caso em questão, optou-se por restringir a utilização da ata exclusivamente aos participantes originalmente listados no termo de referência, considerando os seguintes fatores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407AE78A" w14:textId="7D660678" w:rsidR="004E0D31" w:rsidRDefault="004E0D31" w:rsidP="004E0D31">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Capacidade limitada de fornecimento: o quantitativo estimado foi calculado com base na demanda específica desta pasta. A ampliação do volume por meio de adesões poderia comprometer o atendimento dentro dos prazos previstos, gerar risco de desabastecimento ou desequilíbrio econômico-financeiro do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329C377C" w14:textId="31537404" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="004E0D31">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E0D31">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Particularidades técnicas do objeto contratado: trata-se de produto com especificações voltadas às necessidades específicas do órgão demandante, o que pode não ser compatível com as demandas genéricas de terceiros aderentes</w:t>
+            </w:r>
+            <w:r w:rsidR="004E0D31">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E094E77" w14:textId="55E34175" w:rsidR="00FC6D8C" w:rsidRPr="004E0D31" w:rsidRDefault="00B46D6F" w:rsidP="004E0D31">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E0D31">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Controle gerencial da ata: ao restringir a adesão, a Administração assegura maior controle sobre a execução do contrato, facilitando o acompanhamento da regularidade do fornecimento e o cumprimento das condições pactuadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3613EA79" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="3516E31F" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forma de fornecimento (art. 18, VII, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A13FAD2" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
@@ -4212,50 +4414,51 @@
               </w:rPr>
               <w:t>Instrumento contratual (art. 95 da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="400B16E2" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Será elaborado termo de contrato, com as cláusulas indicadas no art. 92 da Lei n.º 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0479B040" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0549B0D8" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4424,51 +4627,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0795910C" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_heading=h.pnf6vf1rhbd7" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A entrega do objeto deverá ser realizada em remessa única no prazo de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">XX </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
@@ -5099,272 +5301,325 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="53F05982" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O objeto deverá estar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46A6B1A2" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRPr="005A0A7F" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
+          <w:p w14:paraId="62F207A7" w14:textId="77777777" w:rsidR="004E0D31" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A0A7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> O material deverá indicar na embalagem terciária (transporte) a razão social da Contratada, o número do processo de compra, o número da nota fiscal e o número do documento de fornecimento, e a embalagem também </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E0D31" w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O material deverá indicar na embalagem terciária (transporte) a razão social da Contratada, o número do processo de compra, o número da nota fiscal e o número do documento de fornecimento, e a embalagem também deverá estar íntegra e em perfeitas condições de utilização</w:t>
             </w:r>
             <w:r w:rsidRPr="005A0A7F">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46A6B1A2" w14:textId="6B754840" w:rsidR="00EB704A" w:rsidRPr="005A0A7F" w:rsidRDefault="004E0D31" w:rsidP="004E0D31">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>A embalagem deverá estar íntegra e em perfeitas condições de utilização</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB704A" w:rsidRPr="005A0A7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F972CA" w14:textId="553F39B8" w:rsidR="00EB704A" w:rsidRDefault="004E0D31" w:rsidP="00EB704A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto não será aceito caso não seja transportado e entregue de maneira correta, respeitando as recomendações do fabricante e autoridades sanitárias, de acordo com as legislações vigentes para cada item</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB704A">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>deverá estar íntegra e em perfeitas condições de utilização</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="03F972CA" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13B5682E" w14:textId="54281E2D" w:rsidR="00EB704A" w:rsidRPr="009E16B8" w:rsidRDefault="004E0D31" w:rsidP="00EB704A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os produtos a serem fornecidos devem ser livres de impurezas, estando sujeitos ao controle de qualidade do Contratante diretamente ou por intermédio de terceiros, durante toda a execução do Contrato, sendo rejeitados os produtos não aprovados ou que se apresentarem impróprios para o consumo, os quais deverão ser imediatamente substituídos pelo fornecedor, sem qualquer custo adicional</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB704A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O objeto não será aceito caso não seja transportado e entregue de maneira correta, respeitando as recomendações do fabricante e autoridades sanitárias, de acordo com as legislações vigentes para cada item;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="13B5682E" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRPr="009E16B8" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="316A7A6A" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRPr="005A0A7F" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O prazo de validade do(s) objeto(s) deverá estar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="sans-serif" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">com prazo de validade compatível com o período de vigência do registro de preço, ou a contratada ficará </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>responsável pelo acompanhamento e substituição dos produtos próximos do vencimento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE6F5D8" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRPr="009E16B8" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...46 lines deleted...]
-          <w:p w14:paraId="5CE6F5D8" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRPr="009E16B8" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (possibilidade ou não de se misturarem unidades de lotes distintos na mesma entrega);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2372484C" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRPr="009E16B8" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (possibilidade ou não de se misturarem unidades de lotes distintos na mesma entrega);</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2372484C" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRPr="009E16B8" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
+              <w:t>*** (regras sobre entrega de nota fiscal ou de outros documentos que devem acompanhar o produto);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="724C4381" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRPr="009E16B8" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (regras sobre entrega de nota fiscal ou de outros documentos que devem acompanhar o produto);</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="724C4381" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRPr="009E16B8" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
+              <w:t>*** (regras sobre montagem ou instalação do bem);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C69908" w14:textId="77777777" w:rsidR="00EB704A" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (regras sobre montagem ou instalação do bem);</w:t>
-[...23 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>*** (regras sobre treinamento acerca de uso ou manuseio do bem);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63018E1C" w14:textId="042F4D80" w:rsidR="00FC6D8C" w:rsidRDefault="00EB704A" w:rsidP="00EB704A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E16B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>***</w:t>
@@ -5791,279 +6046,277 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FF9840E" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_heading=h.ufreah2aqgcx" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> A garantia será prestada com vistas a manter os equipamentos fornecidos em perfeitas condições de uso, sem qualquer ônus ou custo adicional para o contratante.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="124BD459" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A garantia abrange a realização da manutenção corretiva dos bens pelo próprio contratado, ou, se for o caso, por meio de assistência técnica autorizada, de acordo com as normas técnicas específicas, para correção de quaisquer vícios ou defeitos desde que não decorrentes de caso fortuito ou força maior, uso inadequado do bem, negligência, imperícia, vandalismo ou imprudência. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="021E03D9" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="021E03D9" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="00D63E83">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Entende-se por manutenção corretiva aquela destinada a corrigir os vícios e defeitos apresentados pelos bens, compreendendo a substituição de peças, a realização de ajustes, reparos e correções necessárias. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54864112" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Entende-se por manutenção corretiva aquela destinada a corrigir os vícios e defeitos apresentados pelos bens, compreendendo a substituição de peças, a realização de ajustes, reparos e correções necessárias. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="54864112" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+              <w:t xml:space="preserve"> As peças que apresentarem vício ou defeito no período de vigência da garantia deverão ser substituídas por outras novas, de primeiro uso, e originais, que apresentem padrões de qualidade e desempenho iguais ou superiores aos das peças utilizadas na fabricação do equipamento. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D7B33F2" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> As peças que apresentarem vício ou defeito no período de vigência da garantia deverão ser substituídas por outras novas, de primeiro uso, e originais, que apresentem padrões de qualidade e desempenho iguais ou superiores aos das peças utilizadas na fabricação do equipamento. </w:t>
-[...5 lines deleted...]
-                <w:ilvl w:val="2"/>
+              <w:t xml:space="preserve"> Uma vez notificado, o contratado realizará a reparação ou substituição dos bens que apresentarem vício ou defeito no prazo de até </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (***) dias úteis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, contados a partir da data da notificação. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A84A4AE" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="00D63E83">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Uma vez notificado, o contratado realizará a reparação ou substituição dos bens que apresentarem vício ou defeito no prazo de até </w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> O prazo indicado no subitem anterior, durante seu transcurso, poderá ser prorrogado uma única vez, por igual período, mediante solicitação escrita e justificada do contratado, aceita pelo contratante. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DAE71EB" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="00D63E83">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, contados a partir da data da notificação. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3A84A4AE" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+              <w:t xml:space="preserve"> Na hipótese do subitem acima, o contratado deverá disponibilizar equipamento equivalente, de especificação igual ou superior ao anteriormente fornecido, para utilização em caráter provisório pelo contratante, de modo a garantir a continuidade dos trabalhos administrativos durante a execução dos reparos. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7854FB84" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="879" w:hanging="737"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0DAE71EB" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+              <w:t xml:space="preserve"> Decorrido o prazo para reparos e substituições sem o atendimento da solicitação do Contratante ou a apresentação de justificativas pelo contratado, fica o contratante autorizado a contratar empresa diversa para executar os reparos, ajustes ou a substituição do bem ou de seus componentes, bem como a exigir do contratado o reembolso pelos custos respectivos, sem que tal fato acarrete a perda da garantia dos equipamentos. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F41EB2A" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="879" w:hanging="737"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Na hipótese do subitem acima, o contratado deverá disponibilizar equipamento equivalente, de especificação igual ou superior ao anteriormente fornecido, para utilização em caráter provisório pelo contratante, de modo a garantir a continuidade dos trabalhos administrativos durante a execução dos reparos. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7854FB84" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+              <w:t xml:space="preserve"> O custo referente ao transporte dos equipamentos cobertos pela garantia será de responsabilidade do contratado. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EE79FF8" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="879" w:hanging="737"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...48 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_heading=h.r6mw2mns7t49" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A garantia legal ou contratual do objeto tem prazo de vigência próprio e desvinculado daquele fixado no contrato, permitindo eventual aplicação de penalidades em caso de descumprimento de alguma de suas condições, mesmo depois de expirada a vigência contratual.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26F0D4B9" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="648"/>
@@ -6149,70 +6402,71 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota explicativa: os itens 5.8.4 a 5.8.13 poderão ser suprimidos, total ou parcialmente, no caso de bens perecíveis ou, quando pela natureza do objeto contratado, as disposições  forem inaplicáveis. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BEBBB16" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D751848" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="7F525D96" w14:textId="77777777" w:rsidR="00D63E83" w:rsidRDefault="00D63E83" w:rsidP="00D63E83">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: em relação ao item 5.8.13.1, quando a formalização da contratação ocorrer por ordem de entrega ou autorização de fornecimento (sem assinatura de termo de contrato, conforme art. 95 da Lei n.º 14.133/2021) ou quando o prazo da garantia do produto for superior ao prazo de vigência do contrato </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Nota explicativa: em relação ao item 5.8.10.1, quando a formalização da contratação ocorrer por ordem de entrega ou autorização de fornecimento (sem assinatura de termo de contrato, conforme art. 95 da Lei n.º 14.133/2021) ou quando o prazo da garantia do produto for superior ao prazo de vigência do contrato </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>é facultado</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> à Administração exigir termo de garantia assinado pelo fornecedor, conforme requisitos do art. 50 do Código de Defesa do Consumidor. O termo de garantia poderá ser elaborado pela própria Administração, conforme modelo anexo à minuta padrão de edital, ou ser inserida cláusula que exija do fornecedor a entrega do termo de garantia. Caso não se exija que o contratado assine termo de garantia, o item deve ser suprimido</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00313B1B" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
@@ -6357,70 +6611,70 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>MODELO DE GESTÃO DO CONTRATO (art. 6º, XXIII, alínea f, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6D8C" w14:paraId="3C3C034C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6917640B" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="6917640B" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicação de gestor e de fiscal(is) do contrato ou da ata de registro de preços</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4165E31F" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="4165E31F" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_heading=h.t4ccvc7hpmb0" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6466,51 +6720,50 @@
             </w:tblGrid>
             <w:tr w:rsidR="00FC6D8C" w14:paraId="672F519E" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2350" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="76F33F97" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Solicitante</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2350" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6CDB7837" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
@@ -7198,5101 +7451,4828 @@
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="33D8B659" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BD83B24" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5161A081" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="5161A081" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Condições gerais do modelo de gestão</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48EDC08A" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00B46D6F" w:rsidP="00881978">
+          <w:p w14:paraId="48EDC08A" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00B46D6F" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00881978">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei n.º 14.133/2021, e cada parte responderá pelas consequências de sua inexecução total ou parcial.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64003BA5" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00881978" w:rsidP="00881978">
+          <w:p w14:paraId="64003BA5" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00881978" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Em caso de impedimento, ordem de paralisação ou suspensão do contrato, o cronograma de execução será prorrogado automaticamente pelo tempo correspondente, anotadas tais circunstâncias mediante simples apostila.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77FD1270" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00881978" w:rsidP="00881978">
+          <w:p w14:paraId="77FD1270" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00881978" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> As comunicações entre o órgão ou entidade e o contratado devem ser realizadas por escrito sempre que o ato exigir tal formalidade, admitindo-se o uso de mensagem eletrônica para esse fim.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42B9494D" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00881978" w:rsidP="00881978">
+          <w:p w14:paraId="42B9494D" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00881978" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O órgão ou entidade poderá convocar representante da empresa para adoção de providências que devam ser cumpridas de imediato.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="593DD721" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00881978" w:rsidP="00881978">
+          <w:p w14:paraId="593DD721" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00881978" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Após a assinatura do termo do contrato ou instrumento equivalente, o órgão ou entidade poderá convocar o representante da empresa contratada para reunião inicial para apresentação do plano de fiscalização, que conterá informações acerca das obrigações contratuais, dos mecanismos de fiscalização, das estratégias para execução do objeto, do método de aferição dos resultados e das sanções aplicáveis, dentre outros.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B4098A0" w14:textId="3472E3C2" w:rsidR="00FC6D8C" w:rsidRDefault="00881978" w:rsidP="00881978">
+          <w:p w14:paraId="0B4098A0" w14:textId="3472E3C2" w:rsidR="00FC6D8C" w:rsidRDefault="00881978" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF7420">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> A execução do contrato deverá ser acompanhada e fiscalizada pelo(s) fiscal(is) do contrato, ou pelos respectivos substitutos (art. 117, caput, da Lei n.º 14.133/2021</w:t>
             </w:r>
             <w:r w:rsidR="00B46D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="482BED51" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="734CAD89" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00881978" w:rsidP="00881978">
+          <w:p w14:paraId="25DB0A29" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gestor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FAA51C3" w14:textId="77777777" w:rsidR="00881978" w:rsidRPr="00AB03F4" w:rsidRDefault="00881978" w:rsidP="00881978">
+          <w:p w14:paraId="5F219C3C" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_heading=h.dk17whv9irqc" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkStart w:id="14" w:name="_heading=h.dk17whv9irqc"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A gestão do Contrato ou da Ata de Registro de Preços será exercida pela unidade gerenciadora, podendo, quando necessário, ser realizada de forma descentralizada por meio de gestores e fiscais setoriais designados pelas unidades participantes.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="240F7C62" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00881978" w:rsidP="00881978">
+              <w:t>A gestão do Contrato ou da Ata de Registro de Preços será exercida pela unidade gerenciadora, podendo, quando necessário, ser realizada de forma descentralizada por meio de gestores e fiscais setoriais designados pelas unidades participantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2773A5BB" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Incumbe e compete ao gestor do contrato ou da ata de registro de preços</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01238D94" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00881978" w:rsidP="00881978">
+          <w:p w14:paraId="1AA9BB0C" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>gerenciar, monitorar e acompanhar a execução da ARP centralizada, inclusive por meio do fiscal da ARP centralizada e dos gestores e fiscais setoriais, quando houver, apurando eventuais descumprimentos</w:t>
+              <w:t>iniciar, instruir, manifestar-se e submeter à autoridade competente para decisão os procedimentos relativos a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C79731A" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) prorrogação e suspensão de prazo; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A41B20B" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) alterações qualitativas e quantitativas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="255824BE" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) revisão, reequilíbrio e repactuação dos preços registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41865135" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d) processo administrativo sancionador; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58E64355" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e) recomendação de abertura de processo licitatório, quando for o caso; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14B1EEFF" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f) quaisquer outros atos e procedimentos que impliquem a celebração de termo aditivo, apostilamento ou qualquer outro registro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="092A5B52" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g) cancelamento de ARP e extinção do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38FE127C" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>h) apuração e restituição de danos, prejuízos e indenizações à Administração Pública;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0617F3A5" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar, orientar e supervisionar a atuação dos fiscais do contrato ou da ARP, promovendo a integração das informações necessárias à adequada execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A8299C2" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução orçamentária e financeira da contratação, adotando as providências necessárias para assegurar a disponibilidade de recursos durante toda a vigência contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F5181D8" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter controle atualizado e acompanhar os saldos de empenhos e dos pagamentos efetuados, evitando a realização de serviço ou fornecimento sem prévio empenho;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44EEF131" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">realizar o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças para os devidos registros; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DA7C7B5" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a manutenção, pelo contratado, das condições estabelecidas no edital e contrato e das exigências legais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48A53B9A" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">promover o encaminhamento da documentação necessária à liquidação e ao pagamento, após o atesto da execução pelo fiscal do contrato, quando exigido; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05EC5C6A" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">promover, quando couber, reunião inicial para apresentação do modelo de gestão, após a assinatura do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A1FD56" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">requerer auxílio às áreas competentes em caso de dúvidas técnicas, administrativas ou jurídicas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C80BA3C" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter atualizadas as estimativas de consumo, tanto para apurar a suficiência do saldo até o término do contrato como para orientar as futuras contratações; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71758282" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução do Plano de Fiscalização, quando houver, bem como monitorar os riscos identificados na fase de planejamento da contratação, propondo medidas preventivas e corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="441CB907" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar as informações produzidas pelos fiscais, promovendo o acompanhamento sistemático da execução contratual e registrando as ocorrências relevantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CF30881" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>formalizar as comunicações oficiais com a contratada relativas à gestão administrativa do contrato, ressalvadas as atribuições específicas do fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3299F0DD" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>acompanhar o cumprimento das determinações decorrentes de notificações, glosas, sanções administrativas e demais medidas adotadas durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56BA2A5F" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> elaborar relatório conclusivo da execução contratual ou da ARP, contendo avaliação do desempenho da contratada, das ocorrências registradas, das medidas adotadas e das recomendações para futuras contratações;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF8616B" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>propor à autoridade competente medidas destinadas ao aperfeiçoamento da execução contratual, à mitigação de riscos e à prevenção da reincidência de falhas verificadas durante a execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59BE16B8" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">receber definitivamente aquisições, obras ou serviços sob sua responsabilidade; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C7A6A4E" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>qualquer outra que se faça necessária ao desempenho da atividade de gestão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F4D2DE5" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EE671E6" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: as competências indicadas nos itens 6.3.2.1 a 6.3.2.18 constam na instrução Normativa n.º 07/2026 da SEA e no Decreto 1.561/2026 e somente devem ser suprimidas ou alteradas no caso de alteração ou revogação da IN. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29AC57E0" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53B4059D" w14:textId="01119327" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: quando necessário ou pertinente descrever a partir do item 6.3.2.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D93B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> incumbências e competências específicas do gestor do contrato ou ata em decorrência do objeto contratado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C483EB0" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A99B9EF" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="15" w:name="_heading=h.w58obsmt83uf"/>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fiscal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="367ED10E" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A fiscalização do Contrato ou da Ata de Registro de Preços caberá à unidade gerenciadora, podendo ser exercida de forma descentralizada por meio de fiscais setoriais designados pelas unidades participantes, observadas as competências previstas neste Termo de Referência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A26C7A6" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Incumbe e compete ao Fiscal do Contrato/ARP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CC602AB" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53615261" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer as condições estabelecidas no contrato, na ARP, no edital e nas especificações técnicas para o recebimento do objeto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A2419B" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">praticar os atos necessários à verificação do fiel cumprimento das obrigações, exigindo as providências necessárias para tal fim; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06BBC682" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar a conformidade da execução do objeto com as especificações técnicas, quantitativos, níveis mínimos de desempenho, indicadores de qualidade e demais requisitos previstos no edital, contrato ou ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CBB0B9E" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">receber o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes e proceder ao atesto ou à certificação da despesa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB9948C" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar produto ou serviço em desacordo com as condições fixadas em edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1084AB49" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>anotar em registro próprio todas as ocorrências relacionadas à execução do contrato, apontando o que for necessário para a regularização das faltas ou dos defeitos observados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CABBCA0" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter organizado e atualizado o histórico da fiscalização, incluindo relatórios, fotografias, registros eletrônicos, notificações, comunicações e demais documentos produzidos durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73702D4C" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">informar a seus superiores, em tempo hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3186C162" w14:textId="50822B19" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>comunicar imediatamente ao gestor toda situação que possa ocasionar risco à continuidade da execução contratual, prejuízo ao interesse público ou danos ao erário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19B5A159" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fazer diligências à empresa contratada, se for o caso, adotando controles adequados e suficientes para registro destas ocorrências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67FB9784" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigir, por escrito, o refazimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento ou quando as soluções ultrapassarem as suas competências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39F08808" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">notificar, por escrito, a contratada quanto ao não cumprimento das obrigações, fixando prazo para cumprimento ou apresentação de justificativa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B9F7605" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor do contrato a solicitação de instauração de processo administrativo sancionador, contendo os registros das ocorrências, notificações, defesas e justificativas da contratada, bem como a documentação necessária;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F7F72DD" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aceitar ou rejeitar, motivadamente, a indicação do preposto feita pela empresa contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="276641FB" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter contato com o preposto; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18FE0EC8" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">desempenhar suas atividades com autonomia e independência fiscalizatória, buscando as condições necessárias para o desempenho da função, comunicando ao gestor do contrato suas necessidades; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6589C4E7" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">acompanhar sistematicamente a execução do contrato, mantendo registros das ocorrências e dos documentos relativos à fiscalização; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7153BF3C" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter os registros de confirmação de recebimento dos comunicados à contratada; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34DC6186" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>elaborar relatórios periódicos de fiscalização, contendo a avaliação da execução contratual, as ocorrências verificadas, as providências adotadas e as recomendações encaminhadas ao gestor do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05962DEC" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar o cumprimento do cronograma físico-financeiro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D6C5AD9" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor do contrato, quando identificada a necessidade de modificação contratual, a respectiva proposta, acompanhada das devidas justificativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70E625CC" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer os prazos de execução contratual e fornecer subsídios para as prorrogações, quando necessárias, ou manifestar-se contrariamente à prorrogação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="484503C3" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a presença dos documentos exigidos em contrato para fins de pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AAE2509" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar, quando cabível, a manutenção das condições de habilitação, regularidade fiscal, trabalhista e previdenciária exigidas contratualmente, comunicando ao gestor eventual irregularidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25CF91E7" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apontar, por meio de instrumentos de medição, a necessidade de glosas em notas fiscais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="271D1746" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar o cumprimento das garantias técnicas, prazos de garantia, assistência técnica e demais obrigações pós-entrega previstas contratualmente, quando aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22128F6E" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalizar o cumprimento das normas de segurança do trabalho, proteção ambiental, acessibilidade e demais exigências legais incidentes sobre a execução contratual, quando compatíveis com o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D152EE0" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70B41EE3" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das determinações expedidas pelo gestor do contrato e informar sobre sua efetiva implementação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4911F0A9" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>conhecer os limites de sua atuação na atividade de fiscalização, bem como zelar pela estrita observância das cláusulas contratuais específicas e das normas internas aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="504A6985" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** outras incumbências e competências do fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51BF0342" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27ECE30E" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A fi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">scalização poderá ser exercida por meio da fiscalização técnica, administrativa, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>setorial e pelo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>público</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>usuário, conforme a dimensão e especificidades do</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>objeto e do órgão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>ou da entidade. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45CF4F07" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Será facultada a contratação de terceiros para assistir ou subsidiar as atividades de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>fiscalização do representante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>da Administração Pública Estadual, observando-se</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>as seguintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>regras: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D178933" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a empresa ou o profissional contratado nos termos do caput deste artigo assumirá responsabilidade civil objetiva pela veracidade e pela precisão das informações prestadas, firmará termo de compromisso de confidencialidade e não poderá exercer atribuição própria e exclusiva de fiscal de contrato; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AF73235" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a contratação de terceiros não eximirá o fiscal do contrato de responsabilidade, nos limites das informações recebidas do terceiro contratado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="084DFC71" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32DA1EB8" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NO CASO DE COMPRAS COMPARTILHADAS:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74D93E00" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D2C78F1" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A gestão e a fiscalização da Ata de Registro de Preços Compartilhada serão exercidas pela Unidade Gerenciadora, com o apoio dos gestores e fiscais setoriais designados pelos órgãos e entidades participantes, observadas as competências previstas neste Termo de Referência e na legislação aplicável</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E28819A" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor da ARP Compartilhada da Unidade Gerenciadora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3300D8CC" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4289DA82" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D90833F" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C07CF71" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promover a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02AE0DCD" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prestar orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A542CBD" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analisar as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A454281" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E15124D" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="596BD9BB" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal da ARP Compartilhada da Unidade Gerenciadora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="198CB8E5" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução das contratações decorrentes da ARP compartilhada e do contrato compartilhado, observando as informações prestadas pelos fiscais setoriais dos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="469DFA7D" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prestar suporte técnico e orientações aos fiscais setoriais quanto à correta fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="359F6A52" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar e manter atualizados os registros de ocorrências, notificações, comunicações e demais informações relacionadas à execução da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FBEAE9F" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>acompanhar o cumprimento das providências determinadas em decorrência das irregularidades identificadas pelos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="113DD3A5" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar ao gestor as irregularidades que possam comprometer a execução da ata ou demandem providências administrativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BED182B" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>subsidiar a instrução dos processos de alteração, revisão, cancelamento e demais atos relacionados à gestão da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21C4D814" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter intercâmbio permanente com os fiscais setoriais, promovendo a uniformização dos procedimentos de fiscalização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17A2426C" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições relacionadas ao acompanhamento da execução da ARP compartilhada e do contrato compartilhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46DAE3D4" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor Setorial da Unidade Participante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56631781" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerir o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32898163" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar as atividades de fiscalização técnica, administrativa, setorial e pelo público usuário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60357E6A" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar os atos preparatórios relativos ao pagamento, à aplicação de sanções administrativas e à extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F3FA556" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a atualização dos registros de acompanhamento e fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47B6C59C" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar a manutenção das condições de habilitação da contratada para fins de empenho e pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C7C4C4" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os registros efetuados pelos fiscais setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FD47DE7" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar à Unidade Gerenciadora as ocorrências que extrapolem sua competência ou que possam ensejar alteração ou descumprimento da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65EED391" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iniciar, instruir e manifestar-se sobre alterações, reajustes, revisões, repactuações, reequilíbrios econômico-financeiros, prorrogações e demais ocorrências relativas à contratação decorrente da ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16375AEA" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar a instrução dos processos de aplicação de sanções e de extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64A7726F" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>controlar os saldos contratuais, empenhos, pagamentos e garantias, quando houver;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06DE0BB5" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assinar, juntamente com o fiscal setorial, os documentos relativos à solicitação de instauração de processo administrativo sancionador; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F73CA24" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições necessárias à adequada gestão contratual.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="681E8112" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal Setorial da Unidade Participante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="754A8001" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalizar o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461D98DB" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar o objeto contratado e conhecer as condições estabelecidas no edital, na Ata de Registro de Preços, no contrato e nas especificações técnicas aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="787DD203" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução do objeto, verificando a qualidade, quantidade, prazo e modo de execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DEEAFBC" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>praticar os atos necessários à verificação do fiel cumprimento das obrigações assumidas pela contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18D86F7A" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>receber o objeto contratado, examinar e conferir notas fiscais, faturas e documentos equivalentes, realizando os atestos e certificações cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42396D4B" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar bens ou serviços em desacordo com as especificações contratadas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3022A526" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registrar todas as ocorrências relevantes da execução contratual, indicando as medidas necessárias à regularização de falhas ou defeitos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C26608C" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>emitir notificações à contratada para correção de irregularidades ou apresentação de justificativas, comunicando a providência ao gestor setorial e ao fiscal da Unidade Gerenciadora;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2752A81D" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar diligências junto à contratada e manter os respectivos registros;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29081E6D" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor setorial solicitação de instauração de processo administrativo sancionador, devidamente instruída;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="378416C9" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar ao gestor setorial, em tempo hábil, situações que demandem providências além de sua competência ou que possam inviabilizar a execução da contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="616AF908" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar a manutenção das condições de habilitação da contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE083D7" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os empenhos, pagamentos, apostilamentos e termos aditivos relacionados à contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="432ECA70" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a presença da documentação necessária para liquidação e pagamento da despesa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="751903C6" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apontar a necessidade de glosas, retenções ou descontos decorrentes de descumprimentos contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BB2C202" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fornecer subsídios para alterações, revisões e prorrogações contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73C9A2F6" w14:textId="77777777" w:rsidR="003B74FE" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>solicitar apoio técnico, administrativo, jurídico ou de controle quando necessário; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01B4BE72" w14:textId="197DA836" w:rsidR="00FC6D8C" w:rsidRDefault="003B74FE" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atividades correlatas necessárias ao adequado acompanhamento e fiscalização da contratação</w:t>
+            </w:r>
+            <w:r w:rsidR="00B46D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DFAD137" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FEBB9E1" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00881978" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Regras para recebimento (art. 18, III, e art. 40, § 1º, II, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5146CF6B" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00881978" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Competência para recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24901E2E" w14:textId="77777777" w:rsidR="00881978" w:rsidRPr="00D465A4" w:rsidRDefault="00881978" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto será recebido provisoriamente, de forma sumária, pelo responsável por seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A5B366F" w14:textId="733FD879" w:rsidR="00FC6D8C" w:rsidRDefault="00881978" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82526">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto será recebido definitivamente, por servidor ou comissão a ser oportunamente designado(a) pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais</w:t>
+            </w:r>
+            <w:r w:rsidR="00B46D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73607F2F" w14:textId="77777777" w:rsidR="00881978" w:rsidRDefault="00881978" w:rsidP="00881978">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58440794" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prazos de recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72AF85E8" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório será realizado no ato da entrega ou ao final da instalação ou montagem quando esses serviços forem de responsabilidade do contratado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52B11BB4" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="00D9599C" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento definitivo ocorrerá no prazo de *** (***) dias a partir do recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F809D22" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo para recebimento definitivo poderá ser excepcionalmente prorrogado, de forma justificada, uma única vez, por igual período, mediante aviso ao contratado, quando houver necessidade de diligências a serem realizadas pela Administração para a aferição do atendimento das exigências contratuais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34190BE7" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Suspenderá o prazo de recebimento definitivo a concessão de prazo ao contratado para a solução de inconsistências na execução do objeto ou de saneamento da nota fiscal ou de instrumento de cobrança equivalente. Nesse caso, o reinício da contagem do prazo considerará o tempo já transcorrido, computando-se a partir da nova contagem apenas o intervalo de tempo restante entre a data da suspensão e o termo final inicialmente previsto para o recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FEA5BC8" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os bens rejeitados deverão ser trocados no prazo de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (***)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dias/horas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CCFF0B5" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No caso de rejeição parcial ou total de bens, será interrompido o prazo de recebimento definitivo. Nesse caso, em relação aos bens </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rejeitados, haverá reinício da contagem do prazo de recebimento definitivo, em sua totalidade, a partir da nova entrega e recebimento provisório</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="336F83AA" w14:textId="70521C8E" w:rsidR="00FC6D8C" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A concessão de prazo para troca de bens rejeitados não afasta a possibilidade de aplicação de sanção quando descumprido o prazo de entrega</w:t>
+            </w:r>
+            <w:r w:rsidR="00B46D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="581ADEE8" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
+            <w:pPr>
+              <w:ind w:left="739"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19E6556E" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Métodos e efeitos do recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07726CCB" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ocorrerá de forma sumária.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC44EC9" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento definitivo avaliará o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="450F40D9" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os bens poderão ser rejeitados, no todo ou em parte, inclusive antes do recebimento provisório, quando em desacordo com as especificações constantes neste termo de referência, na proposta, no edital da licitação, no termo de contrato ou em qualquer dos anexos desses documentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753797C6" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela solidez e pela segurança dos bens, a responsabilidade ético-profissional pela perfeita execução do contrato, nos limites estabelecidos pela lei ou pelo contrato, nem a responsabilidade pelos prejuízos resultantes da execução incorreta do contrato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C68A0D" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O contratado, mesmo não sendo o fabricante ou produtor da matéria-prima empregada no produto, responderá pela sua qualidade e autenticidade, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto contratado, em que se verificarem vícios, defeitos, incorreções, sejam eles resultantes de fabricação ou transporte. Quando os vícios, defeitos ou incorreções forem constatados por testes ou exames, o contrato obriga-se a ressarcir os custos à contratante</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="727D42F3" w14:textId="0BAB1022" w:rsidR="00FC6D8C" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo do objeto não exclui a responsabilidade do contratado por vício de quantidade ou qualidade do produto ou disparidade com as especificações técnicas constantes deste termo de referência, da proposta, do edital e de seus anexos, constatada apenas posteriormente ao recebimento, garantindo-se ao contratante as faculdades previstas no art. 18 da Lei n.º 8.078/1990</w:t>
+            </w:r>
+            <w:r w:rsidR="00B46D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A7E5E2F" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
+            <w:pPr>
+              <w:ind w:left="739"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CF01F4B" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sanções</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52ED6181" w14:textId="5226F6DB" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00034735">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A apuração de infrações e aplicação de sanções aos licitantes, aos beneficiários de ata de registro de preços e aos contratados obedecerá ao disposto no Decreto estadual n° 1.560, de 11 de junho de 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77C26302" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41188F5A" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cláusula anticorrupção</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4821C5C8" w14:textId="77777777" w:rsidR="000A0531" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A0531">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores</w:t>
+            </w:r>
+            <w:r w:rsidR="000A0531">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48388223" w14:textId="52AD7268" w:rsidR="00034735" w:rsidRPr="00B67BD3" w:rsidRDefault="000A0531" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Declaram que têm conhecimento das normas previstas na legislação brasileira, especialmente nas Leis n° 8.429/1992 e n.º 12.846/2013, seus regulamentos e demais normas aplicáveis, bem como das exigências de integridade, ética e conduta previstas por organismos nacionais e internacionais, instituições financeiras, agências de cooperação e demais entes de controle ou fomento</w:t>
+            </w:r>
+            <w:r w:rsidR="00034735" w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BFB0F4D" w14:textId="77777777" w:rsidR="00881978" w:rsidRPr="00AB03F4" w:rsidRDefault="00881978" w:rsidP="00881978">
-[...1 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+          <w:p w14:paraId="19ADF309" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="00B67BD3" w:rsidRDefault="000A0531" w:rsidP="003B74FE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se em não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas legislações e regulamentos mencionados no item anterior, bem como nas definições abaixo, e a exigir igual conduta dos terceiros por elas contratados</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08863B51" w14:textId="41515CF6" w:rsidR="00034735" w:rsidRPr="00B67BD3" w:rsidRDefault="000A0531" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reconhecem como práticas ilícitas, para os fins desta cláusula</w:t>
+            </w:r>
+            <w:r w:rsidR="00034735">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="209E44B4" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="0015649F" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...17 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0015649F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Prática corrupta: oferecer, dar, receber ou solicitar, direta ou indiretamente, qualquer coisa de valor com o objetivo de influenciar a ação de servidor público ou de representante de entidade privada no processo de contratação ou na execução de contrato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72BE82A8" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...17 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática fraudulenta: Falsificação ou omissão de fatos a fim de influenciar o processo de contratação ou a execução de contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11A75BFF" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="0015649F" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...17 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática colusiva: esquematizar ou estabelecer acordo entre duas ou mais partes, com ou sem o conhecimento do Contratante ou de seus prepostos, visando estabelecer preços ou condições em níveis artificiais e não competitivos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C810DF1" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="0015649F" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...17 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática coercitiva: causar dano ou ameaçar causar dano, direta ou indiretamente, a pessoas ou sua propriedade, visando influenciar sua participação em um processo de contratação ou afetar a execução do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E00BB41" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="0015649F" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...17 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática obstrutiva:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D1C8B3F" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="0015649F" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Destruir, falsificar, alterar ou ocultar provas em inspeções, ou fazer declarações falsas a auditores, com o objetivo de impedir materialmente uma inspeção ou investigação sobre alegações de práticas ilícitas; ou ameaçar, perseguir ou intimidar qualquer parte interessada para impedi-la de apresentar informações relevantes à investigação ou ao seu prosseguimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B16D98A" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="00B67BD3" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Praticar atos cuja intenção seja impedir materialmente o exercício dos direitos de inspeção ou auditoria previstos em lei ou em contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26A43AF5" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se a notificar imediatamente à Controladoria-Geral do Estado de Santa Catarina (CGE/SC), ou órgão equivalente de controle interno ou externo, qualquer irregularidade de que tenham conhecimento acerca da execução do contrato, sem prejuízo de outras comunicações que sejam exigidas por autoridades competentes, financiadores ou órgãos de fomento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="057688D9" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="00DF770D" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reconhecem que a violação de qualquer obrigação prevista na legislação brasileira aplicável, na Instrução Normativa conjunta CGE/SEA nº 01/2020 ou em normas equivalentes, bem como das exigências previstas nesta cláusula, constitui causa para:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F6C9705" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="00DF770D" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...17 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a rescisão unilateral do contrato pelo Contratante;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73EA5868" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="00DF770D" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...15 lines deleted...]
-          <w:p w14:paraId="61145EA3" w14:textId="77777777" w:rsidR="00881978" w:rsidRPr="00AB03F4" w:rsidRDefault="00881978" w:rsidP="00881978">
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o cancelamento ou suspensão de financiamentos, repasses, doações ou aportes vinculados ao contrato, por instituições financiadoras, de fomento ou de controle;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="004E7377" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="00DF770D" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a declaração de inelegibilidade do Contratado, por prazo determinado ou indeterminado, para participar de novas contratações ou financiamentos; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CB03C13" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="00DF770D" w:rsidRDefault="00034735" w:rsidP="003B74FE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a cobrança de perdas e danos, inclusive danos potenciais, causados à parte inocente, além da aplicação das multas pactuadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FFD864F" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="00DF770D" w:rsidRDefault="00034735" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...3594 lines deleted...]
-          <w:p w14:paraId="1CCFF0B5" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="00034735">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O Contratado deverá permitir que órgãos ou entidades de controle, instituições financiadoras ou de fomento, nacionais ou internacionais, bem como pessoas ou auditores por elas indicados: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C167204" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="00DF770D" w:rsidRDefault="00034735" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="336F83AA" w14:textId="70521C8E" w:rsidR="00FC6D8C" w:rsidRDefault="00034735" w:rsidP="00034735">
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inspecione suas contas e registros, bem como as contas e registros de seus subcontratados, relacionados com a apresentação da proposta e a execução do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34210442" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="00DF770D" w:rsidRDefault="00034735" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...726 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00DF770D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a rescisão unilateral do contrato pelo Contratante;</w:t>
-[...142 lines deleted...]
-              </w:rPr>
               <w:t>realizem auditorias sobre tais contas e registros, sempre que exigido por lei, contrato ou regulamento aplicável.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04FCB9DA" w14:textId="71AD14BE" w:rsidR="00FC6D8C" w:rsidRDefault="00034735" w:rsidP="00034735">
+          <w:p w14:paraId="04FCB9DA" w14:textId="71AD14BE" w:rsidR="00FC6D8C" w:rsidRDefault="00034735" w:rsidP="003B74FE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF770D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Comprometem-se em notificar à Controladoria Geral do Estado qualquer irregularidade que tiverem conhecimento acerca da execução do contrato</w:t>
             </w:r>
             <w:r w:rsidR="00B46D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12863,234 +12843,234 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="077EDF6C" w14:textId="4FF0CC04" w:rsidR="00FC6D8C" w:rsidRPr="00034735" w:rsidRDefault="00B46D6F" w:rsidP="00034735">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os itens ou lotes compostos de bens de natureza divisível cujo valor estimado é superior a R$ 80.000,00 (oitenta mil reais) e inferior a R$ 4.800.000,00 (quatro milhões e oitocentos mil reais), serão licitados com cota de até 25% (vinte e cinco por cento) para a contratação de microempresas e empresas de pequeno porte</w:t>
+            </w:r>
+            <w:r w:rsidR="00034735">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00034735">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294DEACF" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D35BFFF" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Licitação exclusiva</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02136757" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D7035F2" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não se aplica a licitação exclusiva para microempresas e empresas de pequeno porte (art. 48, I, da Lei Complementar), uma vez que</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a não vantajosidade se justifica visto que, após pesquisa à Junta Comercial do Estado de Santa Catarina (JUCESC), foi verificado que apenas 3% dos fornecedores da SES/SC, com CNAE relacionados à comercialização de produtos para a saúde, estão enquadrados como ME/EPP, potencial fator para gerar licitações desertas e fracassadas, as quais engendrariam retrabalho à Administração, na medida em que o procedimento licitatório deveria ser repetido para ampliação da competição, sem possibilidade de utilização imediata da contratação direta por dispensa de licitação, nos termos do art. 75º, III, alíneas a e b, da Lei n.º 14.133/2021. Evitar a repetição de procedimentos licitatórios é medida que privilegia o princípio da eficiência (art. 37º, caput, da Constituição Federal) e permite uma melhor gestão dos insumos necessários à prestação do serviço público de promoção da saúde, tão essencial à população (PSES 153680/2023).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14D24761" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
+            <w:pPr>
+              <w:ind w:left="455"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62092323" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Participação de consórcios</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1395D9D2" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...176 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não será admitida a participação de consórcios.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76D21A8A" w14:textId="71777932" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13293,405 +13273,396 @@
               <w:t>a contratação não poderá implicar mera intermediação de mão de obra nem resultar em relação de subordinação jurídica direta entre os cooperados e a Administração Pública;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FCCF642" w14:textId="77777777" w:rsidR="00034735" w:rsidRPr="00E568F4" w:rsidRDefault="00034735" w:rsidP="00034735">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">a cooperativa deverá possuir estrutura organizacional, operacional e administrativa compatível com a execução do objeto, demonstrando </w:t>
-            </w:r>
+              <w:t>a cooperativa deverá possuir estrutura organizacional, operacional e administrativa compatível com a execução do objeto, demonstrando capacidade técnica e operacional nos mesmos termos exigidos dos demais licitantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0619AF76" w14:textId="3510135A" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="00034735">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>a cooperativa deverá comprovar que o objeto licitado integra suas finalidades estatutárias e está compreendido em seu campo regular de atuação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CB0624F" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="00034735">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75510462" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Critério de aceitação da proposta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4022254E" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A proposta deverá conter a descrição completa do item cotado, apresentando, no mínimo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78FDE4FE" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Apresentação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do produto </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F46E54D" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Marca e modelo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD78CB9" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fabricante</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="713E4F33" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quantidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E7147FE" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Preço unitário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AE3CDD6" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>País de origem do produto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="705C809A" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Na apreciação das propostas poderão ser solicitadas informações complementares e prospectos, a fim de obter mais informações sobre o produto, o que deverá ser providenciado no prazo estabelecido pela Gerência solicitante, sob pena de desclassificação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27BE896F" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os prospectos e documentos adicionais, quando solicitados, deverão ser apresentadas em até 01 (um) dia útil, após convocação do pregoeiro via “CHAT” ou e-mail;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53AB39F8" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ADBC658" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Garantia da proposta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C55035A" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>capacidade técnica e operacional nos mesmos termos exigidos dos demais licitantes;</w:t>
-[...343 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Não será exigida garantia da proposta prevista no art. 58 da Lei n.º 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="346E3E08" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="044E8470" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -13970,564 +13941,507 @@
           </w:p>
           <w:p w14:paraId="5294A96F" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="00034735">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C34DC98" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="00034735">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sociedade cooperativa: ata de fundação e estatuto social, com a ata da assembleia que o aprovou, devidamente arquivado na Junta Comercial ou inscrito no Registro Civil das Pessoas Jurídicas da respectiva sede, além do registro de que trata o art. 107 da Lei n.º 5.764, de 16 de dezembro 1971;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02FF81D3" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="00034735">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Agricultor familiar: Declaração de Aptidão ao Pronaf – DAP ou DAP-P válida, ou, ainda, outros documentos definidos pela Secretaria Especial de Agricultura Familiar e do Desenvolvimento Agrário, nos termos do art. 4º, §2º do Decreto n.º 10.880, de 2 de dezembro de 2021;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F241D86" w14:textId="77777777" w:rsidR="00034735" w:rsidRDefault="00034735" w:rsidP="00034735">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Produtor Rural: matrícula no Cadastro Específico do INSS – CEI, que comprove a qualificação como produtor rural pessoa física, nos termos da Instrução Normativa RFB n. 971, de 13 de novembro de 2009 (arts. 17 a 19 e 165);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C6672D9" w14:textId="478D550E" w:rsidR="00FC6D8C" w:rsidRDefault="00034735" w:rsidP="00034735">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva</w:t>
+            </w:r>
+            <w:r w:rsidR="00B46D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2150AB74" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2ECE3298" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Habilitação fiscal, social e trabalhista</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3777C690" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77C39843" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="00466E6C" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz;</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+              <w:t>Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas (CNPJ) ou no Cadastro de Pessoas Físicas (CPF), conforme o caso</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466E6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B53EF3" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="00033774" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
-              <w:rPr>
-[...224 lines deleted...]
-            <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de regularidade com a Fazenda Estadual ou Distrital do domicílio ou sede da licitante, mediante apresentação de certidão emitida pela Secretaria competente do estado ou Distrito Federal</w:t>
-[...22 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Caso a licitante tenha domicílio ou sede em outra unidade da Federação, deverá apresentar, também, a prova de regularidade perante a Fazenda do Estado de Santa Catarina</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="0B9C4782" w14:textId="12C626FD" w:rsidR="00FC6D8C" w:rsidRDefault="00A26A97">
+              <w:t>Prova de regularidade com a Fazenda Federal, relativa aos tributos federais, dívida ativa e seguridade social/INSS;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="353CA674" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="00033774" w:rsidRDefault="000A0531" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:ind w:hanging="648"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00033774">
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de regularidade com a Fazenda Municipal ou Distrital do domicílio ou sede da licitante, ou outra equivalente, na forma da lei</w:t>
-[...22 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de regularidade relativa ao Fundo de Garantia por tempo de Serviço (FGTS), emitida pela Caixa Econômica Federal</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="3540EF40" w14:textId="0437F5EC" w:rsidR="00FC6D8C" w:rsidRDefault="00A26A97">
+              <w:t>Prova de regularidade com a Fazenda Estadual ou Distrital do domicílio ou sede da licitante, mediante apresentação de certidão emitida pela Secretaria competente do estado ou Distrito Federal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72CA7020" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="00033774" w:rsidRDefault="000A0531" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:ind w:hanging="648"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00033774">
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do trabalho, mediante apresentação de Certidão Negativa de Débitos Trabalhistas (CNDT</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="172744FE" w14:textId="491F3FFC" w:rsidR="00FC6D8C" w:rsidRDefault="00A26A97">
+              <w:t>Caso a licitante tenha domicílio ou sede em outra unidade da Federação, deverá apresentar, também, a prova de regularidade perante a Fazenda do Estado de Santa Catarina.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B3C8079" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="00033774" w:rsidRDefault="000A0531" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:ind w:hanging="648"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00033774">
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Declaração de observância ao cumprimento do disposto no inciso XXXIII do art. 7º da Constituição Federal</w:t>
-[...22 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Declaração de cumprimento das exigências de reserva de cargos para pessoa com deficiência e para reabilitado da Previdência Social, previstas em lei e em outras normas específicas</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Prova de regularidade com a Fazenda Municipal ou Distrital do domicílio ou sede da licitante, ou outra equivalente, na forma da lei;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B197DBF" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="00033774" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033774">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de regularidade relativa ao Fundo de Garantia por tempo de Serviço (FGTS), emitida pela Caixa Econômica Federal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BF9CF6B" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="00033774" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033774">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do trabalho, mediante apresentação de Certidão Negativa de Débitos Trabalhistas (CNDT).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19971D35" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="00033774" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033774">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Declaração de observância ao cumprimento do disposto no inciso XXXIII do art. 7º da Constituição Federal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EE676B9" w14:textId="55482BDB" w:rsidR="00A26A97" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033774">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Declaração de cumprimento das exigências de reserva de cargos para pessoa com deficiência e para reabilitado da Previdência Social, previstas em lei e em outras normas específicas</w:t>
+            </w:r>
+            <w:r w:rsidR="00A26A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="588E7679" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FE1B495" w14:textId="20D9A334" w:rsidR="00A26A97" w:rsidRDefault="00B46D6F" w:rsidP="00A26A97">
             <w:pPr>
               <w:ind w:firstLine="172"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- Qualificação econômico-financeira</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51AC4A7B" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="51AC4A7B" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa física, quando admitida sua participação na licitação, ou de sociedade simples;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59B23EE7" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="59B23EE7" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Certidão negativa de falência expedida pelo distribuidor da sede do fornecedor (art. 69, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -14553,51 +14467,50 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EE76058" w14:textId="18904685" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:ind w:firstLine="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>- Qualificação técnica</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71EE2C90" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97">
             <w:pPr>
               <w:ind w:firstLine="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04A210E4" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
@@ -14762,51 +14675,62 @@
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>caso verifique que a medida é indispensável à garantia do cumprimento das obrigações pertinentes à execução do objeto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t>. Para tanto, recomenda-se que a Administração se utilize da interpretação extensiva das regras, limites e princípios que incidem em relação à prova de qualificação técnica dos licitantes na contratação de serviços, observadas as peculiaridades das compras em cada caso concreto</w:t>
+              <w:t xml:space="preserve">. Para tanto, recomenda-se que a Administração se utilize da interpretação extensiva das </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>regras, limites e princípios que incidem em relação à prova de qualificação técnica dos licitantes na contratação de serviços, observadas as peculiaridades das compras em cada caso concreto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AB1BBC3" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -14846,101 +14770,103 @@
             </w:r>
             <w:r w:rsidR="00B46D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1042BBB6" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09B9E01E" w14:textId="3EE8825C" w:rsidR="00A26A97" w:rsidRPr="00A26A97" w:rsidRDefault="00A26A97">
+          <w:p w14:paraId="09B9E01E" w14:textId="3EE8825C" w:rsidR="00A26A97" w:rsidRPr="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não se aplica</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78DDD58B" w14:textId="0FC1EEF5" w:rsidR="00A26A97" w:rsidRPr="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="78DDD58B" w14:textId="0FC1EEF5" w:rsidR="00A26A97" w:rsidRPr="000A0531" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
             <w:pPr>
               <w:ind w:left="1728"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A26A97">
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0531">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B27E96A" w14:textId="1DF8EA5F" w:rsidR="00FC6D8C" w:rsidRPr="00A26A97" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="6B27E96A" w14:textId="1DF8EA5F" w:rsidR="00FC6D8C" w:rsidRPr="00A26A97" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Registro ou inscrição do licitante na entidade profissional </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -14988,144 +14914,143 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: a exigência de registro ou inscrição em entidade profissional somente deve ser formulada quando, por determinação legal, o exercício de determinada atividade afeta ao objeto contratual esteja sujeita à fiscalização da entidade profissional competente, a ser indicada expressamente no dispositivo. Quando não existir determinação legal atrelando o exercício de determinada atividade ao correspondente conselho de fiscalização profissional, a exigência de registro ou inscrição, para fim de habilitação, torna-se inaplicável. Nessas situações, o referido subitem deve ser excluído.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="582410D7" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D50F117" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="2D50F117" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Comprovação de aptidão para o fornecimento de bens similares de complexidade tecnológica e operacional equivalente ou superior com o objeto desta contratação, ou com o item pertinente, por meio da apresentação de certidões ou atestados, por pessoas jurídicas de direito público ou privado, ou regularmente emitido(s) pelo conselho profissional competente, quando for o caso.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00B0E59E" w14:textId="2D120951" w:rsidR="00FC6D8C" w:rsidRPr="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="00B0E59E" w14:textId="2D120951" w:rsidR="00FC6D8C" w:rsidRPr="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Para fins da comprovação de que trata este subitem, os atestados deverão dizer respeito a contratos executados com as seguintes características mínimas</w:t>
             </w:r>
             <w:r w:rsidR="00B46D6F" w:rsidRPr="00A26A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="582C462C" w14:textId="799E65DF" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="582C462C" w14:textId="799E65DF" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="5"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**Indicar, de forma objetiva, a experiência prévia mínima que deverá ser comprovada por meio de atestado de capacidade técnica, limitada às parcelas de maior relevância ou de maior valor significativo do objeto da contratação (por exemplo: fornecimento do bem, execução de instalação, montagem de equipamentos etc.), bem como os respectivos quantitativos mínimos, observado o limite de até 50% do quantitativo total da parcela de maior relevância</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54C7B887" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97">
+          <w:p w14:paraId="54C7B887" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="791"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Justifica-se a exigência de atestado de capacidade técnica na medida em que </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -15139,123 +15064,133 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (descrever a justificativa para exigir atestado de capacidade técnica</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21B0BDCF" w14:textId="0B945684" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="21B0BDCF" w14:textId="0B945684" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="791"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Será admitida, para fins de comprovação de quantitativo mínimo, a apresentação e o somatório de diferentes atestados executados de forma concomitante.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="146E6B0B" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="146E6B0B" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="791"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Os atestados de capacidade técnica poderão ser apresentados em nome da matriz ou da filial do fornecedor.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B0D4B5A" w14:textId="0CFF0430" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="6B0D4B5A" w14:textId="0CFF0430" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="791"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O fornecedor disponibilizará todas as informações necessárias à comprovação da legitimidade dos atestados, apresentando, quando solicitado pela Administração, cópia do contrato que deu suporte à contratação, endereço atual da contratante e local em que foi executado o objeto contratado, dentre outros documentos.</w:t>
+              <w:t xml:space="preserve">O fornecedor disponibilizará todas as informações necessárias à comprovação da legitimidade dos atestados, apresentando, quando solicitado pela Administração, cópia do contrato que deu suporte à </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>contratação, endereço atual da contratante e local em que foi executado o objeto contratado, dentre outros documentos.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E50638E" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
             <w:pPr>
               <w:ind w:left="2232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7810AB09" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
@@ -15408,908 +15343,1253 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>, “será admitida a exigência de atestados com quantidades mínimas de até 50% (cinquenta por cento) das parcelas de que trata o referido parágrafo, vedadas limitações de tempo e de locais específicos relativas aos atestados”. Além disso, registre-se que só é possível a exigência de atestado quanto às parcelas de maior relevância técnica ou de valor significativo, entendidas como de valor significativo as parcelas  que possuem valor individual igual ou superior a 4% do valor total estimado da contratação (art. 67, §1º).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1833DB14" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59D801ED" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="59D801ED" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova do atendimento aos seguintes requisitos previstos em lei especial.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59BCDCD4" w14:textId="44A08FAA" w:rsidR="00A26A97" w:rsidRDefault="00B46D6F" w:rsidP="00A26A97">
+          <w:p w14:paraId="59BCDCD4" w14:textId="44A08FAA" w:rsidR="00A26A97" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="791"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*** (indicar requisito e o respectivo dispositivo de lei)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EB4465F" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C146FCA" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15">
+          <w:p w14:paraId="671199DB" w14:textId="0ECED314" w:rsidR="00FC6D8C" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:ind w:left="462"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota explicativa: eventuais requisitos de qualificação técnica previstos em lei específica e que incidam sobre a atividade objeto da contratação, deverão ser indicados no item 8.8.1.26, com fundamento no art. 67, IV, da </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:highlight w:val="yellow"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 </w:rPr>
                 <w:t>Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">. Tais requisitos referem-se ao licitante e não ao produto ou bem a ser adquirido, esses últimos terão suas exigências previstas nos requisitos de apresentação da proposta. Cita-se, exemplificativamente, a exigência, dentre os documentos de habilitação técnica, da chamada Autorização Especial, emitida pela Agência Nacional de Vigilância Sanitária – Anvisa, nas contratações para aquisição de medicamentos sujeitos a controle especial, com base na </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:highlight w:val="yellow"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 </w:rPr>
                 <w:t>Lei n.º 6.360, de 23 de setembro de 1976</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">, e na </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:highlight w:val="yellow"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 </w:rPr>
                 <w:t>Resolução da Diretoria Colegiada da RDC/Anvisa n.º 16, de 1º de abril de 2014</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="00B46D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="671199DB" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
-[...12 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="2F846EF3" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="000A0531" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:ind w:left="462"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FAEF147" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="006759A2" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Caso admitida a participação de cooperativas, será exigida a seguinte documentação complementar:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="556B150C" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="006759A2" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relação dos cooperados que atendem aos requisitos técnicos exigidos para a contratação e que executarão o contrato, com as respectivas atas de inscrição e a comprovação de que estão domiciliados na localidade da sede da cooperativa, respeitado o disposto nos arts. 4º, inciso XI, 21, inciso I e 42, §§2º a 6º da Lei n. 5.764, de 1971;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0813488D" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="006759A2" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>declaração de regularidade de situação do contribuinte individual – DRSCI, para cada um dos cooperados indicados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66D2FEDF" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="006759A2" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comprovação do capital social proporcional ao número de cooperados necessários à execução contratual; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47888CF3" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="006759A2" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registro previsto no art. 107 da Lei n. 5.764, de 1971;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C941B3F" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="006759A2" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comprovação de integração das respectivas quotas-partes por parte dos cooperados que executarão o contrato; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38E618FA" w14:textId="77777777" w:rsidR="000A0531" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">seguintes documentos para a comprovação da regularidade jurídica da cooperativa: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E590788" w14:textId="77777777" w:rsidR="000A0531" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ata de fundação; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6882EF01" w14:textId="77777777" w:rsidR="000A0531" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">estatuto social com a ata da assembleia que o aprovou; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0217EA49" w14:textId="77777777" w:rsidR="000A0531" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">regimento dos fundos instituídos pelos cooperados, com a ata da assembleia; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A839BBA" w14:textId="77777777" w:rsidR="000A0531" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">editais de convocação das três últimas assembleias gerais extraordinárias; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55FA2B07" w14:textId="77777777" w:rsidR="000A0531" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">três registros de presença dos cooperados que executarão o contrato em assembleias gerais ou nas reuniões seccionais; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44BE3B76" w14:textId="77777777" w:rsidR="000A0531" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ata da sessão que os cooperados autorizaram a cooperativa a contratar o objeto da licitação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E63731D" w14:textId="7B33D637" w:rsidR="000A0531" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0531">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>última auditoria contábil-financeira da cooperativa, conforme dispõe o art. 112 da Lei n. 5.764, de 1971, ou uma declaração, sob as penas da lei, de que tal auditoria não foi exigida pelo órgão fiscalizador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="294861F8" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
-[...9 lines deleted...]
-          <w:p w14:paraId="58E320CA" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="0EAE08D9" w14:textId="77777777" w:rsidR="000A0531" w:rsidRPr="000A0531" w:rsidRDefault="000A0531" w:rsidP="000A0531">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58E320CA" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Margem de preferência</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C6DB9FB" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="1C6DB9FB" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="_heading=h.sahnxcpdopwj" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não haverá margem de preferência prevista no art. 26, § 1º, da Lei n. º 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3884886F" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F72D148" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="4F72D148" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Critérios de desempate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02D39186" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="02D39186" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Em caso de empate, serão aplicados os critérios do art. 44 da Lei Complementar n.º 123/2006 e do art. 60 da Lei n.º 14.133/2021.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09827768" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="09827768" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Permanecendo o empate, a escolha do melhor classificado será realizada por sorteio.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D2B8D53" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6D8C" w14:paraId="517F2469" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
-          <w:p w14:paraId="479C47E6" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="479C47E6" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ESTIMATIVA DO VALOR DA CONTRATAÇÃO (art. 6º, XXIII, alínea i, art. 18, IV, e arts. 23 e 24 da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6D8C" w14:paraId="3FFC3745" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D2B255" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="27D2B255" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O custo estimado total da contratação e dos custos unitários, em sendo o caso, constam no(s) seguinte(s) documento(s) anexo(s): Documento de Instrução de Pesquisa de Preços (ANEXO II), a Planilha de Pesquisa de Preços (ANEXO IV) e seus Documentos Complementares (ANEXO III) e Relação de Compras Orçamento (ANEXO V.b).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A61AB79" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
               <w:ind w:left="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6D8C" w14:paraId="5D47617F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
-          <w:p w14:paraId="49E124A3" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="49E124A3" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ADEQUAÇÃO ORÇAMENTÁRIA (art. 6º, XXIII, alínea j, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6D8C" w14:paraId="37E1E450" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16742EA3" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="16742EA3" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adotado o sistema de registro de preços, o processo encontra-se instruído com indicação do código do elemento de despesa, conforme art. 35, § 1º do Decreto estadual n.º 47, de 9 de março de 2023, conforme documento emitido pela Superintendência do Fundo Estadual de Saúde.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="022DF378" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6D8C" w14:paraId="632819EC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
-          <w:p w14:paraId="7000A0DC" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F">
+          <w:p w14:paraId="7000A0DC" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CONSIDERAÇÕES GERAIS E FINAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6D8C" w14:paraId="25C96C49" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22E33667" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00B46D6F" w:rsidP="00A26A97">
+          <w:p w14:paraId="22E33667" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00B46D6F" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A26A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>São anexos deste termo de referência, sendo dele partes integrantes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01AACFCF" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="01AACFCF" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo I - Requisição;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10F2E921" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="10F2E921" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo II – Formulário de Análise de Qualidade Técnica;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51E661EB" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="51E661EB" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo III – Documento de Instrução de Pesquisa de Preços;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E47576E" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="0E47576E" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo IV – Orçamentos;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61F1CF61" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="61F1CF61" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Anexo V – Planilha de Pesquisa de Preços;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14ADB3D4" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="14ADB3D4" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo VI.a - Relação de compra total;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66D87B98" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="66D87B98" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo VI.b - Relação de compra orçamento;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A0A5D2C" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="1A0A5D2C" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo VII – Análise de riscos;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AA52A7E" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="1AA52A7E" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRPr="00643820" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo VIII – Termo de Ciência de Gestor e Fiscal;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D5BDE84" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="4D5BDE84" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Em caso de divergência entre as disposições deste termo de referência e de seus anexos prevalecem as primeiras.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58745760" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0248ED86" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="0248ED86" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>As especificações deste termo de referência estão de acordo com os regulamentos aplicáveis ao objeto licitado e observação das normativas estaduais em sua elaboração.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42CCD385" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24135AE5" w14:textId="412FB040" w:rsidR="00A4395C" w:rsidRPr="00111A1E" w:rsidRDefault="00111A1E" w:rsidP="00111A1E">
+          <w:p w14:paraId="24135AE5" w14:textId="412FB040" w:rsidR="00A4395C" w:rsidRPr="00111A1E" w:rsidRDefault="00111A1E" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Agente(s) público(s) que elabora(m) o termo de referência e responde(m) os pedidos de impugnação e esclarecimentos:</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="533E54C6" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Style140"/>
               <w:tblW w:w="8955" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
@@ -16437,51 +16717,51 @@
                 </w:tcPr>
                 <w:p w14:paraId="4B5432D2" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2982597E" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08AFF03F" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="08AFF03F" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="000A0531">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_heading=h.5nd9q8e7m323" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Autoridade competente pela aprovação do termo de referência:</w:t>
             </w:r>
           </w:p>
@@ -16623,51 +16903,286 @@
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3832" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7C27BA47" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0B729E52" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
+          <w:p w14:paraId="30D4B2F1" w14:textId="019E587B" w:rsidR="00B50264" w:rsidRDefault="00B50264" w:rsidP="00A26A97">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A968AA9" w14:textId="77777777" w:rsidR="00B50264" w:rsidRDefault="00B50264" w:rsidP="00B50264">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Intervenientes:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32B52759" w14:textId="510F1B91" w:rsidR="00B50264" w:rsidRPr="00B50264" w:rsidRDefault="00B50264" w:rsidP="00B50264">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50264">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Indicar outros agentes que assinam o termo de referência, se for o caso, e o motivo pelo qual assinam o documento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BA16071" w14:textId="08FDB5EE" w:rsidR="00B50264" w:rsidRDefault="00B50264" w:rsidP="00B50264">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Style141"/>
+              <w:tblW w:w="9388" w:type="dxa"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3142"/>
+              <w:gridCol w:w="1981"/>
+              <w:gridCol w:w="4265"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B50264" w14:paraId="3BDB7F62" w14:textId="77777777" w:rsidTr="00B70C8A">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3142" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2A3FAD83" w14:textId="77777777" w:rsidR="00B50264" w:rsidRDefault="00B50264" w:rsidP="00B50264">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Nome</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1981" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="67F034CF" w14:textId="77777777" w:rsidR="00B50264" w:rsidRDefault="00B50264" w:rsidP="00B50264">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Matrícula</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4265" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0526C836" w14:textId="77777777" w:rsidR="00B50264" w:rsidRPr="00ED244B" w:rsidRDefault="00B50264" w:rsidP="00B50264">
+                  <w:pPr>
+                    <w:pStyle w:val="NormalWeb"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Setor SGPe</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B50264" w14:paraId="37D8C5AE" w14:textId="77777777" w:rsidTr="00B70C8A">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3142" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6EB29C2E" w14:textId="77777777" w:rsidR="00B50264" w:rsidRDefault="00B50264" w:rsidP="00B50264">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1981" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="551E78C9" w14:textId="77777777" w:rsidR="00B50264" w:rsidRDefault="00B50264" w:rsidP="00B50264">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4265" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0D0C9C67" w14:textId="77777777" w:rsidR="00B50264" w:rsidRDefault="00B50264" w:rsidP="00B50264">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6C5B321C" w14:textId="1974A2CE" w:rsidR="00B50264" w:rsidRDefault="00B50264" w:rsidP="00A26A97">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B729E52" w14:textId="6AE19D44" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: as tabelas são meramente ilustrativas, podendo ser alteradas conforme o caso concreto.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47305DCC" w14:textId="77777777" w:rsidR="00A26A97" w:rsidRDefault="00A26A97" w:rsidP="00A26A97">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
@@ -16801,50 +17316,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A validade deste documento está condicionada à(s) assinatura(s) digital(is) no Sistema de Gestão de Processos Eletrônicos (SGPe)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6664102A" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FC6D8C">
       <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6FBFD986" w14:textId="77777777" w:rsidR="00B46D6F" w:rsidRDefault="00B46D6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2529EA0F" w14:textId="77777777" w:rsidR="00B46D6F" w:rsidRDefault="00B46D6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -16856,128 +17372,216 @@
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ecofont_Spranq_eco_Sans">
     <w:altName w:val="SimSun"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="WenQuanYi Micro Hei">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
-    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="sans-serif">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="32CCE127" w14:textId="77777777" w:rsidR="00A17894" w:rsidRPr="00D11EC9" w:rsidRDefault="00A17894" w:rsidP="00A17894">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="18" w:name="_Hlk237277621"/>
+    <w:bookmarkStart w:id="19" w:name="_Hlk237277622"/>
+    <w:bookmarkStart w:id="20" w:name="_Hlk237277623"/>
+    <w:bookmarkStart w:id="21" w:name="_Hlk237277624"/>
+    <w:bookmarkStart w:id="22" w:name="_Hlk237277627"/>
+    <w:bookmarkStart w:id="23" w:name="_Hlk237277628"/>
+    <w:bookmarkStart w:id="24" w:name="_Hlk237277629"/>
+    <w:bookmarkStart w:id="25" w:name="_Hlk237277630"/>
+    <w:bookmarkStart w:id="26" w:name="_Hlk237277638"/>
+    <w:bookmarkStart w:id="27" w:name="_Hlk237277639"/>
+    <w:bookmarkStart w:id="28" w:name="_Hlk237277640"/>
+    <w:bookmarkStart w:id="29" w:name="_Hlk237277641"/>
+    <w:bookmarkStart w:id="30" w:name="_Hlk237277642"/>
+    <w:bookmarkStart w:id="31" w:name="_Hlk237277643"/>
+    <w:bookmarkStart w:id="32" w:name="_Hlk237277644"/>
+    <w:bookmarkStart w:id="33" w:name="_Hlk237277645"/>
+    <w:bookmarkStart w:id="34" w:name="_Hlk237277646"/>
+    <w:bookmarkStart w:id="35" w:name="_Hlk237277647"/>
+    <w:bookmarkStart w:id="36" w:name="_Hlk237277648"/>
+    <w:bookmarkStart w:id="37" w:name="_Hlk237277649"/>
+    <w:bookmarkStart w:id="38" w:name="_Hlk237277650"/>
+    <w:bookmarkStart w:id="39" w:name="_Hlk237277651"/>
+    <w:r w:rsidRPr="00D11EC9">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Versão atualizada em </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>agosto</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D11EC9">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+  </w:p>
+  <w:p w14:paraId="4F546E39" w14:textId="0FD9D4FF" w:rsidR="00A17894" w:rsidRDefault="00A17894">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="15894969" w14:textId="77777777" w:rsidR="00B46D6F" w:rsidRDefault="00B46D6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="695735C6" w14:textId="77777777" w:rsidR="00B46D6F" w:rsidRDefault="00B46D6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
@@ -17143,50 +17747,172 @@
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>DIRETORIA DE PLANEJAMENTO E GESTÃO DE COMPRAS</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="24EEF386" w14:textId="77777777" w:rsidR="00FC6D8C" w:rsidRDefault="00FC6D8C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50E06626"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="909A106C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="646" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="647"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="935"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:iCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="557D6DFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="557D6DFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Commarcadores5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Assuntodocomentrio"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
@@ -17260,51 +17986,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69871B07"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="909A106C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="435"/>
       </w:pPr>
@@ -17382,218 +18108,389 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C5B3B4D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="909A106C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="646" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="647"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="935"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:iCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0093061C"/>
     <w:rsid w:val="00000E11"/>
     <w:rsid w:val="00034735"/>
     <w:rsid w:val="000467FE"/>
     <w:rsid w:val="0009267B"/>
+    <w:rsid w:val="000A0531"/>
     <w:rsid w:val="00111A1E"/>
     <w:rsid w:val="0018695B"/>
     <w:rsid w:val="001B1927"/>
+    <w:rsid w:val="00235746"/>
     <w:rsid w:val="002807AB"/>
     <w:rsid w:val="00285ED0"/>
     <w:rsid w:val="002C35BA"/>
     <w:rsid w:val="00342AD1"/>
     <w:rsid w:val="003B3D34"/>
+    <w:rsid w:val="003B74FE"/>
     <w:rsid w:val="0041689F"/>
     <w:rsid w:val="004271C0"/>
+    <w:rsid w:val="004E0D31"/>
     <w:rsid w:val="00525738"/>
     <w:rsid w:val="00581234"/>
+    <w:rsid w:val="00583030"/>
+    <w:rsid w:val="005A3164"/>
     <w:rsid w:val="00673696"/>
     <w:rsid w:val="00723429"/>
     <w:rsid w:val="007256F2"/>
     <w:rsid w:val="00777161"/>
     <w:rsid w:val="007B0252"/>
     <w:rsid w:val="007C537A"/>
     <w:rsid w:val="00844DE9"/>
     <w:rsid w:val="00881978"/>
     <w:rsid w:val="008B5508"/>
     <w:rsid w:val="008C4767"/>
     <w:rsid w:val="0093061C"/>
     <w:rsid w:val="0096126C"/>
     <w:rsid w:val="00975925"/>
     <w:rsid w:val="009A0C32"/>
     <w:rsid w:val="00A06DE5"/>
     <w:rsid w:val="00A10C67"/>
+    <w:rsid w:val="00A17894"/>
     <w:rsid w:val="00A26A97"/>
     <w:rsid w:val="00A4395C"/>
     <w:rsid w:val="00AA4B45"/>
     <w:rsid w:val="00AA6234"/>
     <w:rsid w:val="00AF4685"/>
     <w:rsid w:val="00AF4A37"/>
     <w:rsid w:val="00B0038B"/>
     <w:rsid w:val="00B02789"/>
     <w:rsid w:val="00B05B9E"/>
     <w:rsid w:val="00B4065A"/>
     <w:rsid w:val="00B46D6F"/>
+    <w:rsid w:val="00B50264"/>
     <w:rsid w:val="00BA1F0F"/>
+    <w:rsid w:val="00D63E83"/>
     <w:rsid w:val="00D770D9"/>
+    <w:rsid w:val="00D93B82"/>
     <w:rsid w:val="00DB4FBC"/>
     <w:rsid w:val="00DF6942"/>
     <w:rsid w:val="00E02EA6"/>
     <w:rsid w:val="00E21F8E"/>
     <w:rsid w:val="00EB704A"/>
     <w:rsid w:val="00ED0693"/>
     <w:rsid w:val="00F009CA"/>
     <w:rsid w:val="00F16432"/>
     <w:rsid w:val="00FB33C1"/>
     <w:rsid w:val="00FC6D8C"/>
     <w:rsid w:val="68891F3F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="58C965D7"/>
   <w15:docId w15:val="{6FD0CCF8-37C1-4AC9-BDFA-9439CBD4D4CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Ecofont_Spranq_eco_Sans" w:eastAsia="Ecofont_Spranq_eco_Sans" w:hAnsi="Ecofont_Spranq_eco_Sans" w:cs="Ecofont_Spranq_eco_Sans"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -17605,50 +18502,51 @@
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:uiPriority="6" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:qFormat="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:uiPriority="0"/>
@@ -18253,50 +19151,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textodecomentrio"/>
     <w:next w:val="Textodecomentrio"/>
     <w:link w:val="AssuntodocomentrioChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
@@ -19748,56 +20647,69 @@
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="867988903">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1403286951">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://antigo.anvisa.gov.br/documents/10181/2718376/RDC_16_2014_COMP.pdf/542cc137-b331-4596-9c87-7426c0ae77b7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l6360.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://antigo.anvisa.gov.br/documents/10181/2718376/RDC_16_2014_COMP.pdf/542cc137-b331-4596-9c87-7426c0ae77b7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l6360.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -20101,78 +21013,78 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhLOxHYz+gkLNGgWUJh9oLhlrb+Mg==">CgMxLjAyDmguc2ZmbGlwbXloYTB4Mg9pZC53bzMxNDVyNml4OHgyD2lkLnpiZTFmYWhhaHRlczIPaWQuN25jN3dnZXV1dGwyMg5oLmEyamsyZ3Z0NzU0eTIOaC44cHZzbnJoOHluZ2oyDmgudDI5a3JzdWNib252Mg5oLjNrdmt0em5ubGloeTIOaC5zdzB0bDRkeGd4c2syDmgubWR5ZGpucTc4d281Mg5oLmtyN2Z6Z2xpMnhrdjIOaC5wbmY2dmYxcmhiZDcyDmguNHp3YTV2YmVtcjc2Mg5oLm85a2U3b2c1ODAxdjIOaC4xdnhzODhiZTZ4N3UyDGgudnYxc3Bjdng4ejIOaC51ZnJlYWgyYXFnY3gyDmgucjZtdzJtbnM3dDQ5Mg5oLnh0c3l2a2ZjYmE2bTIOaC5vZ3V5eThyaXRqMDMyDmgudDRjY3ZjN2hwbWIwMg5oLnh6bWpub3NvamVwYTIOaC5kazE3d2h2OWlycWMyDmguNGppNjhyMml0bXhhMg5oLmkydnVlbjVkb2MwMTIOaC53NThvYnNtdDgzdWYyDmguemlqZm9nY281bW4zMg5oLnZyOXcwaHV5aW1lejIOaC50bGttcm02Y2IxZmgyDmguZG9sb3k2dTdxd2w2Mg5oLjU0d284MTFhZmdneTIOaC5zYWhueGNwZG9wd2oyDmguNW5kOXE4ZTdtMzIzOAByITFnM3phTHh0VzRSUElNTFhhbThqTjhVcEU3REE0QnFPOA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>59481</Characters>
+  <Pages>26</Pages>
+  <Words>11605</Words>
+  <Characters>62673</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>495</Lines>
-  <Paragraphs>140</Paragraphs>
+  <Lines>522</Lines>
+  <Paragraphs>148</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>70355</CharactersWithSpaces>
+  <CharactersWithSpaces>74130</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sabrina Hoffmann Vilvert</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082281FE09FF7E246B4A010428826EACD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiMmNmMWY2N2E0MzMxZWRhNzY2NzkzNDkzZjMwMTFiYTUifQ==</vt:lpwstr>
   </property>