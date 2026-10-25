--- v1 (2026-08-10)
+++ v2 (2026-10-25)
@@ -1,40 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="58A15380" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -973,69 +979,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TERMO DE REFERÊNCIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC9D53A" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Processo </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> n.º </w:t>
+        <w:t xml:space="preserve">Processo SGPe n.º </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*** ***/****</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5905DB93" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -1209,196 +1197,183 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Registro de preços para futura e eventual aquisição de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(descrever o objeto.)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, nos termos do ANEXO I (Requisição SCCD Nº </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xxxx</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>xxxx/xxxx</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>), conforme condições e exigências estabelecidas neste termo de referência:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01F227B3" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41E9BD44" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Catálogo eletrônico de padronização (art. 19, II e § 2º, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F0EBF3C" w14:textId="3E03D11C" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+          <w:p w14:paraId="2045FE8B" w14:textId="77777777" w:rsidR="00483807" w:rsidRPr="00967948" w:rsidRDefault="00483807" w:rsidP="00483807">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:r w:rsidRPr="00150F06">
+            <w:r w:rsidRPr="00967948">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As especificações do objeto respeitam o catálogo eletrônico de padronização, conforme consulta ao Catálogo de Materiais e Serviços do Governo de Santa Catarina, que pode ser realizada pelo seguinte </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00967948">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>link</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00967948">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33CB2FFF" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+          <w:p w14:paraId="33CB2FFF" w14:textId="3842CBE0" w:rsidR="00CD02B9" w:rsidRDefault="00483807" w:rsidP="00483807">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Em caso de divergência entre as descrições e especificações constantes no presente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
+            <w:r w:rsidRPr="00967948">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Em caso de divergência entre as descrições e especificações constantes neste termo de referência e no catálogo eletrônico de padronização, prevalecem as primeiras</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14FD2341" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="593"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E3E3161" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -1425,265 +1400,184 @@
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O(s) bem(</w:t>
-[...42 lines deleted...]
-          <w:p w14:paraId="1EDEB65A" w14:textId="1C08D14E" w:rsidR="00E831C8" w:rsidRPr="00E831C8" w:rsidRDefault="00E831C8" w:rsidP="00E831C8">
+              <w:t>O(s) bem(ns) objeto(s) desta contratação é(são) caracterizado(s) como comum(ns), conforme justificativa que segue:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EDEB65A" w14:textId="35BCAAF6" w:rsidR="00E831C8" w:rsidRPr="00E831C8" w:rsidRDefault="00E831C8" w:rsidP="00E831C8">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">descrever justificativa que demonstre que as especificações do objeto são usuais no mercado ou indicar ato normativo que classifica o bem como comum) </w:t>
             </w:r>
             <w:r w:rsidR="00320854">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">EXEMPLO: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Os instrumentais cirúrgicos constituem bens comuns, uma vez que possuem especificações técnicas padronizadas, amplamente definidas por </w:t>
+              <w:t xml:space="preserve">Os instrumentais cirúrgicos constituem bens comuns, uma vez que possuem especificações técnicas padronizadas, amplamente definidas por normas técnicas e regulamentações aplicáveis, sendo comercializados por diversos fornecedores no mercado. </w:t>
+            </w:r>
+            <w:r w:rsidR="007440C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suas </w:t>
             </w:r>
             <w:r w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">normas técnicas e regulamentações aplicáveis, sendo comercializados por diversos fornecedores no mercado. </w:t>
+              <w:t xml:space="preserve">características </w:t>
             </w:r>
             <w:r w:rsidR="007440C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suas </w:t>
+              <w:t>estão</w:t>
             </w:r>
             <w:r w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">características </w:t>
+              <w:t xml:space="preserve"> objetivamente descrit</w:t>
             </w:r>
             <w:r w:rsidR="007440C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>estão</w:t>
+              <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> objetivamente descrit</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007440C5">
+              <w:t>s no</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a</w:t>
+              <w:t xml:space="preserve"> Anexo I – Requisição, anexado a este</w:t>
             </w:r>
             <w:r w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>s no</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> Termo de Referência. Dessa forma, o(s) objeto(s) enquadra(m)-se como bem(ns) comum(ns), nos termos do art. 6º, inciso XIII, da Lei Federal nº 14.133/2021</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4EC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Anexo I – Requisição, anexado a este</w:t>
-[...48 lines deleted...]
-              <w:t>), nos termos do art. 6º, inciso XIII, da Lei Federal nº 14.133/2021, sendo adequada a adoção da modalidade de licitação pregão, conforme declaração técnica prevista na Orientação de Prática Consultiva nº 11/2022.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E7F4C5F" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24A1D532" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1710,87 +1604,51 @@
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O(s) bem(</w:t>
-[...35 lines deleted...]
-              <w:t>) de luxo, conforme Decreto estadual n.º 2.355, de 16 de dezembro de 2022.</w:t>
+              <w:t>O(s) bem(ns) objeto(s) desta contratação não se enquadra(m) como bem(ns) de luxo, conforme Decreto estadual n.º 2.355, de 16 de dezembro de 2022.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A825EB3" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1677B5CC" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1862,51 +1720,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
           <w:p w14:paraId="3CF85CC5" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>FUNDAMENTAÇÃO DA CONTRATAÇÃO (art. 6º, XXIII, alínea b, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD02B9" w14:paraId="4CEE9BA8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22BDC3FF" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1999,50 +1856,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
           <w:p w14:paraId="78D66813" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>DESCRIÇÃO DA SOLUÇÃO COMO UM TODO, CONSIDERADO TODO O CICLO DE VIDA DO OBJETO (art. 6º, XXIII, alínea c, e art. 18, § 1º, VII, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD02B9" w14:paraId="2070A0A5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CBB1F79" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -2156,118 +2014,307 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Condições de guarda e armazenamento que não permitam a deterioração do material (art. 40, IV, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A85CB21" w14:textId="712A5619" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+          <w:p w14:paraId="1DA3654E" w14:textId="77777777" w:rsidR="008703AA" w:rsidRPr="008703AA" w:rsidRDefault="008703AA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Não se aplica ao caso a descrição de condições de guarda e armazenamento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7826AD27" w14:textId="46FF32A4" w:rsidR="008703AA" w:rsidRPr="008703AA" w:rsidRDefault="00AD3251" w:rsidP="008703AA">
+            <w:pPr>
+              <w:ind w:left="597" w:hanging="597"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00646E52">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="008703AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>OU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A85CB21" w14:textId="41F892DB" w:rsidR="00CD02B9" w:rsidRDefault="00646E52">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A solução como um todo abrange a observância das seguintes condições de guarda e armazenamento</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AD3251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0035E1B7" w14:textId="6A352EB1" w:rsidR="00646E52" w:rsidRDefault="00646E52" w:rsidP="00646E52">
+          <w:p w14:paraId="370A5BFB" w14:textId="650E20DC" w:rsidR="006F255D" w:rsidRPr="006F255D" w:rsidRDefault="00646E52" w:rsidP="00AD4DE5">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F255D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>*** (descrever as condições de guarda e armazenamento)</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="00B050"/>
+            <w:r w:rsidR="006F255D" w:rsidRPr="006F255D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006F255D" w:rsidRPr="00483807">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Exemplo</w:t>
+            </w:r>
+            <w:r w:rsidR="006F255D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="006F255D" w:rsidRPr="006F255D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os materiais de escritório, papelaria e impressos deverão ser armazenados em local limpo, seco, arejado, protegido da incidência direta de luz solar, umidade, calor excessivo, poeira e demais agentes que possam comprometer sua integridade, funcionalidade ou qualidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23778A2F" w14:textId="77777777" w:rsidR="006F255D" w:rsidRPr="006F255D" w:rsidRDefault="006F255D" w:rsidP="006F255D">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F255D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Materiais sensíveis à umidade, tais como papéis, formulários, envelopes, etiquetas, cadernetas, livros e impressos em geral, deverão ser mantidos sobre pallets, estrados ou prateleiras, sem contato direto com o piso ou paredes, de forma a prevenir absorção de umidade e deterioração;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BFCEEB6" w14:textId="77777777" w:rsidR="006F255D" w:rsidRPr="006F255D" w:rsidRDefault="006F255D" w:rsidP="006F255D">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F255D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os produtos deverão permanecer acondicionados em suas embalagens originais até o momento de sua utilização ou distribuição, preservando sua identificação, especificações e condições de uso;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="715E9A73" w14:textId="77777777" w:rsidR="006F255D" w:rsidRPr="006F255D" w:rsidRDefault="006F255D" w:rsidP="006F255D">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F255D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As pilhas de materiais deverão respeitar os limites de empilhamento recomendados pelo fabricante, quando aplicável, evitando deformações, amassamentos ou danos às embalagens e ao conteúdo; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0035E1B7" w14:textId="0139A0F7" w:rsidR="00646E52" w:rsidRPr="006F255D" w:rsidRDefault="006F255D" w:rsidP="006F255D">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F255D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Durante o armazenamento e a movimentação, deverão ser adotadas medidas que impeçam rasgos, perfurações, amassamentos, contaminação ou quaisquer outros danos físicos que possam comprometer a utilização dos materiais</w:t>
+            </w:r>
+            <w:r w:rsidR="00640915">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79CE9D42" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0673D8F4" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2558,50 +2605,51 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19A39884" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> Será exigida apresentação de amostras para os itens ou lotes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (indicar os itens ou lotes para os quais se exigirá amostra)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11DD2CE3" w14:textId="4C9C94BB" w:rsidR="00440CFA" w:rsidRPr="00D9599C" w:rsidRDefault="00D9599C" w:rsidP="00D9599C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
@@ -2741,1310 +2789,1174 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A apresentação das amostras, quando exigida, deverá ocorrer no prazo de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xx</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>xx (xxxx) dias úteis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O prazo poderá ser prorrogado uma única vez, por igual período, desde que a solicitação seja encaminhada exclusivamente pelo e-mail </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>central-pregao@sea.sc.gov.br</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, dentro do prazo original, contendo justificativa formal, e haja anuência expressa da Equipe Técnica, as amostras devem ser entregues na </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xxxx</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>xxxxxxxxxxxxxxx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a não entrega das amostras no prazo estabelecido implicará na desclassificação da proposta</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D127C3F" w14:textId="28F2772C" w:rsidR="00CD02B9" w:rsidRDefault="00C902B0" w:rsidP="00150F06">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A apresentação das amostras, quando exigida, ocorrerá na quantidade de </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>) dias úteis</w:t>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> O prazo poderá ser prorrogado uma única vez, por igual período, desde que a solicitação seja encaminhada exclusivamente pelo e-mail </w:t>
+              <w:t>cada item</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> solicitado, as amostras deverão estar identificadas com o número do pregão eletrônico, a razão social, CNPJ, telefone e e-mail da licitante e a identificação do conteúdo da amostra;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="120412C6" w14:textId="11982347" w:rsidR="00FA6F66" w:rsidRPr="003F4864" w:rsidRDefault="00C902B0" w:rsidP="00150F06">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informações sobre a análise e acompanhamento pelos interessados das amostras enviadas poderão ser obtidas diretamente com a unidade técnica responsável através do </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>central-pregao@sea.sc.gov.br</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>telefone xxxxxx ou e-mail xxxxxx</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6F66" w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="148E19A9" w14:textId="3FDBD7BD" w:rsidR="003F4864" w:rsidRPr="00FA6F66" w:rsidRDefault="003F4864" w:rsidP="00150F06">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Será desclassificada no item/lote específico a proposta da licitante que não atender à convocação formal para apresentação de amostra e/ou documentação adicional, apresentar amostra fora das especificações técnicas previstas no Anexo I do edital de licitação, deixar de apresentar amostra, quando exigida, apresentar amostra fora do prazo exigido no item </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.3.2.2.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e/ou   apresentar documentação em desconformidade com os requisitos do edital ou da legislação aplicável</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="292B4A59" w14:textId="741F9606" w:rsidR="00CD02B9" w:rsidRPr="00D9599C" w:rsidRDefault="00FA6F66" w:rsidP="00C902B0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xxxxxxxxxxxxxxx</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Condições e critérios de avaliação e julgamento da amostra e/ou da demonstração dos serviços:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F317D3" w14:textId="5699CFEA" w:rsidR="00FA6F66" w:rsidRPr="00FA6F66" w:rsidRDefault="00FA6F66" w:rsidP="00C902B0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="00AD3251">
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0D127C3F" w14:textId="28F2772C" w:rsidR="00CD02B9" w:rsidRDefault="00C902B0" w:rsidP="00150F06">
+              <w:t>As amostras apresentadas serão analisadas com base nas características descritas na proposta comercial e na ficha técnica apresentada pela licitante, devendo estar obrigatoriamente em conformidade com as especificações técnicas constantes do Anexo I do edital de licitação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="538F0000" w14:textId="5C16107E" w:rsidR="00FA6F66" w:rsidRPr="002176D9" w:rsidRDefault="00D9599C" w:rsidP="00C902B0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9599C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A avaliação técnica considerará, conforme a natureza do item ou lote, aspectos como: peso, dimensões, formato, cor, textura, ergonomia, resistência mecânica, desempenho funcional, segurança biológica em ambiente estéril, qualidade do material, adequação da </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002176D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>embalagem e demais elementos pertinentes à correta utilização do produto</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6F66" w:rsidRPr="002176D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C0F63CD" w14:textId="266ED5DF" w:rsidR="00FA6F66" w:rsidRPr="00FA6F66" w:rsidRDefault="00FA6F66" w:rsidP="00C902B0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002176D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Também será verificado se o objeto atende aos padrões mínimos de desempenho exigidos pela Administração, garantindo compatibilidade </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>com a finalidade pública a que se destina.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21E7E00E" w14:textId="4A01B080" w:rsidR="00FA6F66" w:rsidRPr="00C902B0" w:rsidRDefault="00FA6F66" w:rsidP="00C902B0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C902B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>A análise técnica ocorrerá conforme o formulário constante no Anexo II - Formulário de Análise de Qualidade Técnica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DFBDE67" w14:textId="7BD04D5C" w:rsidR="00FA6F66" w:rsidRPr="00FA6F66" w:rsidRDefault="00FA6F66" w:rsidP="00FA6F66">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A divulgação do resultado da análise da amostra ocorrerá em sessão pública a ser convocada pelo pregoeiro.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C8B24F9" w14:textId="08EA98CE" w:rsidR="00FA6F66" w:rsidRDefault="00FA6F66" w:rsidP="00FA6F66">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Para as amostras cuja avaliação técnica implique em testes, ensaios ou manuseio que alterem sua condição original, não caberá à licitante qualquer pedido de ressarcimento do valor correspondente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF4D16E" w14:textId="17439611" w:rsidR="00FA6F66" w:rsidRDefault="00FA6F66" w:rsidP="00FA6F66">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As amostras que não necessitarem ser retidas para posterior conferência, bem como aquelas rejeitadas, poderá ser retiradas pela licitante na </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xxxxxxxxxxxx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, no prazo máximo de 30 (trinta) dias, contados da divulgação do resultado final da licitação, mediante prévio agendamento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B41DDE" w14:textId="77E061DB" w:rsidR="00FA6F66" w:rsidRDefault="00440CFA" w:rsidP="00440CFA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Decorrido o prazo mencionado no item anterior, sem que haja a retirada das amostras, a unidade poderá dar-lhes o destino que julgar mais adequado, não cabendo à licitante qualquer ressarcimento, indenização ou direito de reclamação quanto ao objeto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="761702D8" w14:textId="50507D00" w:rsidR="00440CFA" w:rsidRDefault="00440CFA" w:rsidP="00440CFA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os prospectos e documentos adicionais, quando solicitados, deverão ser apresentados em até 01 (um) dia útil,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>após convocação do pregoeiro via “CHAT” ou e-mail.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AD84922" w14:textId="07964EBE" w:rsidR="00C902B0" w:rsidRPr="003F4864" w:rsidRDefault="00C902B0" w:rsidP="00440CFA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4864">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (outras regras necessárias ou pertinentes à análise das amostras).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B2C584" w14:textId="77777777" w:rsidR="00FA6F66" w:rsidRDefault="00FA6F66" w:rsidP="00D65AD0">
+            <w:pPr>
+              <w:ind w:left="2232"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D76E719" w14:textId="77777777" w:rsidR="00451043" w:rsidRPr="00451043" w:rsidRDefault="00451043" w:rsidP="00451043">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451043">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota explicativa: a exigência de prova de conceito, amostra, protótipo, testes e outras formas de avaliação de conformidade do objeto é excepcional. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451043">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FF0000"/>
-[...59 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Eventual exigência nesse sentido deve ser ponderada pela Administração à luz do caso concreto, mediante justificativa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451043">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (art. 41, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451043">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>caput</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451043">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, II, da Lei n.º 14.133/2021). O insucesso em contratações pretéritas pode justificar essa previsão. Há itens de baixa qualidade que não possuem o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451043">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>desempenho</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451043">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451043">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>exigido nas especificações do objeto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451043">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, embora possuam </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451043">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>descrição técnica</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00451043">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> semelhante à de objetos de boa qualidade. O julgamento pelo menor preço pode atrair o fornecimento de bens de pouca qualidade, devendo a Administração adotar cautelas para não adquirir material imprestável e, mais importante, evitar repetidamente contratar nessas condições.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="158C7B62" w14:textId="77777777" w:rsidR="00451043" w:rsidRPr="00451043" w:rsidRDefault="00451043" w:rsidP="00451043">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BC4B118" w14:textId="18A6EC78" w:rsidR="00CD02B9" w:rsidRPr="00451043" w:rsidRDefault="00451043" w:rsidP="00451043">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00451043">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: quando a amostra for avaliada mediante lista de checagem ou formulário semelhante, sugere-se que o documento seja incluído como anexo do edital</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23CABB4A" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="337FC9FE" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Exigência de carta de solidariedade (art. 41, IV, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4874F362" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não há exigência de carta de solidariedade entre fornecedor e revendedor ou distribuidor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A9D5D6" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:ind w:left="594"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="137D476A" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Subcontratação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48296AB9" w14:textId="1CA964B5" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C54866" w:rsidRPr="00967948">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Não é admitida a subcontratação do objeto principal, exceto as atividades </w:t>
+            </w:r>
+            <w:r w:rsidR="00C54866" w:rsidRPr="00967948">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FF0000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>acessórias ou complementares</w:t>
+            </w:r>
+            <w:r w:rsidR="00C54866" w:rsidRPr="00967948">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vinculadas ao fornecimento do objeto [ex: transporte, instalação, montagem, treinamento ou assistência técnica], sem prejuízo da responsabilidade integral da contratada pela execução contratual</w:t>
+            </w:r>
+            <w:r w:rsidR="00C54866">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77F02467" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:ind w:left="594"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52B18485" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Garantia da contratação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F35BAF4" w14:textId="3CF6D8BA" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...42 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...99 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD50F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não há exigência de garantia da contratação prevista nos arts. 96 e seguintes da Lei n.º 14.133/2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...725 lines deleted...]
-              <w:t>. 96 e seguintes da Lei n.º 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B521E46" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2860322E" w14:textId="731F4E88" w:rsidR="00CD02B9" w:rsidRPr="00A35062" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Será exigida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">garantia da contratação prevista nos arts. 96 e seguintes da Lei n.º 14.133/2021, com valor de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*** (***) (indicar percentual em numeral e por extenso) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>do valor inicial do contrato, conforme condições descritas no edital ou no termo do contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1314B2E4" w14:textId="31C08C92" w:rsidR="00A35062" w:rsidRDefault="003A021C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caso utilizada a modalidade de seguro-garantia, a apólice deverá ter validade durante a vigência do contrato E/OU por *** dias após o término da vigência contratual, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> Será exigida</w:t>
-[...80 lines deleted...]
-              <w:t>Caso utilizada a modalidade de seguro-garantia, a apólice deverá ter validade durante a vigência do contrato E/OU por *** dias após o término da vigência contratual, permanecendo em vigor mesmo que o contratado não pague o prêmio nas datas convencionadas</w:t>
+              <w:t>permanecendo em vigor mesmo que o contratado não pague o prêmio nas datas convencionadas</w:t>
             </w:r>
             <w:r w:rsidRPr="003A021C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. (Incluído conforme indicação da minuta do contrato. 12.2</w:t>
             </w:r>
             <w:r w:rsidR="00A35062" w:rsidRPr="003A021C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A594348" w14:textId="77777777" w:rsidR="00A35062" w:rsidRPr="00A35062" w:rsidRDefault="00A35062" w:rsidP="00A35062">
             <w:pPr>
               <w:ind w:left="646"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -4244,605 +4156,574 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="272D8673" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A licitação será processada por meio de sistema de registro de preços.</w:t>
+              <w:t xml:space="preserve">A licitação </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54866">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>será</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> processada por meio de sistema de registro de preços.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="188BAABE" w14:textId="15B3D615" w:rsidR="00CD02B9" w:rsidRDefault="003A021C" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_heading=h.a2jk2gvt754y" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="003A021C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Na apresentação das propostas e lances não será admitida a previsão de preços diferentes em razão de local de entrega ou de acondicionamento, tamanho de lote ou qualquer outro motivo (art. 82, III, da Lei n.º 14.133/2021</w:t>
             </w:r>
             <w:r w:rsidR="00AD3251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41220102" w14:textId="0FFF886B" w:rsidR="00CD02B9" w:rsidRDefault="003A021C" w:rsidP="00484599">
+          <w:p w14:paraId="41220102" w14:textId="69F64DB9" w:rsidR="00CD02B9" w:rsidRPr="008E6394" w:rsidRDefault="008E6394" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_heading=h.t29krsucbonv" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidRPr="003A021C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008E6394">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Os licitantes deverão apresentar proposta considerando a quantidade total dos itens previstos neste termo de referência, vedada a possibilidade de apresentação de proposta ou lance em quantitativo inferior ao máximo previsto neste edital</w:t>
             </w:r>
-            <w:r w:rsidR="00AD3251">
+            <w:r w:rsidR="00AD3251" w:rsidRPr="008E6394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="508D763A" w14:textId="548A3895" w:rsidR="00CD02B9" w:rsidRDefault="003A021C" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_heading=h.sw0tl4dxgxsk" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="003A021C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A existência de preços registrados não obrigará a Administração a contratar. As quantidades licitadas são estimativas, podendo a contratante requisitar quantidades menores, conforme a efetiva necessidade, ou maiores, respeitando-se os limites de acréscimos estabelecidos pela legislação</w:t>
             </w:r>
             <w:r w:rsidR="00AD3251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DFD7A5E" w14:textId="7505B006" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+          <w:p w14:paraId="5DFD7A5E" w14:textId="7505B006" w:rsidR="00CD02B9" w:rsidRPr="00C54866" w:rsidRDefault="00AD3251" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_heading=h.mdydjnq78wo5" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="4"/>
-            <w:r>
-[...347 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C54866">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Não será permitida a adesão à ata de registro de preços.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="763ED2DB" w14:textId="2EBB5CAF" w:rsidR="0000044D" w:rsidRDefault="0000044D" w:rsidP="00484599">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000044D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justifica-se a vedação à adesão à ata de registro de preços, pois a adesão à ata, prevista no art. 86 da Lei Federal nº 14.133/2021, é faculdade da Administração e não configura obrigação, devendo observar critérios de conveniência, oportunidade e capacidade operacional do órgão gerenciador, além da real possibilidade de atendimento da demanda adicional, sem prejuízo às necessidades do órgão ou entidade participante. No caso em questão, optou-se por restringir a utilização da ata exclusivamente aos participantes originalmente listados no termo de referência, considerando os seguintes fatores:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="692D5156" w14:textId="0FB47640" w:rsidR="00CD02B9" w:rsidRDefault="00451043" w:rsidP="00451043">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Capacidade limitada de fornecimento: o quantitativo estimado foi calculado com base na demanda específica desta pasta. A ampliação do volume por meio de adesões poderia comprometer o atendimento dentro dos prazos previstos, gerar risco de desabastecimento ou desequilíbrio econômico-financeiro do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19291CE4" w14:textId="7DEDE1B2" w:rsidR="00451043" w:rsidRDefault="00451043" w:rsidP="00451043">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Particularidades técnicas do objeto contratado: trata-se de produto com especificações voltadas às necessidades específicas do órgão demandante, o que pode não ser compatível com as demandas genéricas de terceiros aderentes; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4370B8E6" w14:textId="37A53C35" w:rsidR="00CD02B9" w:rsidRPr="00451043" w:rsidRDefault="00451043" w:rsidP="00451043">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Controle gerencial da ata: ao restringir a adesão, a Administração assegura maior controle sobre a execução do contrato, facilitando o acompanhamento da regularidade do fornecimento e o cumprimento das condições pactuadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="567215E9" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71BF7AFC" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Forma de fornecimento (art. 18, VII, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59DE129A" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A forma de fornecimento do objeto será integral </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="377C7DEE" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:ind w:left="594"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DF7E116" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Instrumento contratual (art. 95 da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6982E9B9" w14:textId="496D03DA" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O termo de contrato será substituído por </w:t>
+            </w:r>
+            <w:r w:rsidR="005466C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">utorização de </w:t>
+            </w:r>
+            <w:r w:rsidR="005466C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ornecimento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E4D4B27" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5648F50D" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prazo de vigência e prorrogação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B7B150C" w14:textId="77777777" w:rsidR="00AA432B" w:rsidRPr="002040EE" w:rsidRDefault="00AA432B" w:rsidP="00AA432B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002040EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O prazo de vigência da contratação inicia-se na data da entrega da Autorização de Fornecimento à contratada. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002040EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Na forma do art. 105 da Lei n° 14.133/2021, o contrato permanecerá vigente enquanto perdurarem os prazos de execução, recebimento provisório e definitivo e de pagamento, estipulados neste termo de referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C60978B" w14:textId="5BE335D0" w:rsidR="00CD02B9" w:rsidRDefault="00AA432B" w:rsidP="00AA432B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002040EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Eventual prorrogação do prazo de vigência obedecerá ao disposto no art. 111 da Lei n.º 14.133/2021</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="612BBC98" w14:textId="1DE91837" w:rsidR="00484599" w:rsidRPr="00484599" w:rsidRDefault="00484599" w:rsidP="00484599">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Reajuste</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22C41798" w14:textId="77777777" w:rsidR="00484599" w:rsidRDefault="00484599" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Os preços inicialmente contratados são fixos e irreajustáveis no prazo de um ano contado da data do orçamento estimado. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="172E7E9C" w14:textId="77777777" w:rsidR="00484599" w:rsidRPr="00484599" w:rsidRDefault="00484599" w:rsidP="00484599">
+          <w:p w14:paraId="1252C688" w14:textId="24FF38DB" w:rsidR="00484599" w:rsidRPr="00C54866" w:rsidRDefault="00484599" w:rsidP="006D08FD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54866">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>A partir desse prazo, os preços serão reajustados conforme Índice Nacional de Preços ao Consumidor Amplo, calculado pelo Instituto Brasileiro de Geografia e Estatística - IPCA/IBGE.</w:t>
             </w:r>
-          </w:p>
-[...33 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="70A26B96" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22064D42" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -4894,243 +4775,179 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">XX </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>dias, contados do recebimento, pelo fornecedor, da Autorização de Fornecimento (AF) empenhada.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="213199A8" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06E07450" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+          <w:p w14:paraId="06E07450" w14:textId="0EBBA89F" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Independentemente da forma de fornecimento, caso não seja possível a entrega do(s) bem(</w:t>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Independentemente da forma de fornecimento, caso não seja possível a entrega do(s) bem(ns) dentro do prazo, o contratado deverá comunicar as razões respectivas com pelo menos</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (****) (indicar número de dias, em numeral e por extenso ou, excepcionalmente, horas)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>de antecedência para que qualquer pleito de prorrogação de prazo seja analisado, ressalvadas situações de caso fortuito e força maior.</w:t>
+            <w:r w:rsidR="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de antecedência para que qualquer pleito de prorrogação de prazo seja analisado, ressalvadas situações de caso fortuito e força maior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BDACFF7" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="594"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44692BB2" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Local(</w:t>
-[...21 lines deleted...]
-              <w:t>) de entrega (art. 40, § 1º, II, da Lei n.º 14.133/2021)</w:t>
+              <w:t>Local(is) de entrega (art. 40, § 1º, II, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11BE13F9" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> O(s) bem(</w:t>
-[...39 lines deleted...]
-              <w:t>) ser entregue(s) no(s) seguinte(s) endereço(s):</w:t>
+              <w:t xml:space="preserve"> O(s) bem(ns) deverá(ão) ser entregue(s) no(s) seguinte(s) endereço(s):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4410F5CC" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="597"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Style136"/>
               <w:tblW w:w="8804" w:type="dxa"/>
               <w:tblInd w:w="597" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -5490,468 +5307,445 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30C140CB" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: a tabela é meramente ilustrativa, podendo ser alterada conforme o caso concreto. Sugere-se que além do local sejam registradas outras informações úteis ou pertinentes </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">Nota explicativa: a tabela é meramente ilustrativa, podendo ser alterada conforme o caso concreto. Sugere-se que além do local sejam registradas outras informações úteis ou pertinentes à entrega do bem, tais como horário para entrega e meios de contato (telefone, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+              <w:t>e-mail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>, número de aplicativo de mensagens, etc.) do setor responsável pelo recebimento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00DF73AE" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17659C13" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Demais condições de execução (art. 18, III, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="302151C8" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A execução do contrato obedecerá às seguintes regras:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA6823F" w14:textId="77777777" w:rsidR="001722E3" w:rsidRPr="001722E3" w:rsidRDefault="001722E3" w:rsidP="001722E3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funcionários da contratada deverão apresentar-se sempre com identificação e/ou credencial na Unidade Solicitante respeitando as normas de cada instituição;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DDFACF6" w14:textId="77777777" w:rsidR="001722E3" w:rsidRPr="001722E3" w:rsidRDefault="001722E3" w:rsidP="001722E3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto deverá estar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48FB3FCB" w14:textId="77777777" w:rsidR="001722E3" w:rsidRPr="001722E3" w:rsidRDefault="001722E3" w:rsidP="001722E3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">à entrega do bem, tais como horário para entrega e meios de contato (telefone, </w:t>
-[...72 lines deleted...]
-          <w:p w14:paraId="094B3293" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+              <w:t>O material deverá indicar na embalagem terciária (transporte) a razão social da Contratada, o número do processo de compra, o número da nota fiscal e o número do documento de fornecimento, e a embalagem também deverá estar íntegra e em perfeitas condições de utilização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69CB3432" w14:textId="77777777" w:rsidR="001722E3" w:rsidRPr="001722E3" w:rsidRDefault="001722E3" w:rsidP="001722E3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A embalagem deverá estar íntegra e em perfeitas condições de utilização.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="339E601F" w14:textId="77777777" w:rsidR="001722E3" w:rsidRPr="001722E3" w:rsidRDefault="001722E3" w:rsidP="001722E3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="24DFE31F" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto não será aceito caso não seja transportado e entregue de maneira correta, respeitando as recomendações do fabricante e autoridades sanitárias, de acordo com as legislações vigentes para cada item;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DDA45B3" w14:textId="77777777" w:rsidR="001722E3" w:rsidRPr="001722E3" w:rsidRDefault="001722E3" w:rsidP="001722E3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="1F01A61B" w14:textId="4799F000" w:rsidR="00CD02B9" w:rsidRPr="005A0A7F" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os produtos a serem fornecidos devem ser livres de impurezas, estando sujeitos ao controle de qualidade do Contratante diretamente ou por intermédio de terceiros, durante toda a execução do Contrato, sendo rejeitados os produtos não aprovados ou que se apresentarem impróprios para o consumo, os quais deverão ser imediatamente substituídos pelo fornecedor, sem qualquer custo adicional;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19B0C5F6" w14:textId="77777777" w:rsidR="001722E3" w:rsidRPr="001722E3" w:rsidRDefault="001722E3" w:rsidP="001722E3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo de validade do(s) objeto(s) deverá estar com prazo de validade compatível com o período de vigência do registro de preço, ou a contratada ficará responsável pelo acompanhamento e substituição dos produtos próximos do vencimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07D90994" w14:textId="10679F8C" w:rsidR="005A0A7F" w:rsidRPr="001722E3" w:rsidRDefault="005A0A7F" w:rsidP="001722E3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005A0A7F">
-[...33 lines deleted...]
-          <w:p w14:paraId="1D4E1F32" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (possibilidade ou não de se misturarem unidades de lotes distintos na mesma entrega)</w:t>
+            </w:r>
+            <w:r w:rsidR="009E16B8" w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6954A34D" w14:textId="5E78873D" w:rsidR="009E16B8" w:rsidRPr="009E16B8" w:rsidRDefault="009E16B8" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...6 lines deleted...]
-          <w:p w14:paraId="590F7C48" w14:textId="2E876CEA" w:rsidR="00CD02B9" w:rsidRPr="009E16B8" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (regras sobre entrega de nota fiscal ou de outros documentos que devem acompanhar o produto);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="303506F5" w14:textId="3195A9F6" w:rsidR="009E16B8" w:rsidRPr="009E16B8" w:rsidRDefault="009E16B8" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...55 lines deleted...]
-          <w:p w14:paraId="07D90994" w14:textId="10679F8C" w:rsidR="005A0A7F" w:rsidRPr="009E16B8" w:rsidRDefault="005A0A7F" w:rsidP="00484599">
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (regras sobre montagem ou instalação do bem);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="394D4726" w14:textId="5C1D69B4" w:rsidR="009E16B8" w:rsidRDefault="009E16B8" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (possibilidade ou não de se misturarem unidades de lotes distintos na mesma entrega)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009E16B8">
+              <w:t>*** (regras sobre treinamento acerca de uso ou manuseio do bem);</w:t>
+            </w:r>
+            <w:r w:rsidR="001722E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6954A34D" w14:textId="5E78873D" w:rsidR="009E16B8" w:rsidRPr="009E16B8" w:rsidRDefault="009E16B8" w:rsidP="00484599">
+              <w:t xml:space="preserve"> e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="421FBC0F" w14:textId="6F6D0B09" w:rsidR="00CD02B9" w:rsidRDefault="009E16B8" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="009E16B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (regras sobre entrega de nota fiscal ou de outros documentos que devem acompanhar o produto);</w:t>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>***</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (regras sobre montagem ou instalação do bem);</w:t>
-[...15 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E16B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (regras sobre treinamento acerca de uso ou manuseio do bem);</w:t>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>***</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>demais condições de execução, inclusive obrigações específicas das partes – contratante e contratado - em decorrência do objeto a ser contratado</w:t>
+            </w:r>
+            <w:r w:rsidR="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t>demais condições de execução, inclusive obrigações específicas das partes – contratante e contratado - em decorrência do objeto a ser contratado</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78765439" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E8A094A" w14:textId="2BFB5A46" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6191,160 +5985,141 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="_heading=h.vv1spcvx8z" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002834DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O prazo de garantia contratual do(s) bem(</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">O prazo de garantia contratual do(s) bem(ns) é de, no mínimo, </w:t>
+            </w:r>
             <w:r w:rsidR="002834DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (indicar quantidade de meses ou anos da garantia contratual)</w:t>
+            </w:r>
+            <w:r w:rsidR="002834DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ns</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>, ou pelo prazo fornecido pelo fabricante ou montador, se superior, contado a partir do primeiro dia útil subsequente à data do recebimento definitivo do objeto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">) é de, no mínimo, </w:t>
-[...24 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC4879A" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Nota explicativa: indicar conforme o caso, a redação do item 5.8.1, 5.8.2 ou 5.8.3 para indicar o prazo de garantia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A92D904" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E9C3F87" w14:textId="39DF9C65" w:rsidR="00CD02B9" w:rsidRDefault="00264483">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota explicativa: sugere-se a redação do item 5.8.1 para bens de consumo em geral. Os demais itens devem ser escolhidos quando a Administração entender pertinente ou necessária a prestação de garantia contratual, além daquela já definida em lei. A fixação do prazo de garantia contratual deve ser justificada e coerente com os prazos praticados no mercado (art. 40, I, da Lei </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>montador, se superior, contado a partir do primeiro dia útil subsequente à data do recebimento definitivo do objeto</w:t>
-[...60 lines deleted...]
-              <w:t>Nota explicativa: sugere-se a redação do item 5.8.1 para bens de consumo em geral. Os demais itens devem ser escolhidos quando a Administração entender pertinente ou necessária a prestação de garantia contratual, além daquela já definida em lei. A fixação do prazo de garantia contratual deve ser justificada e coerente com os prazos praticados no mercado (art. 40, I, da Lei n.º 14.133/2021). A garantia por sua natureza não envolve a realização de manutenções preventivas, tampouco de manutenções corretivas de problemas decorrentes de uso inadequado do bem, negligência, imperícia, vandalismo ou imprudência</w:t>
+              <w:t>n.º 14.133/2021). A garantia por sua natureza não envolve a realização de manutenções preventivas, tampouco de manutenções corretivas de problemas decorrentes de uso inadequado do bem, negligência, imperícia, vandalismo ou imprudência</w:t>
             </w:r>
             <w:r w:rsidR="00AD3251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B3DE60D" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50AF498D" w14:textId="78BAB063" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
@@ -6520,124 +6295,159 @@
           </w:p>
           <w:p w14:paraId="368A1DA7" w14:textId="50773802" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Na hipótese do subitem acima, o contratado deverá disponibilizar equipamento equivalente, de especificação igual ou superior ao anteriormente fornecido, para utilização em caráter provisório pelo contratante, de modo a garantir a continuidade dos trabalhos administrativos durante a execução dos reparos.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BA06469" w14:textId="0D7B5BA3" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+          <w:p w14:paraId="6BA06469" w14:textId="71A86276" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Decorrido o prazo para reparos e substituições sem o atendimento da solicitação do Contratante ou a apresentação de justificativas pelo contratado, fica o contratante autorizado a contratar empresa diversa para executar os reparos, ajustes ou a substituição do bem ou de seus componentes, bem como a exigir do contratado o reembolso pelos custos respectivos, sem que tal fato acarrete a perda da garantia dos equipamentos.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF0BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Decorrido o prazo para reparos e substituições sem o atendimento da solicitação do Contratante ou a apresentação de justificativas pelo contratado, fica o contratante autorizado a contratar empresa diversa para executar os reparos, ajustes ou a substituição do bem ou de seus componentes, bem como a exigir do contratado o reembolso pelos custos respectivos, sem que tal fato acarrete a perda da garantia dos equipamentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0338FAB2" w14:textId="064483A7" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O custo referente ao transporte dos equipamentos cobertos pela garantia será de responsabilidade do contratado.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BF63D88" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
+          <w:p w14:paraId="3BF63D88" w14:textId="49D2F9F1" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_heading=h.r6mw2mns7t49" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> A garantia legal ou contratual do objeto tem prazo de vigência próprio e desvinculado daquele fixado no contrato, permitindo eventual aplicação de penalidades em caso de descumprimento de alguma de suas condições, mesmo depois de expirada a vigência contratual.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94160">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A garantia legal ou contratual do objeto tem prazo de vigência próprio e desvinculado daquele fixado no contrato, permitindo eventual aplicação de penalidades em caso de descumprimento de alguma de suas condições, mesmo depois de expirada a vigência contratual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70A34D18" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00484599">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_heading=h.xtsyvkfcba6m" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
@@ -6671,126 +6481,167 @@
               <w:t>*** (Descrever outras exigências relacionadas à garantia do objeto, observadas as notas explicativas deste documento)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55966D6B" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="646"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06F0969D" w14:textId="2DA5441E" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+          <w:p w14:paraId="06F0969D" w14:textId="34DC5C5A" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: os itens 5.8.4 a 5.8.13 poderão ser suprimidos, total ou parcialmente, no caso de bens perecíveis ou, quando pela natureza do objeto contratado, as </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Nota explicativa: os itens 5.8.4 a 5.8.</w:t>
+            </w:r>
+            <w:r w:rsidR="00570D5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> poderão ser suprimidos, total ou parcialmente, no caso de bens perecíveis ou, quando pela natureza do objeto contratado, as </w:t>
             </w:r>
             <w:r w:rsidR="00C300A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>disposições forem</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> inaplicáveis. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56CEB85C" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53838B85" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+          <w:p w14:paraId="53838B85" w14:textId="324CC919" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: em relação ao item 5.8.13.1, quando a formalização da contratação ocorrer por ordem de entrega ou autorização de fornecimento (sem assinatura de termo de contrato, conforme art. 95 da Lei n.º 14.133/2021) ou quando o prazo da garantia do produto for superior ao prazo de vigência do contrato </w:t>
+              <w:t>Nota explicativa: em relação ao item 5.8.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00570D5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1, quando a formalização da contratação ocorrer por ordem de entrega ou autorização de fornecimento (sem assinatura de termo de contrato, conforme art. 95 da Lei n.º 14.133/2021) ou quando o prazo da garantia do produto for superior ao prazo de vigência do contrato </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>é facultado</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> à Administração exigir termo de garantia assinado pelo fornecedor, conforme requisitos do art. 50 do Código de Defesa do Consumidor. O termo de garantia poderá ser elaborado pela própria Administração, conforme modelo anexo à minuta padrão de edital, ou ser inserida cláusula que exija do fornecedor a entrega do termo de garantia. Caso não se exija que o contratado assine termo de garantia, o item deve ser suprimido</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="788C4EF2" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
@@ -6974,92 +6825,70 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>art. 6º, XXIII, alínea f, da Lei n.º 14.133/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD02B9" w14:paraId="5E3D7357" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F45A863" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00D465A4">
+          <w:p w14:paraId="3F45A863" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Indicação de gestor e de fiscal(</w:t>
-[...24 lines deleted...]
-          <w:p w14:paraId="6E59B6AD" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00D465A4">
+              <w:t>Indicação de gestor e de fiscal(is) do contrato ou da ata de registro de preços</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E59B6AD" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_heading=h.t4ccvc7hpmb0" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7836,5185 +7665,4849 @@
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="612A3647" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B71212E" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E129DF4" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00D465A4">
+          <w:p w14:paraId="2E129DF4" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Condições gerais do modelo de gestão</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B4274FB" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00D465A4">
+          <w:p w14:paraId="1B4274FB" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei n.º 14.133/2021, e cada parte responderá pelas consequências de sua inexecução total ou parcial.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8E84C4" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Em caso de impedimento, ordem de paralisação ou suspensão do contrato, o cronograma de execução será prorrogado automaticamente pelo tempo correspondente, anotadas tais circunstâncias mediante simples apostila.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79884D42" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> As comunicações entre o órgão ou entidade e o contratado devem ser realizadas por escrito sempre que o ato exigir tal formalidade, admitindo-se o uso de mensagem eletrônica para esse fim.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D08D90E" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O órgão ou entidade poderá convocar representante da empresa para adoção de providências que devam ser cumpridas de imediato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="577BE67F" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Após a assinatura do termo do contrato ou instrumento equivalente, o órgão ou entidade poderá convocar o representante da empresa contratada para reunião inicial para </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei n.º 14.133/2021, e cada parte responderá pelas consequências de sua inexecução total ou parcial.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F8E84C4" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00D465A4">
+              <w:t>apresentação do plano de fiscalização, que conterá informações acerca das obrigações contratuais, dos mecanismos de fiscalização, das estratégias para execução do objeto, do método de aferição dos resultados e das sanções aplicáveis, dentre outros.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47466C14" w14:textId="583E6917" w:rsidR="00CD02B9" w:rsidRPr="00CF7420" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="79884D42" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00D465A4">
+            <w:r w:rsidRPr="00CF7420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF7420" w:rsidRPr="00CF7420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A execução do contrato deverá ser acompanhada e fiscalizada pelo(s) fiscal(is) do contrato, ou </w:t>
+            </w:r>
+            <w:r w:rsidR="00D65AD0" w:rsidRPr="00CF7420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pelos respectivos substitutos</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF7420" w:rsidRPr="00CF7420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (art. 117, caput, da Lei n.º 14.133/2021).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73AD2237" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63B7EF3C" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gestor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2261BA13" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="7D08D90E" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00D465A4">
+            <w:bookmarkStart w:id="14" w:name="_heading=h.dk17whv9irqc"/>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A gestão do Contrato ou da Ata de Registro de Preços será exercida pela unidade gerenciadora, podendo, quando necessário, ser realizada de forma descentralizada por meio de gestores e fiscais setoriais designados pelas unidades participantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A2C2640" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="577BE67F" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00D465A4">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Incumbe e compete ao gestor do contrato ou da ata de registro de preços</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AC41355" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iniciar, instruir, manifestar-se e submeter à autoridade competente para decisão os procedimentos relativos a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F26728E" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) prorrogação e suspensão de prazo; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="410580C9" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) alterações qualitativas e quantitativas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B2A78A3" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) revisão, reequilíbrio e repactuação dos preços registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7762C1FB" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d) processo administrativo sancionador; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22B89FF0" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e) recomendação de abertura de processo licitatório, quando for o caso; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FDC8771" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f) quaisquer outros atos e procedimentos que impliquem a celebração de termo aditivo, apostilamento ou qualquer outro registro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A44B7F0" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g) cancelamento de ARP e extinção do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="695173BC" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>h) apuração e restituição de danos, prejuízos e indenizações à Administração Pública;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74D1F5AB" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar, orientar e supervisionar a atuação dos fiscais do contrato ou da ARP, promovendo a integração das informações necessárias à adequada execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39EC3B47" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução orçamentária e financeira da contratação, adotando as providências necessárias para assegurar a disponibilidade de recursos durante toda a vigência contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36AAF2DA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter controle atualizado e acompanhar os saldos de empenhos e dos pagamentos efetuados, evitando a realização de serviço ou fornecimento sem prévio empenho;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="573369CA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">realizar o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças para os devidos registros; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A6E46FE" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a manutenção, pelo contratado, das condições estabelecidas no edital e contrato e das exigências legais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23A66B99" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">promover o encaminhamento da documentação necessária à liquidação e ao pagamento, após o atesto da execução pelo fiscal do contrato, quando exigido; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="427A8095" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">promover, quando couber, reunião inicial para apresentação do modelo de gestão, após a assinatura do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70A3B037" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">requerer auxílio às áreas competentes em caso de dúvidas técnicas, administrativas ou jurídicas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52AC10E3" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter atualizadas as estimativas de consumo, tanto para apurar a suficiência do saldo até o término do contrato como para orientar as futuras contratações; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E10A550" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução do Plano de Fiscalização, quando houver, bem como monitorar os riscos identificados na fase de planejamento da contratação, propondo medidas preventivas e corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FA2C787" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar as informações produzidas pelos fiscais, promovendo o acompanhamento sistemático da execução contratual e registrando as ocorrências relevantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32CD5B3D" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>formalizar as comunicações oficiais com a contratada relativas à gestão administrativa do contrato, ressalvadas as atribuições específicas do fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B31FACC" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das determinações decorrentes de notificações, glosas, sanções administrativas e demais medidas adotadas durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="176F0A1A" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> elaborar relatório conclusivo da execução contratual ou da ARP, contendo avaliação do desempenho da contratada, das ocorrências registradas, das medidas adotadas e das recomendações para futuras contratações;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19E33E72" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>propor à autoridade competente medidas destinadas ao aperfeiçoamento da execução contratual, à mitigação de riscos e à prevenção da reincidência de falhas verificadas durante a execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DDF5B54" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">receber definitivamente aquisições, obras ou serviços sob sua responsabilidade; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CBF7D08" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>qualquer outra que se faça necessária ao desempenho da atividade de gestão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="192C7BBE" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A93E7B6" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: as competências indicadas nos itens 6.3.2.1 a 6.3.2.18 constam na instrução Normativa n.º 07/2026 da SEA e no Decreto 1.561/2026 e somente devem ser suprimidas ou alteradas no caso de alteração ou revogação da IN. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="772D1A17" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="184ED08E" w14:textId="5E006994" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: quando necessário ou pertinente descrever a partir do item 6.3.2.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE645A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> incumbências e competências específicas do gestor do contrato ou ata em decorrência do objeto contratado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22A39627" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78C42357" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="15" w:name="_heading=h.w58obsmt83uf"/>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fiscal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178CC442" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="47466C14" w14:textId="583E6917" w:rsidR="00CD02B9" w:rsidRPr="00CF7420" w:rsidRDefault="00AD3251" w:rsidP="00D465A4">
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A fiscalização do Contrato ou da Ata de Registro de Preços caberá à unidade gerenciadora, podendo ser exercida de forma descentralizada por meio de fiscais setoriais designados pelas unidades participantes, observadas as competências previstas neste Termo de Referência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E51D100" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Incumbe e compete ao Fiscal do Contrato/ARP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73CBA93D" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67288ADC" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer as condições estabelecidas no contrato, na ARP, no edital e nas especificações técnicas para o recebimento do objeto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="196403F3" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">praticar os atos necessários à verificação do fiel cumprimento das obrigações, exigindo as providências necessárias para tal fim; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CF83594" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar a conformidade da execução do objeto com as especificações técnicas, quantitativos, níveis mínimos de desempenho, indicadores de qualidade e demais requisitos previstos no edital, contrato ou ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="492C405D" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">receber o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes e proceder ao atesto ou à certificação da despesa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AE0235" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar produto ou serviço em desacordo com as condições fixadas em edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B977D9A" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>anotar em registro próprio todas as ocorrências relacionadas à execução do contrato, apontando o que for necessário para a regularização das faltas ou dos defeitos observados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DBA4854" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter organizado e atualizado o histórico da fiscalização, incluindo relatórios, fotografias, registros eletrônicos, notificações, comunicações e demais documentos produzidos durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E7567A7" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">informar a seus superiores, em tempo hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="391640CB" w14:textId="422D2C12" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>comunicar imediatamente ao gestor toda situação que possa ocasionar risco à continuidade da execução contratual, prejuízo ao interesse público ou danos ao erário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25C07E65" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fazer diligências à empresa contratada, se for o caso, adotando controles adequados e suficientes para registro destas ocorrências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64BDA994" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigir, por escrito, o refazimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento ou quando as soluções ultrapassarem as suas competências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B1F7824" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">notificar, por escrito, a contratada quanto ao não cumprimento das obrigações, fixando prazo para cumprimento ou apresentação de justificativa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6150F410" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor do contrato a solicitação de instauração de processo administrativo sancionador, contendo os registros das ocorrências, notificações, defesas e justificativas da contratada, bem como a documentação necessária;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79AFF4BB" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aceitar ou rejeitar, motivadamente, a indicação do preposto feita pela empresa contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E4CB1DA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter contato com o preposto; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F4FE538" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">desempenhar suas atividades com autonomia e independência fiscalizatória, buscando as condições necessárias para o desempenho da função, comunicando ao gestor do contrato suas necessidades; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="071953EA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">acompanhar sistematicamente a execução do contrato, mantendo registros das ocorrências e dos documentos relativos à fiscalização; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71B4DED1" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter os registros de confirmação de recebimento dos comunicados à contratada; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42D4FB93" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>elaborar relatórios periódicos de fiscalização, contendo a avaliação da execução contratual, as ocorrências verificadas, as providências adotadas e as recomendações encaminhadas ao gestor do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FC415C8" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar o cumprimento do cronograma físico-financeiro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2084A2A1" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor do contrato, quando identificada a necessidade de modificação contratual, a respectiva proposta, acompanhada das devidas justificativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B5FAF77" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer os prazos de execução contratual e fornecer subsídios para as prorrogações, quando necessárias, ou manifestar-se contrariamente à prorrogação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40DB2BD1" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a presença dos documentos exigidos em contrato para fins de pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="332CC49F" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar, quando cabível, a manutenção das condições de habilitação, regularidade fiscal, trabalhista e previdenciária exigidas contratualmente, comunicando ao gestor eventual irregularidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="577FDD7B" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apontar, por meio de instrumentos de medição, a necessidade de glosas em notas fiscais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F6089BA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar o cumprimento das garantias técnicas, prazos de garantia, assistência técnica e demais obrigações pós-entrega previstas contratualmente, quando aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1590A0CE" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalizar o cumprimento das normas de segurança do trabalho, proteção ambiental, acessibilidade e demais exigências legais incidentes sobre a execução contratual, quando compatíveis com o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6875B874" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07322E22" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das determinações expedidas pelo gestor do contrato e informar sobre sua efetiva implementação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B2088B9" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>conhecer os limites de sua atuação na atividade de fiscalização, bem como zelar pela estrita observância das cláusulas contratuais específicas e das normas internas aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A29E7CB" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** outras incumbências e competências do fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54AE0E44" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34663765" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A fi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">scalização poderá ser exercida por meio da fiscalização técnica, administrativa, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>setorial e pelo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>público</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>usuário, conforme a dimensão e especificidades do</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>objeto e do órgão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>ou da entidade. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5067FEB9" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Será facultada a contratação de terceiros para assistir ou subsidiar as atividades de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>fiscalização do representante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>da Administração Pública Estadual, observando-se</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>as seguintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>regras: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40A3E1AA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a empresa ou o profissional contratado nos termos do caput deste artigo assumirá responsabilidade civil objetiva pela veracidade e pela precisão das informações prestadas, firmará termo de compromisso de confidencialidade e não poderá exercer atribuição própria e exclusiva de fiscal de contrato; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A150428" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a contratação de terceiros não eximirá o fiscal do contrato de responsabilidade, nos limites das informações recebidas do terceiro contratado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="434D64B9" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B1DE028" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NO CASO DE COMPRAS COMPARTILHADAS:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="142D14EF" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2088C35B" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A gestão e a fiscalização da Ata de Registro de Preços Compartilhada serão exercidas pela Unidade Gerenciadora, com o apoio dos gestores e fiscais setoriais designados pelos órgãos e entidades participantes, observadas as competências previstas neste Termo de Referência e na legislação aplicável</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39BB4C2E" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor da ARP Compartilhada da Unidade Gerenciadora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61665D8C" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1F9FB9" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B3F4A34" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="760EB076" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promover a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C949D93" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prestar orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C6DC9DF" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analisar as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE65610" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71808CC9" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BA5E74A" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal da ARP Compartilhada da Unidade Gerenciadora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56A6EDDA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução das contratações decorrentes da ARP compartilhada e do contrato compartilhado, observando as informações prestadas pelos fiscais setoriais dos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CFFBAA8" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prestar suporte técnico e orientações aos fiscais setoriais quanto à correta fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59A89F8A" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar e manter atualizados os registros de ocorrências, notificações, comunicações e demais informações relacionadas à execução da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34FD492D" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>acompanhar o cumprimento das providências determinadas em decorrência das irregularidades identificadas pelos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73ED073B" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar ao gestor as irregularidades que possam comprometer a execução da ata ou demandem providências administrativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="673B5200" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>subsidiar a instrução dos processos de alteração, revisão, cancelamento e demais atos relacionados à gestão da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69C5B5AB" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter intercâmbio permanente com os fiscais setoriais, promovendo a uniformização dos procedimentos de fiscalização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D761FF" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições relacionadas ao acompanhamento da execução da ARP compartilhada e do contrato compartilhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D75DA9" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor Setorial da Unidade Participante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E30F70E" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerir o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3782CC0C" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar as atividades de fiscalização técnica, administrativa, setorial e pelo público usuário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDABADB" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar os atos preparatórios relativos ao pagamento, à aplicação de sanções administrativas e à extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753F3CDF" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a atualização dos registros de acompanhamento e fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="160F24A2" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar a manutenção das condições de habilitação da contratada para fins de empenho e pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DFD2ACC" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os registros efetuados pelos fiscais setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="545FCD0B" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar à Unidade Gerenciadora as ocorrências que extrapolem sua competência ou que possam ensejar alteração ou descumprimento da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A49FF47" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iniciar, instruir e manifestar-se sobre alterações, reajustes, revisões, repactuações, reequilíbrios econômico-financeiros, prorrogações e demais ocorrências relativas à contratação decorrente da ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03D3304C" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar a instrução dos processos de aplicação de sanções e de extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57F07D7E" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>controlar os saldos contratuais, empenhos, pagamentos e garantias, quando houver;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="400B3938" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assinar, juntamente com o fiscal setorial, os documentos relativos à solicitação de instauração de processo administrativo sancionador; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="099EE925" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições necessárias à adequada gestão contratual.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3062F514" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal Setorial da Unidade Participante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F60C26D" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalizar o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E0FB85A" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar o objeto contratado e conhecer as condições estabelecidas no edital, na Ata de Registro de Preços, no contrato e nas especificações técnicas aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C20059F" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução do objeto, verificando a qualidade, quantidade, prazo e modo de execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5384960D" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>praticar os atos necessários à verificação do fiel cumprimento das obrigações assumidas pela contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="207D6324" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>receber o objeto contratado, examinar e conferir notas fiscais, faturas e documentos equivalentes, realizando os atestos e certificações cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05511D92" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar bens ou serviços em desacordo com as especificações contratadas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E81414" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registrar todas as ocorrências relevantes da execução contratual, indicando as medidas necessárias à regularização de falhas ou defeitos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4956F2EB" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>emitir notificações à contratada para correção de irregularidades ou apresentação de justificativas, comunicando a providência ao gestor setorial e ao fiscal da Unidade Gerenciadora;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27B20F4B" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar diligências junto à contratada e manter os respectivos registros;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="750175A0" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor setorial solicitação de instauração de processo administrativo sancionador, devidamente instruída;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="540A82F8" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar ao gestor setorial, em tempo hábil, situações que demandem providências além de sua competência ou que possam inviabilizar a execução da contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="324F4A13" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar a manutenção das condições de habilitação da contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D9768C" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os empenhos, pagamentos, apostilamentos e termos aditivos relacionados à contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FA5A2CF" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a presença da documentação necessária para liquidação e pagamento da despesa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1063EA1F" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apontar a necessidade de glosas, retenções ou descontos decorrentes de descumprimentos contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="641951BF" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fornecer subsídios para alterações, revisões e prorrogações contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A61E5DA" w14:textId="77777777" w:rsidR="00B32014" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>solicitar apoio técnico, administrativo, jurídico ou de controle quando necessário; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BCE7790" w14:textId="58BBB163" w:rsidR="00D465A4" w:rsidRPr="00D465A4" w:rsidRDefault="00B32014" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atividades correlatas necessárias ao adequado acompanhamento e fiscalização da contratação</w:t>
+            </w:r>
+            <w:r w:rsidR="00D465A4" w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B687731" w14:textId="77777777" w:rsidR="00B33515" w:rsidRDefault="00B33515" w:rsidP="00B33515">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A9A28E1" w14:textId="25DA6254" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Regras para recebimento (art. 18, III, e art. 40, § 1º, II, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="371F3959" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Competência para recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43E7DD9A" w14:textId="2345C878" w:rsidR="00CD02B9" w:rsidRPr="00D465A4" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto será recebido provisoriamente, de forma sumária, pelo responsável por seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4497A8CD" w14:textId="4F35AB91" w:rsidR="00D465A4" w:rsidRPr="00F82526" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82526">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto será recebido definitivamente, por servidor ou comissão a ser oportunamente designado(a) pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BE6235B" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prazos de recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66E70956" w14:textId="01AC3D62" w:rsidR="00CD02B9" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório será realizado no ato da entrega ou ao final da instalação ou montagem quando esses serviços forem de responsabilidade do contratado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="485E19AF" w14:textId="087FFCC0" w:rsidR="00CD02B9" w:rsidRPr="00D9599C" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento definitivo ocorrerá no prazo de *** (***) dias a partir do recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D0C2890" w14:textId="4FA289B6" w:rsidR="00CD02B9" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo para recebimento definitivo poderá ser excepcionalmente prorrogado, de forma justificada, uma única vez, por igual período, mediante aviso ao contratado, quando houver necessidade de diligências a serem realizadas pela Administração para a aferição do atendimento das exigências contratuais</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="367CFBEC" w14:textId="63F32D5A" w:rsidR="00CD02B9" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Suspenderá o prazo de recebimento definitivo a concessão de prazo ao contratado para a solução de inconsistências na execução do objeto ou de saneamento da nota fiscal ou de instrumento de cobrança equivalente. Nesse caso, o reinício da contagem do prazo considerará o tempo já transcorrido, computando-se a partir da nova contagem apenas o intervalo de tempo restante entre a data da suspensão e o termo final inicialmente previsto para o recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73D95DE1" w14:textId="2F8531DA" w:rsidR="00CD02B9" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os bens rejeitados deverão ser trocados no prazo de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (***)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CF7420" w:rsidRPr="00CF7420">
-[...57 lines deleted...]
-          <w:p w14:paraId="540687D9" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00D465A4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dias/horas</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74F37613" w14:textId="1E598011" w:rsidR="00CD02B9" w:rsidRDefault="00E07052" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No caso de rejeição parcial ou total de bens, será interrompido o prazo de recebimento definitivo. Nesse caso, em relação aos bens rejeitados, haverá reinício da contagem do prazo de recebimento </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>definitivo, em sua totalidade, a partir da nova entrega e recebimento provisório</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AD8EDA1" w14:textId="236C4076" w:rsidR="00E15A0F" w:rsidRDefault="00D465A4" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A concessão de prazo para troca de bens rejeitados não afasta a possibilidade de aplicação de sanção quando descumprido o prazo de entrega</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF1A3D8" w14:textId="77777777" w:rsidR="00E15A0F" w:rsidRPr="00E15A0F" w:rsidRDefault="00E15A0F" w:rsidP="00E15A0F">
+            <w:pPr>
+              <w:ind w:left="2232"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CA44E8E" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Métodos e efeitos do recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7666983E" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ocorrerá de forma sumária.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58EB69B3" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento definitivo avaliará o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4603A868" w14:textId="77777777" w:rsidR="00E07052" w:rsidRPr="00E07052" w:rsidRDefault="00E07052" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07052">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os bens poderão ser rejeitados, no todo ou em parte, inclusive antes do recebimento provisório, quando em desacordo com as especificações constantes neste termo de referência, na proposta, no edital da licitação, no termo de contrato ou em qualquer dos anexos desses documentos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="156067E3" w14:textId="77777777" w:rsidR="00E07052" w:rsidRPr="00E07052" w:rsidRDefault="00E07052" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07052">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela solidez e pela segurança dos bens, a responsabilidade ético-profissional pela perfeita execução do contrato, nos limites estabelecidos pela lei ou pelo contrato, nem a responsabilidade pelos prejuízos resultantes da execução incorreta do contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E7E3B98" w14:textId="77777777" w:rsidR="00E07052" w:rsidRPr="00E07052" w:rsidRDefault="00E07052" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07052">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O contratado, mesmo não sendo o fabricante ou produtor da matéria-prima empregada no produto, responderá pela sua qualidade e autenticidade, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto contratado, em que se verificarem vícios, defeitos, incorreções, sejam eles resultantes de fabricação ou transporte. Quando os vícios, defeitos ou incorreções forem constatados por testes ou exames, o contrato obriga-se a ressarcir os custos à contratante.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BE63181" w14:textId="5BB60CC5" w:rsidR="00CD02B9" w:rsidRPr="00E07052" w:rsidRDefault="00E07052" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07052">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo do objeto não exclui a responsabilidade do contratado por vício de quantidade ou qualidade do produto ou disparidade com as especificações técnicas constantes deste termo de referência, da proposta, do edital e de seus anexos, constatada apenas posteriormente ao recebimento, garantindo-se ao contratante as faculdades previstas no art. 18 da Lei n.º 8.078/1990.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49061FD1" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:ind w:left="739"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AFF7BCE" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Sanções</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="063D5060" w14:textId="34CB2E9B" w:rsidR="00CD02B9" w:rsidRPr="00B67BD3" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A apuração de infrações e aplicação de sanções aos licitantes, aos beneficiários de ata de registro de preços e aos contratados obedecerá ao disposto no Decreto estadual n° 1.560, de 11 de junho de 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00B67BD3" w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="794131BD" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="551E08B5" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Gestor</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B925801" w14:textId="177A03C1" w:rsidR="00AB03F4" w:rsidRPr="00AB03F4" w:rsidRDefault="002176D9" w:rsidP="00D465A4">
+              <w:t>Cláusula anticorrupção</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C40FB11" w14:textId="5BD7CA5C" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_heading=h.dk17whv9irqc" w:colFirst="0" w:colLast="0"/>
-[...42 lines deleted...]
-            <w:r w:rsidR="00AD3251">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="633A0A34" w14:textId="657C065D" w:rsidR="00CD02B9" w:rsidRDefault="002176D9" w:rsidP="00D465A4">
-[...1 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+          <w:p w14:paraId="63ECA9EB" w14:textId="3E1554E5" w:rsidR="00CD02B9" w:rsidRPr="00B67BD3" w:rsidRDefault="00E568F4" w:rsidP="00B32014">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...17 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Declaram que têm conhecimento das normas previstas na legislação brasileira, especialmente nas Leis n° 8.429/1992 e n.º 12.846/2013, seus regulamentos e demais normas aplicáveis, bem como das exigências de integridade, ética e conduta previstas por organismos nacionais e internacionais, instituições financeiras, agências de cooperação e demais entes de controle ou fomento</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251" w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50885B72" w14:textId="0C683A2F" w:rsidR="00AB03F4" w:rsidRPr="00AB03F4" w:rsidRDefault="00AB03F4" w:rsidP="00D465A4">
-[...1 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+          <w:p w14:paraId="55B8E8F7" w14:textId="04EC565D" w:rsidR="00B67BD3" w:rsidRPr="00B67BD3" w:rsidRDefault="00E568F4" w:rsidP="00B32014">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se em não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas legislações e regulamentos mencionados no item anterior, bem como nas definições abaixo, e a exigir igual conduta dos terceiros por elas contratados</w:t>
+            </w:r>
+            <w:r w:rsidR="00B67BD3" w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31CE396D" w14:textId="022ED2D8" w:rsidR="00B67BD3" w:rsidRPr="00B67BD3" w:rsidRDefault="00B67BD3" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reconhecem como práticas ilícitas, para os fins desta cláusula</w:t>
+            </w:r>
+            <w:r w:rsidR="0015649F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78D8D08F" w14:textId="27968907" w:rsidR="0015649F" w:rsidRPr="0015649F" w:rsidRDefault="0015649F" w:rsidP="00B32014">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...17 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0015649F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Prática corrupta: oferecer, dar, receber ou solicitar, direta ou indiretamente, qualquer coisa de valor com o objetivo de influenciar a ação de servidor público ou de representante de entidade privada no processo de contratação ou na execução de contrato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58895534" w14:textId="72B5A2B0" w:rsidR="0015649F" w:rsidRDefault="0015649F" w:rsidP="00B32014">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...17 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática fraudulenta: Falsificação ou omissão de fatos a fim de influenciar o processo de contratação ou a execução de contrato</w:t>
+            </w:r>
+            <w:r w:rsidR="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A0B169E" w14:textId="3D2F3293" w:rsidR="0015649F" w:rsidRPr="0015649F" w:rsidRDefault="0015649F" w:rsidP="00B32014">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...17 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática colusiva: esquematizar ou estabelecer acordo entre duas ou mais partes, com ou sem o conhecimento do Contratante ou de seus prepostos, visando estabelecer preços ou condições em níveis artificiais e não competitivos</w:t>
+            </w:r>
+            <w:r w:rsidR="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C107E20" w14:textId="56288185" w:rsidR="0015649F" w:rsidRPr="0015649F" w:rsidRDefault="0015649F" w:rsidP="00B32014">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...17 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática coercitiva: causar dano ou ameaçar causar dano, direta ou indiretamente, a pessoas ou sua propriedade, visando influenciar sua participação em um processo de contratação ou afetar a execução do contrato</w:t>
+            </w:r>
+            <w:r w:rsidR="00E568F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14A1FCB0" w14:textId="77777777" w:rsidR="00805B63" w:rsidRPr="00805B63" w:rsidRDefault="0015649F" w:rsidP="00B32014">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...17 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática obstrutiva</w:t>
+            </w:r>
+            <w:r w:rsidR="00C40FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CFED55D" w14:textId="15AB9C8B" w:rsidR="0015649F" w:rsidRPr="00C40FAD" w:rsidRDefault="00805B63" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="0015649F" w:rsidRPr="00C40FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>estruir, falsificar, alterar ou ocultar provas em inspeções, ou fazer declarações falsas a auditores, com o objetivo de impedir materialmente uma inspeção ou investigação sobre alegações de práticas ilícitas; ou ameaçar, perseguir ou intimidar qualquer parte interessada para impedi-la de apresentar informações relevantes à investigação ou ao seu prosseguimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BFB3A10" w14:textId="46743B2F" w:rsidR="0015649F" w:rsidRPr="00B67BD3" w:rsidRDefault="0015649F" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Praticar atos cuja intenção seja impedir materialmente o exercício dos direitos de inspeção ou auditoria previstos em lei ou em contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6558A840" w14:textId="52A15386" w:rsidR="00CD02B9" w:rsidRDefault="0015649F" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se a notificar imediatamente à Controladoria-Geral do Estado de Santa Catarina (CGE/SC), ou órgão equivalente de controle interno ou externo, qualquer irregularidade de que tenham conhecimento acerca da execução do contrato, sem prejuízo de outras comunicações que sejam exigidas por autoridades competentes, financiadores ou órgãos de fomento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="153B8109" w14:textId="10380A05" w:rsidR="00CD02B9" w:rsidRPr="00DF770D" w:rsidRDefault="007D787A" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reconhecem que a violação de qualquer obrigação prevista na legislação brasileira aplicável, na Instrução Normativa conjunta CGE/SEA nº 01/2020 ou em normas equivalentes, bem como das exigências previstas nesta cláusula, constitui causa para</w:t>
+            </w:r>
+            <w:r w:rsidR="0015649F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34083BA9" w14:textId="77777777" w:rsidR="00DF770D" w:rsidRPr="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...17 lines deleted...]
-              <w:pStyle w:val="PargrafodaLista"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a rescisão unilateral do contrato pelo Contratante;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE58C33" w14:textId="77777777" w:rsidR="00DF770D" w:rsidRPr="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...15 lines deleted...]
-          <w:p w14:paraId="61BF6FC2" w14:textId="50233EA5" w:rsidR="00AB03F4" w:rsidRPr="00AB03F4" w:rsidRDefault="00910D32" w:rsidP="00D465A4">
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o cancelamento ou suspensão de financiamentos, repasses, doações ou aportes vinculados ao contrato, por instituições financiadoras, de fomento ou de controle;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13405726" w14:textId="77777777" w:rsidR="00DF770D" w:rsidRPr="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a declaração de inelegibilidade do Contratado, por prazo determinado ou indeterminado, para participar de novas contratações ou financiamentos; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="265BFF62" w14:textId="77777777" w:rsidR="00DF770D" w:rsidRPr="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a cobrança de perdas e danos, inclusive danos potenciais, causados à parte inocente, além da aplicação das multas pactuadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32611D62" w14:textId="77777777" w:rsidR="00DF770D" w:rsidRPr="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...3593 lines deleted...]
-          <w:p w14:paraId="74F37613" w14:textId="629538E6" w:rsidR="00CD02B9" w:rsidRDefault="00D465A4" w:rsidP="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O Contratado deverá permitir que órgãos ou entidades de controle, instituições financiadoras ou de fomento, nacionais ou internacionais, bem como pessoas ou auditores por elas indicados: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52B0F6B7" w14:textId="77777777" w:rsidR="00DF770D" w:rsidRPr="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="5AD8EDA1" w14:textId="236C4076" w:rsidR="00E15A0F" w:rsidRDefault="00D465A4" w:rsidP="00E15A0F">
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inspecione suas contas e registros, bem como as contas e registros de seus subcontratados, relacionados com a apresentação da proposta e a execução do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F5BA92" w14:textId="77777777" w:rsidR="00DF770D" w:rsidRPr="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...771 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00DF770D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a rescisão unilateral do contrato pelo Contratante;</w:t>
-[...143 lines deleted...]
-              </w:rPr>
               <w:t>realizem auditorias sobre tais contas e registros, sempre que exigido por lei, contrato ou regulamento aplicável.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C1C689E" w14:textId="1303690E" w:rsidR="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00D465A4">
+          <w:p w14:paraId="1C1C689E" w14:textId="1303690E" w:rsidR="00DF770D" w:rsidRDefault="00DF770D" w:rsidP="00B32014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF770D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Comprometem-se em notificar à Controladoria Geral do Estado qualquer irregularidade que tiverem conhecimento acerca da execução do contrato.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26D1EB52" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
@@ -13250,1944 +12743,1913 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FORMA E CRITÉRIOS DE SELEÇÃO DO FORNECEDOR (art. 6º, XXIII, alínea h, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD02B9" w14:paraId="6E777AA5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FD55C13" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="4FD55C13" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forma de seleção e critério de julgamento da proposta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="473A3166" w14:textId="25DBA997" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="473A3166" w14:textId="25DBA997" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D65AD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O fornecedor será selecionado por meio de processo de licitação na modalidade pregão sob forma eletrônica com adoção do critério de julgamento de menor preço</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E85F07F" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1367F4D5" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="1367F4D5" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Parcelamento do objeto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="162847CE" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="162847CE" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O julgamento das propostas ocorrerá por </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>item(</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>item(ns)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, inexistindo lotes com mais de um item.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="225754B2" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>)</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>OU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B59069C" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, inexistindo lotes com mais de um item.</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve">O julgamento das propostas ocorrerá por </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>lote(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, uma vez que </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (justificar a realização de licitação com agrupamento de itens por lote).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="715F4F42" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:ind w:left="597"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="707086D8" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tratamento diferenciado a microempresas e empresas de pequeno porte</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27F1EDA7" w14:textId="18468CCE" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007275EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>É inaplicável o tratamento diferenciado às microempresas (ME) e empresas de pequeno porte (EPP) para o item ou lote cujo valor estimado for superior a R$ 4.800.000,00 (quatro milhões e oitocentos mil reais) (art. 4º, § 1º, I, da Lei n.º 14.133/2021).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0736E9C7" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60B31D0E" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Cota reservada de até 25%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="526E90E7" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53E8A457" w14:textId="6BA941F7" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B05378" w:rsidRPr="00B05378">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os itens ou lotes compostos de bens de natureza divisível cujo valor estimado é superior a R$ 80.000,00 (oitenta mil reais) e inferior a R$ 4.800.000,00 (quatro milhões e oitocentos mil reais), serão licitados com cota de até 25% (vinte e cinco por cento) para a contratação de microempresas e empresas de pequeno porte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EF58815" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C724560" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Licitação exclusiva</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56DC531C" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>OU</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B59069C" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D6D2DD7" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não se aplica a licitação exclusiva para microempresas e empresas de pequeno porte (art. 48, I, da Lei Complementar), uma vez que</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a não vantajosidade se justifica visto que, após pesquisa à Junta Comercial do Estado de Santa Catarina (JUCESC), foi verificado que apenas 3% dos fornecedores da SES/SC, com CNAE relacionados à comercialização de produtos para a saúde, estão enquadrados como ME/EPP, potencial fator para gerar licitações desertas e fracassadas, as quais engendrariam retrabalho à Administração, na medida em que o procedimento licitatório deveria ser repetido para ampliação da competição, sem possibilidade de utilização imediata da contratação direta por dispensa de licitação, nos termos do art. 75º, III, alíneas a e b, da Lei n.º 14.133/2021. Evitar a repetição de procedimentos licitatórios é medida que privilegia o princípio da eficiência (art. 37º, caput, da Constituição Federal) e permite uma melhor gestão dos insumos necessários à prestação do serviço público de promoção da saúde, tão essencial à população (PSES 153680/2023).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="408474AF" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:ind w:left="455"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="347D46C6" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Participação de consórcios</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4510F4AB" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O julgamento das propostas ocorrerá por </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não será admitida a participação de consórcios.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36871CB0" w14:textId="16AC7D9D" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justificativa: A vedação quanto à participação de consórcio de empresas no presente procedimento licitatório não limitará a competitividade. A participação de consórcios é recomendável quando o objeto considerado for “de alta complexidade ou vulto”, o que não seria o caso dos objetos sob exame. A admissão de consórcio em objeto de baixa complexidade e de pequeno valor econômico atenta contra o princípio da competitividade, pois permitiria, com o aval da Administração Pública, a união de concorrentes que poderiam muito bem disputar entre si, violando, por via transversa, o princípio da competitividade, atingindo ainda a busca de condições vantajosas pela Administração.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="725BA335" w14:textId="77777777" w:rsidR="00E568F4" w:rsidRDefault="00E568F4" w:rsidP="00E568F4">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B819E8D" w14:textId="0F231C24" w:rsidR="00E568F4" w:rsidRPr="00E568F4" w:rsidRDefault="00E568F4" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Participação de Cooperativa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50FB51F7" w14:textId="758E548D" w:rsidR="00E568F4" w:rsidRPr="00E568F4" w:rsidRDefault="00E568F4" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Não será admitida a participação de cooperativas. Justifica-se a vedação </w:t>
+            </w:r>
+            <w:r w:rsidR="00583E33">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[preencher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a justificativa pela vedação]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14F92F3D" w14:textId="36960683" w:rsidR="00583E33" w:rsidRDefault="00E568F4" w:rsidP="00583E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...217 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...254 lines deleted...]
-              </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CFA1F8D" w14:textId="77777777" w:rsidR="00E568F4" w:rsidRPr="00E568F4" w:rsidRDefault="00E568F4" w:rsidP="00033774">
+          <w:p w14:paraId="7CFA1F8D" w14:textId="77777777" w:rsidR="00E568F4" w:rsidRPr="00E568F4" w:rsidRDefault="00E568F4" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Será admitida a participação de sociedades cooperativas regularmente constituídas, na forma da legislação aplicável, desde que o objeto social seja compatível com o objeto da contratação e que sejam observadas as disposições da Lei Federal nº 12.690, de 19 de julho de 2012, da Lei Federal nº 14.133, de 1º de abril de 2021, e da legislação cooperativista pertinente.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72BF8F21" w14:textId="302357A1" w:rsidR="00E568F4" w:rsidRPr="00E568F4" w:rsidRDefault="00E568F4" w:rsidP="00033774">
+          <w:p w14:paraId="72BF8F21" w14:textId="302357A1" w:rsidR="00E568F4" w:rsidRPr="00E568F4" w:rsidRDefault="00E568F4" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A participação de cooperativas observará, ainda, as seguintes condições:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39E2EAD0" w14:textId="2EB8CA3D" w:rsidR="00E568F4" w:rsidRPr="00E568F4" w:rsidRDefault="00E568F4" w:rsidP="00033774">
+          <w:p w14:paraId="39E2EAD0" w14:textId="2EB8CA3D" w:rsidR="00E568F4" w:rsidRPr="00E568F4" w:rsidRDefault="00E568F4" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a execução do objeto deverá ser compatível com a natureza jurídica da sociedade cooperativa e com os princípios da autogestão, da adesão voluntária, da autonomia e da participação econômica dos cooperados</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12E14F85" w14:textId="77777777" w:rsidR="00E568F4" w:rsidRPr="00E568F4" w:rsidRDefault="00E568F4" w:rsidP="00033774">
+          <w:p w14:paraId="12E14F85" w14:textId="77777777" w:rsidR="00E568F4" w:rsidRPr="00E568F4" w:rsidRDefault="00E568F4" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a contratação não poderá implicar mera intermediação de mão de obra nem resultar em relação de subordinação jurídica direta entre os cooperados e a Administração Pública;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68B46ABE" w14:textId="77777777" w:rsidR="00E568F4" w:rsidRPr="00E568F4" w:rsidRDefault="00E568F4" w:rsidP="00033774">
+          <w:p w14:paraId="68B46ABE" w14:textId="5669133F" w:rsidR="00E568F4" w:rsidRPr="00E568F4" w:rsidRDefault="00E568F4" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a cooperativa deverá possuir estrutura organizacional, operacional e administrativa compatível com a execução do objeto, demonstrando capacidade técnica e operacional nos mesmos termos exigidos dos demais licitantes;</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="3D47673A" w14:textId="24025237" w:rsidR="00E568F4" w:rsidRPr="00E568F4" w:rsidRDefault="00E568F4" w:rsidP="00033774">
+            <w:r w:rsidR="00F71F3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D47673A" w14:textId="24025237" w:rsidR="00E568F4" w:rsidRPr="00E568F4" w:rsidRDefault="00E568F4" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a cooperativa deverá comprovar que o objeto licitado integra suas finalidades estatutárias e está compreendido em seu campo regular de atuação.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78645A3C" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3CE6A8E2" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="3CE6A8E2" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Critério de aceitação da proposta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77E9ADF4" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="77E9ADF4" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A proposta deverá conter a descrição completa do item cotado, apresentando, no mínimo:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AC37142" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="5AC37142" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Apresentação</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> do produto </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16DCE87D" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="16DCE87D" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Marca e modelo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33CFD263" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="33CFD263" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fabricante</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46C6E4AD" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="46C6E4AD" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Quantidade;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="573F89FA" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="573F89FA" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Preço unitário;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B9D2073" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="3B9D2073" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>País de origem do produto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15F2B372" w14:textId="6DEE986E" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Na apreciação das propostas poderão ser solicitadas informações complementares e prospectos, a fim de obter mais informações sobre o produto, o que deverá ser providenciado no prazo estabelecido pela Gerência solicitante, sob pena de desclassificação;</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7DEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ADAE3D3" w14:textId="2FBF2F0C" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os prospectos e documentos adicionais, quando solicitados, deverão ser apresentadas em até 01 (um) dia útil, após convocação do pregoeiro via “CHAT” ou e-mail</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7DEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A62CD19" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B6321CF" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Garantia da proposta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4514C0FD" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>País de origem do produto;</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> Não será exigida garantia da proposta prevista no art. 58 da Lei n.º 14.133/2021.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="483C8BFE" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55D36032" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Habilitação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="291E3E99" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Para fins de habilitação, deverá o licitante comprovar os seguintes requisitos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="085444A8" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23DAA90A" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Habilitação jurídica</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1693AD77" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25141B75" w14:textId="77777777" w:rsidR="00CB7DEE" w:rsidRDefault="00CB7DEE" w:rsidP="006759A2">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pessoa física: cédula de identidade (RG) ou documento equivalente que, por força de lei, tenha validade para fins de identificação em todo o território nacional;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F6E2BF4" w14:textId="77777777" w:rsidR="00CB7DEE" w:rsidRDefault="00CB7DEE" w:rsidP="006759A2">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...176 lines deleted...]
-            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Empresário individual: registro comercial arquivado na Junta Comercial respectiva;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1098D7F5" w14:textId="77777777" w:rsidR="00CB7DEE" w:rsidRDefault="00CB7DEE" w:rsidP="006759A2">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...23 lines deleted...]
-              </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Empresário individual: registro comercial arquivado na Junta Comercial respectiva;</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Microempreendedor Individual - MEI: Certificado da Condição de Microempreendedor Individual - CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="62FB42B2" w14:textId="77777777" w:rsidR="00033774" w:rsidRDefault="00033774" w:rsidP="00033774">
+          <w:p w14:paraId="52A17AD7" w14:textId="77777777" w:rsidR="00CB7DEE" w:rsidRDefault="00CB7DEE" w:rsidP="006759A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada - EIRELI: inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C3A87B2" w14:textId="77777777" w:rsidR="00033774" w:rsidRDefault="00033774" w:rsidP="00033774">
+          <w:p w14:paraId="17F263B9" w14:textId="77777777" w:rsidR="00CB7DEE" w:rsidRDefault="00CB7DEE" w:rsidP="006759A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sociedade empresária estrangeira: portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME n.º 77, de 18 de março de 2020;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C749A1F" w14:textId="77777777" w:rsidR="00033774" w:rsidRDefault="00033774" w:rsidP="00033774">
+          <w:p w14:paraId="4C749A1F" w14:textId="7FD0CF8D" w:rsidR="00033774" w:rsidRPr="00CB7DEE" w:rsidRDefault="00CB7DEE" w:rsidP="006759A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="304964AA" w14:textId="77777777" w:rsidR="00033774" w:rsidRDefault="00033774" w:rsidP="00033774">
+            <w:r w:rsidRPr="00CB7DEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sociedade simples: inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de sua sede, acompanhada de documento comprobatório de seus administradores</w:t>
+            </w:r>
+            <w:r w:rsidR="00033774" w:rsidRPr="00CB7DEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="304964AA" w14:textId="77777777" w:rsidR="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AA79997" w14:textId="77777777" w:rsidR="00033774" w:rsidRDefault="00033774" w:rsidP="00033774">
+          <w:p w14:paraId="0AA79997" w14:textId="77777777" w:rsidR="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sociedade cooperativa: ata de fundação e estatuto social, com a ata da assembleia que o aprovou, devidamente arquivado na Junta Comercial ou inscrito no Registro Civil das Pessoas Jurídicas da respectiva sede, além do registro de que trata o art. 107 da Lei n.º 5.764, de 16 de dezembro 1971;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ABBE270" w14:textId="77777777" w:rsidR="00033774" w:rsidRDefault="00033774" w:rsidP="00033774">
+          <w:p w14:paraId="5ABBE270" w14:textId="77777777" w:rsidR="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultor familiar: Declaração de Aptidão ao Pronaf – DAP ou DAP-P válida, ou, ainda, outros documentos definidos pela Secretaria Especial de Agricultura </w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>Agricultor familiar: Declaração de Aptidão ao Pronaf – DAP ou DAP-P válida, ou, ainda, outros documentos definidos pela Secretaria Especial de Agricultura Familiar e do Desenvolvimento Agrário, nos termos do art. 4º, §2º do Decreto n.º 10.880, de 2 de dezembro de 2021;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74EABF72" w14:textId="0745E657" w:rsidR="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Produtor Rural: matrícula no Cadastro Específico do INSS – CEI, que comprove a qualificação como produtor rural pessoa física, nos termos da Instrução Normativa RFB n. 971, de 13 de novembro de 2009 (arts. 17 a 19 e 165);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BBAEAD2" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CCF479D" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16FB3D43" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Habilitação fiscal, social e trabalhista</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F69E40B" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C5E5662" w14:textId="4CDD58B3" w:rsidR="00CD02B9" w:rsidRPr="00466E6C" w:rsidRDefault="00033774" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Familiar e do Desenvolvimento Agrário, nos termos do art. 4º, §2º do Decreto n.º 10.880, de 2 de dezembro de 2021;</w:t>
-[...121 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>Prova de inscrição no Cadastro Nacional de Pessoas Jurídicas (CNPJ) ou no Cadastro de Pessoas Físicas (CPF), conforme o caso</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3251" w:rsidRPr="00466E6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F3ACA84" w14:textId="77777777" w:rsidR="00033774" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="00033774">
+          <w:p w14:paraId="4F3ACA84" w14:textId="77777777" w:rsidR="00033774" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de regularidade com a Fazenda Federal, relativa aos tributos federais, dívida ativa e seguridade social/INSS;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D77FCAD" w14:textId="77777777" w:rsidR="00033774" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="00033774">
+          <w:p w14:paraId="1D77FCAD" w14:textId="77777777" w:rsidR="00033774" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de regularidade com a Fazenda Estadual ou Distrital do domicílio ou sede da licitante, mediante apresentação de certidão emitida pela Secretaria competente do estado ou Distrito Federal;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F2540B5" w14:textId="77777777" w:rsidR="00033774" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="00033774">
+          <w:p w14:paraId="1F2540B5" w14:textId="77777777" w:rsidR="00033774" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Caso a licitante tenha domicílio ou sede em outra unidade da Federação, deverá apresentar, também, a prova de regularidade perante a Fazenda do Estado de Santa Catarina.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73301AA5" w14:textId="77777777" w:rsidR="00033774" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="00033774">
+          <w:p w14:paraId="73301AA5" w14:textId="77777777" w:rsidR="00033774" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de regularidade com a Fazenda Municipal ou Distrital do domicílio ou sede da licitante, ou outra equivalente, na forma da lei;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="177B234E" w14:textId="77777777" w:rsidR="00033774" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="00033774">
+          <w:p w14:paraId="177B234E" w14:textId="77777777" w:rsidR="00033774" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de regularidade relativa ao Fundo de Garantia por tempo de Serviço (FGTS), emitida pela Caixa Econômica Federal;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A062872" w14:textId="77777777" w:rsidR="00033774" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="00033774">
+          <w:p w14:paraId="6A062872" w14:textId="77777777" w:rsidR="00033774" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova de inexistência de débitos inadimplidos perante a Justiça do trabalho, mediante apresentação de Certidão Negativa de Débitos Trabalhistas (CNDT).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="094A97B3" w14:textId="77777777" w:rsidR="00033774" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="00033774">
+          <w:p w14:paraId="094A97B3" w14:textId="77777777" w:rsidR="00033774" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Declaração de observância ao cumprimento do disposto no inciso XXXIII do art. 7º da Constituição Federal;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32A10F59" w14:textId="2BAB8028" w:rsidR="00CD02B9" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="00845E2D">
+          <w:p w14:paraId="32A10F59" w14:textId="2BAB8028" w:rsidR="00CD02B9" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Declaração de cumprimento das exigências de reserva de cargos para pessoa com deficiência e para reabilitado da Previdência Social, previstas em lei e em outras normas específicas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67D69322" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
@@ -15199,81 +14661,81 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DD77C55" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:ind w:firstLine="172"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- Qualificação econômico-financeira</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EC9A1D2" w14:textId="062B4E30" w:rsidR="00CD02B9" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="00033774">
+          <w:p w14:paraId="3EC9A1D2" w14:textId="062B4E30" w:rsidR="00CD02B9" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Certidão negativa de insolvência civil expedida pelo distribuidor do domicílio ou sede do licitante, caso se trate de pessoa física, quando admitida sua participação na licitação, ou de sociedade simples</w:t>
             </w:r>
             <w:r w:rsidR="00AD3251" w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5851C011" w14:textId="430FA8BE" w:rsidR="00CD02B9" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="00033774">
+          <w:p w14:paraId="5851C011" w14:textId="430FA8BE" w:rsidR="00CD02B9" w:rsidRPr="00033774" w:rsidRDefault="00033774" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Certidão negativa de falência expedida pelo distribuidor da sede do fornecedor (art. 69, </w:t>
             </w:r>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
@@ -15356,85 +14818,74 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota explicativa: É fundamental que a Administração observe que </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">exigências demasiadas poderão prejudicar a competitividade da licitação e ofender ao disposto no </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 </w:rPr>
                 <w:t>art. 37, XXI, da Constituição Federal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t xml:space="preserve">, o qual preceitua que “o processo de licitação pública... somente permitirá as exigências de qualificação técnica e econômica indispensáveis à garantia do cumprimento das obrigações”. A Administração deve examinar, diante do caso concreto, se o objeto da contratação demanda a exigência de todos os requisitos de qualificação técnica apresentados neste modelo, levando em consideração o vulto, a complexidade e a essencialidade do objeto, bem como os riscos decorrentes de sua paralisação em função da eventual incapacidade técnica da contratada em suportar os deveres contratuais. Nesse </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">sentido, </w:t>
+              <w:t xml:space="preserve">, o qual preceitua que “o processo de licitação pública... somente permitirá as exigências de qualificação técnica e econômica indispensáveis à garantia do cumprimento das obrigações”. A Administração deve examinar, diante do caso concreto, se o objeto da contratação demanda a exigência de todos os requisitos de qualificação técnica apresentados neste modelo, levando em consideração o vulto, a complexidade e a essencialidade do objeto, bem como os riscos decorrentes de sua paralisação em função da eventual incapacidade técnica da contratada em suportar os deveres contratuais. Nesse sentido, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>os itens a seguir que sejam desnecessários ou impertinentes para comprovar a capacidade para execução do futuro contrato devem ser suprimidos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00AD3251">
               <w:rPr>
@@ -15460,117 +14911,128 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06586A5D" w14:textId="03CD8846" w:rsidR="00CD02B9" w:rsidRDefault="008762C5">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota explicativa: o </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 </w:rPr>
                 <w:t>art. 67 da Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">, não estabelece exigências de qualificação técnico-operacional ou técnico-profissional para o caso de contratações cujo objeto seja a aquisição de bens, tratando o dispositivo legal apenas das exigências pertinentes às obras e serviços. Nada obstante, entende-se ser juridicamente possível que a Administração formule exigências de qualificação técnica dos fornecedores no caso de compras de bens, com fundamento no </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 </w:rPr>
                 <w:t>artigo 37, XXI, da Constituição Federal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>caso verifique que a medida é indispensável à garantia do cumprimento das obrigações pertinentes à execução do objeto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t>. Para tanto, recomenda-se que a Administração se utilize da interpretação extensiva das regras, limites e princípios que incidem em relação à prova de qualificação técnica dos licitantes na contratação de serviços, observadas as peculiaridades das compras em cada caso concreto</w:t>
+              <w:t xml:space="preserve">. Para tanto, recomenda-se que a Administração se utilize da interpretação extensiva das </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>regras, limites e princípios que incidem em relação à prova de qualificação técnica dos licitantes na contratação de serviços, observadas as peculiaridades das compras em cada caso concreto</w:t>
             </w:r>
             <w:r w:rsidR="00AD3251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08F53380" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -15610,107 +15072,109 @@
             </w:r>
             <w:r w:rsidR="00AD3251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F10DCB4" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3E75D346" w14:textId="1F267A4F" w:rsidR="00466E6C" w:rsidRDefault="00466E6C" w:rsidP="00033774">
+          <w:p w14:paraId="3E75D346" w14:textId="58F8B817" w:rsidR="00466E6C" w:rsidRDefault="00466E6C" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não se aplica</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="4F155212" w14:textId="77777777" w:rsidR="00466E6C" w:rsidRPr="00466E6C" w:rsidRDefault="00466E6C" w:rsidP="00F7219B">
+            <w:r w:rsidR="00CB7DEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F155212" w14:textId="77777777" w:rsidR="00466E6C" w:rsidRPr="00843784" w:rsidRDefault="00466E6C" w:rsidP="00F7219B">
             <w:pPr>
               <w:ind w:left="1728"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54EFD46F" w14:textId="52B7C55F" w:rsidR="00CD02B9" w:rsidRPr="008C3DD9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="54EFD46F" w14:textId="52B7C55F" w:rsidR="00CD02B9" w:rsidRPr="008C3DD9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Registro ou inscrição do licitante na entidade profissional </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15721,302 +15185,311 @@
               </w:rPr>
               <w:t>*** (indicar entidade/Conselho Regional)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, em plena validade.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F1BAA7F" w14:textId="77777777" w:rsidR="008C3DD9" w:rsidRDefault="008C3DD9" w:rsidP="008C3DD9">
             <w:pPr>
               <w:ind w:left="1728"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FB58782" w14:textId="1368B3F0" w:rsidR="00CD02B9" w:rsidRDefault="008762C5">
+          <w:p w14:paraId="0FB58782" w14:textId="78F070D6" w:rsidR="00CD02B9" w:rsidRDefault="001366DC">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>Nota explicativa: a exigência de registro ou inscrição em entidade profissional somente deve ser formulada quando, por determinação legal, o exercício de determinada atividade afeta ao objeto contratual esteja sujeita à fiscalização da entidade profissional competente, a ser indicada expressamente no dispositivo. Quando não existir determinação legal atrelando o exercício de determinada atividade ao correspondente conselho de fiscalização profissional, a exigência de registro ou inscrição, para fim de habilitação, torna-se inaplicável. Nessas situações, o referido subitem deve ser excluído</w:t>
             </w:r>
             <w:r w:rsidR="00AD3251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32CBC3F2" w14:textId="77777777" w:rsidR="008C3DD9" w:rsidRDefault="008C3DD9" w:rsidP="008C3DD9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="421C5042" w14:textId="2E48B1C0" w:rsidR="00CD02B9" w:rsidRDefault="008762C5" w:rsidP="00033774">
+          <w:p w14:paraId="421C5042" w14:textId="2E48B1C0" w:rsidR="00CD02B9" w:rsidRDefault="008762C5" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Comprovação de aptidão para o fornecimento de bens similares de complexidade tecnológica e operacional equivalente ou superior com o objeto desta contratação, ou com o item pertinente, por meio da apresentação de certidões ou atestados, por pessoas jurídicas de direito público ou privado, ou regularmente emitido(s) pelo conselho profissional competente, quando for o caso</w:t>
             </w:r>
             <w:r w:rsidR="00AD3251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="533FB922" w14:textId="1BE0125C" w:rsidR="00CD02B9" w:rsidRDefault="008762C5" w:rsidP="00033774">
+          <w:p w14:paraId="533FB922" w14:textId="1BE0125C" w:rsidR="00CD02B9" w:rsidRDefault="008762C5" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Para fins da comprovação de que trata este subitem, os atestados deverão dizer respeito a contratos executados com as seguintes características mínimas</w:t>
             </w:r>
             <w:r w:rsidR="00AD3251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EAE404A" w14:textId="6E4CAF3F" w:rsidR="00CD02B9" w:rsidRDefault="008762C5" w:rsidP="00033774">
+          <w:p w14:paraId="4EAE404A" w14:textId="6E4CAF3F" w:rsidR="00CD02B9" w:rsidRDefault="008762C5" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="5"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**Indicar, de forma objetiva, a experiência prévia mínima que deverá ser comprovada por meio de atestado de capacidade técnica, limitada às parcelas de maior relevância ou de maior valor significativo do objeto da contratação (por exemplo: fornecimento do bem, execução de instalação, montagem de equipamentos etc.), bem como os respectivos quantitativos mínimos, observado o limite de até 50% do quantitativo total da parcela de maior relevância.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="303410B8" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="303410B8" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Justifica-se a exigência de atestado de capacidade técnica na medida em que </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (descrever a justificativa para exigir atestado de capacidade técnica</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58723B7C" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="58723B7C" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Será admitida, para fins de comprovação de quantitativo mínimo, a apresentação e o somatório de diferentes atestados executados de forma concomitante.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3160D951" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="3160D951" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Os atestados de capacidade técnica poderão ser apresentados em nome da matriz ou da filial do fornecedor.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B7DC706" w14:textId="55AAD77B" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="6B7DC706" w14:textId="55AAD77B" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O fornecedor disponibilizará todas as informações necessárias à comprovação da legitimidade dos atestados, apresentando, quando solicitado pela Administração, cópia do contrato que deu suporte à contratação, endereço atual da contratante e local em que foi executado o objeto contratado, dentre outros documentos.</w:t>
+              <w:t xml:space="preserve">O fornecedor disponibilizará todas as informações necessárias à comprovação da legitimidade dos atestados, apresentando, quando solicitado pela Administração, cópia do contrato que deu suporte à </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>contratação, endereço atual da contratante e local em que foi executado o objeto contratado, dentre outros documentos.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16197954" w14:textId="77777777" w:rsidR="00643820" w:rsidRDefault="00643820" w:rsidP="00643820">
             <w:pPr>
               <w:ind w:left="2232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53491FC6" w14:textId="5F0FE043" w:rsidR="00CD02B9" w:rsidRDefault="008762C5">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
@@ -16155,384 +15628,776 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="098E59FF" w14:textId="5EC71B2C" w:rsidR="00CD02B9" w:rsidRDefault="008762C5" w:rsidP="008762C5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">Conforme </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 </w:rPr>
                 <w:t>§ 2º do art. 67 da Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>, “será admitida a exigência de atestados com quantidades mínimas de até 50% (cinquenta por cento) das parcelas de que trata o referido parágrafo, vedadas limitações de tempo e de locais específicos relativas aos atestados”. Além disso, registre-se que só é possível a exigência de atestado quanto às parcelas de maior relevância técnica ou de valor significativo, entendidas como de valor significativo as parcelas  que possuem valor individual igual ou superior a 4% do valor total estimado da contratação (art. 67, §1º)</w:t>
             </w:r>
             <w:r w:rsidR="00AD3251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="176A4F5D" w14:textId="77777777" w:rsidR="008C3DD9" w:rsidRPr="008762C5" w:rsidRDefault="008C3DD9" w:rsidP="008C3DD9">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="351F39B8" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="351F39B8" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prova do atendimento aos seguintes requisitos previstos em lei especial.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09F61686" w14:textId="628912DD" w:rsidR="00CD02B9" w:rsidRPr="00ED244B" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="09F61686" w14:textId="2F63C7C5" w:rsidR="00CD02B9" w:rsidRPr="006759A2" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (indicar requisito e o respectivo dispositivo de lei)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FA587D2" w14:textId="77777777" w:rsidR="00ED244B" w:rsidRDefault="00ED244B" w:rsidP="00ED244B">
+          <w:p w14:paraId="21F39C9F" w14:textId="19CC4140" w:rsidR="006759A2" w:rsidRDefault="006759A2" w:rsidP="006759A2">
             <w:pPr>
               <w:ind w:left="2232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...11 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BF004A6" w14:textId="5697A447" w:rsidR="006759A2" w:rsidRDefault="006759A2" w:rsidP="006759A2">
+            <w:pPr>
+              <w:ind w:left="462"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: eventuais requisitos de qualificação técnica previstos em lei específica e que incidam sobre a atividade objeto da contratação, deverão ser indicados no item 8.7.1.28, com fundamento no art. 67, IV, da </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+              <w:t>Nota explicativa: eventuais requisitos de qualificação técnica previstos em lei específica e que incidam sobre a atividade objeto da contratação, deverão ser indicados no item 8.</w:t>
+            </w:r>
+            <w:r w:rsidR="00812933">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>.1.2</w:t>
+            </w:r>
+            <w:r w:rsidR="0051553B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, com fundamento no art. 67, IV, da </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 </w:rPr>
                 <w:t>Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Tais requisitos referem-se ao licitante e não ao produto ou bem a ser adquirido, esses últimos terão suas exigências previstas nos requisitos de apresentação da proposta. Cita-se, exemplificativamente, a exigência, dentre os documentos de habilitação técnica, da chamada Autorização Especial, emitida pela </w:t>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">. Tais requisitos referem-se ao licitante e não ao produto ou bem a ser adquirido, esses últimos terão suas exigências previstas nos requisitos de apresentação da proposta. Cita-se, exemplificativamente, a exigência, dentre os documentos de habilitação técnica, da chamada Autorização Especial, emitida pela Agência Nacional de Vigilância Sanitária – Anvisa, nas contratações para aquisição de medicamentos sujeitos a controle especial, com base na </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 </w:rPr>
                 <w:t>Lei n.º 6.360, de 23 de setembro de 1976</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve">, e na </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 </w:rPr>
                 <w:t>Resolução da Diretoria Colegiada da RDC/Anvisa n.º 16, de 1º de abril de 2014</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00AD3251" w:rsidRPr="00ED244B">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          </w:p>
+          <w:p w14:paraId="5F3779B5" w14:textId="77777777" w:rsidR="006759A2" w:rsidRPr="006759A2" w:rsidRDefault="006759A2" w:rsidP="006759A2">
+            <w:pPr>
+              <w:ind w:left="2232"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="499F8181" w14:textId="77777777" w:rsidR="006759A2" w:rsidRPr="006759A2" w:rsidRDefault="006759A2" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Caso admitida a participação de cooperativas, será exigida a seguinte documentação complementar:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07380F3A" w14:textId="77777777" w:rsidR="006759A2" w:rsidRPr="006759A2" w:rsidRDefault="006759A2" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relação dos cooperados que atendem aos requisitos técnicos exigidos para a contratação e que executarão o contrato, com as respectivas atas de inscrição e a comprovação de que estão domiciliados na localidade da sede da cooperativa, respeitado o disposto nos arts. 4º, inciso XI, 21, inciso I e 42, §§2º a 6º da Lei n. 5.764, de 1971;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CACE3FD" w14:textId="77777777" w:rsidR="006759A2" w:rsidRPr="006759A2" w:rsidRDefault="006759A2" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>declaração de regularidade de situação do contribuinte individual – DRSCI, para cada um dos cooperados indicados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FB31210" w14:textId="77777777" w:rsidR="006759A2" w:rsidRPr="006759A2" w:rsidRDefault="006759A2" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comprovação do capital social proporcional ao número de cooperados necessários à execução contratual; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73C8CFA5" w14:textId="77777777" w:rsidR="006759A2" w:rsidRPr="006759A2" w:rsidRDefault="006759A2" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registro previsto no art. 107 da Lei n. 5.764, de 1971;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79D2D2FE" w14:textId="3789FCEA" w:rsidR="006759A2" w:rsidRPr="006759A2" w:rsidRDefault="006759A2" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comprovação de integração das respectivas quotas-partes por parte dos cooperados que executarão o contrato; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E43D34C" w14:textId="43B87AAB" w:rsidR="00EB0101" w:rsidRDefault="006759A2" w:rsidP="006759A2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">seguintes documentos para a comprovação da regularidade jurídica da cooperativa: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C3D403C" w14:textId="77777777" w:rsidR="00EB0101" w:rsidRDefault="006759A2" w:rsidP="00EB0101">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ata de fundação; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD59FB7" w14:textId="77777777" w:rsidR="00EB0101" w:rsidRDefault="006759A2" w:rsidP="00EB0101">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">estatuto social com a ata da assembleia que o aprovou; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21FBD883" w14:textId="77777777" w:rsidR="00EB0101" w:rsidRDefault="006759A2" w:rsidP="00EB0101">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">regimento dos fundos instituídos pelos cooperados, com a ata da assembleia; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0498821B" w14:textId="77777777" w:rsidR="00EB0101" w:rsidRDefault="006759A2" w:rsidP="00EB0101">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">editais de convocação das três últimas assembleias gerais extraordinárias; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39A6052F" w14:textId="77777777" w:rsidR="00EB0101" w:rsidRDefault="006759A2" w:rsidP="00EB0101">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">três registros de presença dos cooperados que executarão o contrato em assembleias gerais ou nas reuniões seccionais; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27F54366" w14:textId="41F38D8C" w:rsidR="006759A2" w:rsidRPr="006759A2" w:rsidRDefault="006759A2" w:rsidP="00EB0101">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ata da sessão que os cooperados autorizaram a cooperativa a contratar o objeto da licitação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E1EEDCE" w14:textId="41E031A4" w:rsidR="00CD02B9" w:rsidRPr="00280F0C" w:rsidRDefault="006759A2" w:rsidP="00280F0C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>última auditoria contábil-financeira da cooperativa, conforme dispõe o art. 112 da Lei n. 5.764, de 1971, ou uma declaração, sob as penas da lei, de que tal auditoria não foi exigida pelo órgão fiscalizador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E1EEDCE" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
-[...9 lines deleted...]
-          <w:p w14:paraId="6395DD96" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="50DD2A15" w14:textId="77777777" w:rsidR="00280F0C" w:rsidRDefault="00280F0C" w:rsidP="00280F0C">
+            <w:pPr>
+              <w:ind w:left="2736"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6395DD96" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Margem de preferência</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0762B6F6" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="0762B6F6" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="_heading=h.sahnxcpdopwj" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não haverá margem de preferência prevista no art. 26, § 1º, da Lei n. º 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7111AB52" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DE64C38" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="4DE64C38" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Critérios de desempate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1706DBAF" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="1706DBAF" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Em caso de empate, serão aplicados os critérios do art. 44 da Lei Complementar n.º 123/2006 e do art. 60 da Lei n.º 14.133/2021.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D268C28" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="00033774">
+          <w:p w14:paraId="7D268C28" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="006759A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Permanecendo o empate, a escolha do melhor classificado será realizada por sorteio.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ADBD497" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -16554,75 +16419,51 @@
           <w:p w14:paraId="78A90B51" w14:textId="45906EE8" w:rsidR="00CD02B9" w:rsidRDefault="008762C5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">ESTIMATIVA DO VALOR DA CONTRATAÇÃO (art. 6º, XXIII, alínea i, art. 18, IV, e </w:t>
-[...23 lines deleted...]
-              <w:t>. 23 e 24 da Lei n.º 14.133/2021</w:t>
+              <w:t>ESTIMATIVA DO VALOR DA CONTRATAÇÃO (art. 6º, XXIII, alínea i, art. 18, IV, e arts. 23 e 24 da Lei n.º 14.133/2021</w:t>
             </w:r>
             <w:r w:rsidR="00AD3251">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD02B9" w14:paraId="5AB744E3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C1ADA33" w14:textId="4D8BD085" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
             <w:pPr>
               <w:numPr>
@@ -16654,78 +16495,74 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">II), a Planilha de Pesquisa de Preços (ANEXO </w:t>
             </w:r>
             <w:r w:rsidR="00F73B42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">) e seus Documentos Complementares (ANEXO </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F73B42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VI.a</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">) e Relação de Compras Orçamento (ANEXO </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F73B42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VI.b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D31CDF6" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD02B9" w14:paraId="32B5B150" w14:textId="77777777">
         <w:tc>
@@ -16822,435 +16659,405 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CONSIDERAÇÕES GERAIS E FINAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD02B9" w14:paraId="1F2C6906" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00CDDE2A" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+          <w:p w14:paraId="00CDDE2A" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>São anexos deste termo de referência, sendo dele partes integrantes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41D20197" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="00B17463">
+          <w:p w14:paraId="41D20197" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo I - Requisição;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3093CC62" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="00B17463">
+          <w:p w14:paraId="3093CC62" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo II – Formulário de Análise de Qualidade Técnica;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31148CDE" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="00B17463">
+          <w:p w14:paraId="31148CDE" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo III – Documento de Instrução de Pesquisa de Preços;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C6CDC23" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="00B17463">
+          <w:p w14:paraId="7C6CDC23" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo IV – Orçamentos;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77463375" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="00B17463">
+          <w:p w14:paraId="77463375" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Anexo V – Planilha de Pesquisa de Preços;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B30FC60" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="00B17463">
+          <w:p w14:paraId="5B30FC60" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anexo </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Anexo VI.a - Relação de compra total;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="014EC5DF" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="009B7A55">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>VI.a</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Anexo VI.b - Relação de compra orçamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4609AB11" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="009B7A55">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - Relação de compra total;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="014EC5DF" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="00B17463">
+              <w:t>Anexo VII – Análise de riscos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BF487B6" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643820">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anexo </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="4609AB11" w14:textId="77777777" w:rsidR="00643820" w:rsidRPr="00643820" w:rsidRDefault="00643820" w:rsidP="00B17463">
+              <w:t>Anexo VIII – Termo de Ciência de Gestor e Fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C309DCC" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00643820">
-[...42 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Em caso de divergência entre as disposições deste termo de referência e de seus anexos prevalecem as primeiras.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="202292FF" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="696E0C16" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+          <w:p w14:paraId="696E0C16" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>As especificações deste termo de referência estão de acordo com os regulamentos aplicáveis ao objeto licitado e observação das normativas estaduais em sua elaboração.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DD2A4D3" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5FB356C1" w14:textId="77777777" w:rsidR="00840606" w:rsidRPr="001E0015" w:rsidRDefault="00840606" w:rsidP="00840606">
+          <w:p w14:paraId="5FB356C1" w14:textId="77777777" w:rsidR="00840606" w:rsidRPr="001E0015" w:rsidRDefault="00840606" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Agente(s) público(s) que elabora(m) o termo de referência e responde(m) os pedidos de impugnação e esclarecimentos:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B54E90C" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Style140"/>
-              <w:tblW w:w="8955" w:type="dxa"/>
+              <w:tblW w:w="9388" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3144"/>
               <w:gridCol w:w="1970"/>
-              <w:gridCol w:w="3841"/>
+              <w:gridCol w:w="4267"/>
+              <w:gridCol w:w="7"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00ED244B" w14:paraId="5AB011E9" w14:textId="77777777" w:rsidTr="00643820">
+            <w:tr w:rsidR="00ED244B" w14:paraId="5AB011E9" w14:textId="77777777" w:rsidTr="00CB7DEE">
+              <w:trPr>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="7" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3144" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="037D7B75" w14:textId="77777777" w:rsidR="00ED244B" w:rsidRDefault="00ED244B">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Nome</w:t>
                   </w:r>
@@ -17263,411 +17070,608 @@
                 <w:p w14:paraId="7FF5E1FC" w14:textId="77777777" w:rsidR="00ED244B" w:rsidRDefault="00ED244B">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Matrícula</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3841" w:type="dxa"/>
+                  <w:tcW w:w="4267" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="63A8B837" w14:textId="56AB7AD7" w:rsidR="00ED244B" w:rsidRPr="00ED244B" w:rsidRDefault="00ED244B" w:rsidP="00ED244B">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Setor </w:t>
+                    <w:t>Setor SGPe</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00ED244B" w14:paraId="06DAFCCC" w14:textId="77777777" w:rsidTr="00643820">
+            <w:tr w:rsidR="00ED244B" w14:paraId="06DAFCCC" w14:textId="77777777" w:rsidTr="00CB7DEE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3144" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2FAC021E" w14:textId="77777777" w:rsidR="00ED244B" w:rsidRDefault="00ED244B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1970" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="74DA1701" w14:textId="77777777" w:rsidR="00ED244B" w:rsidRDefault="00ED244B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3841" w:type="dxa"/>
+                  <w:tcW w:w="4274" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w14:paraId="4E93601C" w14:textId="77777777" w:rsidR="00ED244B" w:rsidRDefault="00ED244B">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1A20E3CC" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7ACFB9BC" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+          <w:p w14:paraId="7ACFB9BC" w14:textId="610BE6DD" w:rsidR="00CD02B9" w:rsidRPr="009B7A55" w:rsidRDefault="00AD3251" w:rsidP="009B7A55">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_heading=h.5nd9q8e7m323" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Autoridade competente pela aprovação do termo de referência:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E155D15" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+          <w:p w14:paraId="6C92767B" w14:textId="77777777" w:rsidR="009B7A55" w:rsidRDefault="009B7A55" w:rsidP="009B7A55">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Style141"/>
-              <w:tblW w:w="8955" w:type="dxa"/>
+              <w:tblW w:w="9388" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3142"/>
               <w:gridCol w:w="1981"/>
-              <w:gridCol w:w="3832"/>
+              <w:gridCol w:w="4265"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00ED244B" w14:paraId="302FE407" w14:textId="77777777" w:rsidTr="00643820">
+            <w:tr w:rsidR="009B7A55" w14:paraId="77289E06" w14:textId="77777777" w:rsidTr="00F72C00">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3142" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="64A0A4CD" w14:textId="77777777" w:rsidR="00ED244B" w:rsidRDefault="00ED244B">
+                <w:p w14:paraId="49D83788" w14:textId="77777777" w:rsidR="009B7A55" w:rsidRDefault="009B7A55" w:rsidP="009B7A55">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Nome</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1981" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="01DF32D4" w14:textId="77777777" w:rsidR="00ED244B" w:rsidRDefault="00ED244B">
+                <w:p w14:paraId="06D73726" w14:textId="77777777" w:rsidR="009B7A55" w:rsidRDefault="009B7A55" w:rsidP="009B7A55">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Matrícula</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3832" w:type="dxa"/>
+                  <w:tcW w:w="4265" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="22F1C56E" w14:textId="56BD8246" w:rsidR="00ED244B" w:rsidRPr="00ED244B" w:rsidRDefault="00ED244B" w:rsidP="00ED244B">
+                <w:p w14:paraId="096B5F03" w14:textId="77777777" w:rsidR="009B7A55" w:rsidRPr="00ED244B" w:rsidRDefault="009B7A55" w:rsidP="009B7A55">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Setor </w:t>
+                    <w:t>Setor SGPe</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00ED244B" w14:paraId="1CC18141" w14:textId="77777777" w:rsidTr="00643820">
+            <w:tr w:rsidR="009B7A55" w14:paraId="5AA16632" w14:textId="77777777" w:rsidTr="00F72C00">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3142" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="384BBCEE" w14:textId="77777777" w:rsidR="00ED244B" w:rsidRDefault="00ED244B">
+                <w:p w14:paraId="6C434543" w14:textId="77777777" w:rsidR="009B7A55" w:rsidRDefault="009B7A55" w:rsidP="009B7A55">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1981" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4C9BCEE0" w14:textId="77777777" w:rsidR="00ED244B" w:rsidRDefault="00ED244B">
+                <w:p w14:paraId="6BC5098F" w14:textId="77777777" w:rsidR="009B7A55" w:rsidRDefault="009B7A55" w:rsidP="009B7A55">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3832" w:type="dxa"/>
+                  <w:tcW w:w="4265" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="402D1669" w14:textId="77777777" w:rsidR="00ED244B" w:rsidRDefault="00ED244B">
+                <w:p w14:paraId="010C9449" w14:textId="77777777" w:rsidR="009B7A55" w:rsidRDefault="009B7A55" w:rsidP="009B7A55">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="46885C8D" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+          <w:p w14:paraId="6E6964B0" w14:textId="77777777" w:rsidR="009B7A55" w:rsidRPr="009B7A55" w:rsidRDefault="009B7A55" w:rsidP="009B7A55">
+            <w:pPr>
+              <w:ind w:left="425"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11213472" w14:textId="4B894B8C" w:rsidR="009B7A55" w:rsidRPr="009B7A55" w:rsidRDefault="009B7A55" w:rsidP="009B7A55">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Intervenientes:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D2417E4" w14:textId="78CF3251" w:rsidR="009B7A55" w:rsidRPr="009B7A55" w:rsidRDefault="009B7A55" w:rsidP="009B7A55">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Indicar outros agentes que assinam o termo de referência, se for o caso, e o motivo pelo qual assinam o documento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FCA5845" w14:textId="77777777" w:rsidR="009B7A55" w:rsidRPr="009B7A55" w:rsidRDefault="009B7A55" w:rsidP="009B7A55">
+            <w:pPr>
+              <w:ind w:left="646"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Style141"/>
+              <w:tblW w:w="9388" w:type="dxa"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3142"/>
+              <w:gridCol w:w="1981"/>
+              <w:gridCol w:w="4265"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="000B5828" w14:paraId="0A4223ED" w14:textId="77777777" w:rsidTr="00603026">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3142" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="521A4E86" w14:textId="77777777" w:rsidR="000B5828" w:rsidRDefault="000B5828" w:rsidP="000B5828">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Nome</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1981" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="56433DED" w14:textId="77777777" w:rsidR="000B5828" w:rsidRDefault="000B5828" w:rsidP="000B5828">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Matrícula</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4265" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6CAB7F5E" w14:textId="77777777" w:rsidR="000B5828" w:rsidRPr="00ED244B" w:rsidRDefault="000B5828" w:rsidP="000B5828">
+                  <w:pPr>
+                    <w:pStyle w:val="NormalWeb"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Setor SGPe</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="000B5828" w14:paraId="09540BD9" w14:textId="77777777" w:rsidTr="00603026">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3142" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2668E86E" w14:textId="77777777" w:rsidR="000B5828" w:rsidRDefault="000B5828" w:rsidP="000B5828">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1981" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="21A999AE" w14:textId="77777777" w:rsidR="000B5828" w:rsidRDefault="000B5828" w:rsidP="000B5828">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4265" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="02797A43" w14:textId="77777777" w:rsidR="000B5828" w:rsidRDefault="000B5828" w:rsidP="000B5828">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="07AF30BD" w14:textId="77777777" w:rsidR="009B7A55" w:rsidRDefault="009B7A55" w:rsidP="009B7A55">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48D68AF5" w14:textId="30855F8B" w:rsidR="009B7A55" w:rsidRDefault="009B7A55" w:rsidP="009B7A55">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: as tabelas são meramente ilustrativas, podendo ser alteradas conforme o caso concreto.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78536110" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
+          <w:p w14:paraId="699DB4A4" w14:textId="77777777" w:rsidR="009B7A55" w:rsidRDefault="009B7A55" w:rsidP="009B7A55">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31BFACD5" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
+          <w:p w14:paraId="40C57846" w14:textId="040120A6" w:rsidR="009B7A55" w:rsidRPr="009B7A55" w:rsidRDefault="009B7A55" w:rsidP="00D817FC">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: caso o TR não tenha sido submetido a juízo de aprovação por autoridade do órgão ou ente contratante, o item 11.4 poderá ser suprimido.</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="02AF6E70" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
             <w:pPr>
               <w:ind w:left="646"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05C5D6B7" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -17677,163 +17681,104 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*** (Local)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, data da assinatura digital no </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, data da assinatura digital no SGPe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CEE85FB" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5596C267" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>A validade deste documento está condicionada à(s) assinatura(s) digital(</w:t>
-[...43 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>A validade deste documento está condicionada à(s) assinatura(s) digital(is) no Sistema de Gestão de Processos Eletrônicos (SGPe)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13ACC98E" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD02B9">
-      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3AEFECC3" w14:textId="77777777" w:rsidR="00AD3251" w:rsidRDefault="00AD3251">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2FFD65D2" w14:textId="77777777" w:rsidR="00AD3251" w:rsidRDefault="00AD3251">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -17845,150 +17790,257 @@
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ecofont_Spranq_eco_Sans">
     <w:altName w:val="SimSun"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="WenQuanYi Micro Hei">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
-    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="sans-serif">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0070926C" w14:textId="77777777" w:rsidR="006168B1" w:rsidRDefault="006168B1">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="642ADC96" w14:textId="2544BD9E" w:rsidR="00280F0C" w:rsidRPr="00280F0C" w:rsidRDefault="00280F0C" w:rsidP="00280F0C">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="18" w:name="_Hlk237277621"/>
+    <w:bookmarkStart w:id="19" w:name="_Hlk237277622"/>
+    <w:bookmarkStart w:id="20" w:name="_Hlk237277623"/>
+    <w:bookmarkStart w:id="21" w:name="_Hlk237277624"/>
+    <w:bookmarkStart w:id="22" w:name="_Hlk237277627"/>
+    <w:bookmarkStart w:id="23" w:name="_Hlk237277628"/>
+    <w:bookmarkStart w:id="24" w:name="_Hlk237277629"/>
+    <w:bookmarkStart w:id="25" w:name="_Hlk237277630"/>
+    <w:bookmarkStart w:id="26" w:name="_Hlk237277638"/>
+    <w:bookmarkStart w:id="27" w:name="_Hlk237277639"/>
+    <w:bookmarkStart w:id="28" w:name="_Hlk237277640"/>
+    <w:bookmarkStart w:id="29" w:name="_Hlk237277641"/>
+    <w:bookmarkStart w:id="30" w:name="_Hlk237277642"/>
+    <w:bookmarkStart w:id="31" w:name="_Hlk237277643"/>
+    <w:bookmarkStart w:id="32" w:name="_Hlk237277644"/>
+    <w:bookmarkStart w:id="33" w:name="_Hlk237277645"/>
+    <w:bookmarkStart w:id="34" w:name="_Hlk237277646"/>
+    <w:bookmarkStart w:id="35" w:name="_Hlk237277647"/>
+    <w:bookmarkStart w:id="36" w:name="_Hlk237277648"/>
+    <w:bookmarkStart w:id="37" w:name="_Hlk237277649"/>
+    <w:bookmarkStart w:id="38" w:name="_Hlk237277650"/>
+    <w:bookmarkStart w:id="39" w:name="_Hlk237277651"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Versão atualizada em </w:t>
+    </w:r>
+    <w:r w:rsidR="006168B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>agosto</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="45C2DFC1" w14:textId="77777777" w:rsidR="006168B1" w:rsidRDefault="006168B1">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="04B15B99" w14:textId="77777777" w:rsidR="00AD3251" w:rsidRDefault="00AD3251">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="432B3A15" w14:textId="77777777" w:rsidR="00AD3251" w:rsidRDefault="00AD3251">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5A949EAF" w14:textId="77777777" w:rsidR="006168B1" w:rsidRDefault="006168B1">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1325"/>
       <w:gridCol w:w="8521"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CD02B9" w14:paraId="794591B7" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="847"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1325" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="65E03B92" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00AD3251">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-250"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18129,50 +18181,60 @@
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>DIRETORIA DE PLANEJAMENTO E GESTÃO DE COMPRAS</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7CF41B54" w14:textId="77777777" w:rsidR="00CD02B9" w:rsidRDefault="00CD02B9">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="20D78E5C" w14:textId="77777777" w:rsidR="006168B1" w:rsidRDefault="006168B1">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CF25B93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DEB8FC60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18245,50 +18307,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="147D267D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="74C67254"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16A036C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="297CDF0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -18357,51 +18532,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18F64E38"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1FA44584"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AE863F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3C0E41C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -18470,51 +18758,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="205F0503"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="89C84164"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20AA4E9C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E87448AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -18583,51 +18984,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="320518E7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="181C5150"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34FE25C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="022214FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -18696,51 +19210,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BAD0AA6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BF6223C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -18809,852 +19323,56 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="404B326A"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D4654E5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B0ECF96E"/>
+    <w:tmpl w:val="2666A1B8"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...795 lines deleted...]
-      <w:start w:val="1"/>
+      <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
@@ -19667,50 +19385,1203 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="646" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1728" w:hanging="647"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="935"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="404B326A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0ECF96E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4221254F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD2C29FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50C30FE2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1FCA1286"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="526C5199"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="335011F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54E228D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="89C84164"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="557D6DFC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="557D6DFC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Commarcadores5"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Assuntodocomentrio"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nivel3"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nivel4"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Nivel5"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58BC7869"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70D88610"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67FD13DC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="35FA0932"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="680B4533"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C22EC00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69871B07"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E9E0C876"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="646" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="647"/>
+      </w:pPr>
+      <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2736" w:hanging="935"/>
       </w:pPr>
@@ -19724,51 +20595,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DC31EAE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D8EC1D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -19837,51 +20708,182 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72A213EE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2666A1B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="646" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="647"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="935"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75AC1E4A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6C5CA156"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -19950,51 +20952,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AA25A00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0420B69A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -20063,51 +21065,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C081A33"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9D461984"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FF709C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1F14C3E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
@@ -20171,315 +21286,418 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
-[...8 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16">
-[...8 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0093061C"/>
     <w:rsid w:val="0000044D"/>
     <w:rsid w:val="00000E11"/>
     <w:rsid w:val="00001758"/>
     <w:rsid w:val="00033774"/>
     <w:rsid w:val="000467FE"/>
     <w:rsid w:val="0009267B"/>
+    <w:rsid w:val="000B5828"/>
+    <w:rsid w:val="001366DC"/>
     <w:rsid w:val="00150F06"/>
     <w:rsid w:val="0015649F"/>
+    <w:rsid w:val="001722E3"/>
     <w:rsid w:val="0018695B"/>
+    <w:rsid w:val="001A06A2"/>
     <w:rsid w:val="001B1927"/>
     <w:rsid w:val="002176D9"/>
+    <w:rsid w:val="00264483"/>
     <w:rsid w:val="002807AB"/>
+    <w:rsid w:val="00280F0C"/>
     <w:rsid w:val="002834DB"/>
     <w:rsid w:val="002C35BA"/>
     <w:rsid w:val="00320854"/>
     <w:rsid w:val="00342AD1"/>
     <w:rsid w:val="003525F6"/>
     <w:rsid w:val="003A021C"/>
     <w:rsid w:val="003B3D34"/>
     <w:rsid w:val="003F4864"/>
     <w:rsid w:val="004271C0"/>
     <w:rsid w:val="00434AF4"/>
     <w:rsid w:val="00440CFA"/>
+    <w:rsid w:val="00451043"/>
     <w:rsid w:val="00466E6C"/>
+    <w:rsid w:val="00483807"/>
     <w:rsid w:val="00484599"/>
     <w:rsid w:val="004A02E1"/>
     <w:rsid w:val="004E23F8"/>
     <w:rsid w:val="004F088A"/>
+    <w:rsid w:val="004F74C9"/>
+    <w:rsid w:val="0051553B"/>
     <w:rsid w:val="00525738"/>
     <w:rsid w:val="005466C0"/>
+    <w:rsid w:val="00570D5A"/>
     <w:rsid w:val="00581234"/>
     <w:rsid w:val="00583E33"/>
     <w:rsid w:val="005A0A7F"/>
     <w:rsid w:val="005B7637"/>
     <w:rsid w:val="005D6E03"/>
+    <w:rsid w:val="006168B1"/>
+    <w:rsid w:val="00640915"/>
     <w:rsid w:val="00643820"/>
     <w:rsid w:val="00646E52"/>
     <w:rsid w:val="00671012"/>
+    <w:rsid w:val="006759A2"/>
+    <w:rsid w:val="006F255D"/>
     <w:rsid w:val="00723429"/>
     <w:rsid w:val="007256F2"/>
+    <w:rsid w:val="007275EA"/>
     <w:rsid w:val="007440C5"/>
+    <w:rsid w:val="0076601B"/>
     <w:rsid w:val="007C537A"/>
+    <w:rsid w:val="007C60AB"/>
+    <w:rsid w:val="007D787A"/>
+    <w:rsid w:val="00805B63"/>
+    <w:rsid w:val="00812933"/>
     <w:rsid w:val="00840606"/>
+    <w:rsid w:val="00843784"/>
     <w:rsid w:val="00844DE9"/>
+    <w:rsid w:val="008703AA"/>
     <w:rsid w:val="008762C5"/>
     <w:rsid w:val="008B5508"/>
     <w:rsid w:val="008C3DD9"/>
     <w:rsid w:val="008C4767"/>
+    <w:rsid w:val="008E6394"/>
     <w:rsid w:val="00910D32"/>
     <w:rsid w:val="0093061C"/>
     <w:rsid w:val="00975925"/>
     <w:rsid w:val="00983F15"/>
     <w:rsid w:val="009A0C32"/>
+    <w:rsid w:val="009B7A55"/>
     <w:rsid w:val="009C72CD"/>
     <w:rsid w:val="009E16B8"/>
     <w:rsid w:val="009F7DB3"/>
     <w:rsid w:val="00A06DE5"/>
     <w:rsid w:val="00A12BD4"/>
     <w:rsid w:val="00A35062"/>
+    <w:rsid w:val="00AA432B"/>
     <w:rsid w:val="00AA4B45"/>
     <w:rsid w:val="00AA6234"/>
     <w:rsid w:val="00AB03F4"/>
     <w:rsid w:val="00AB525A"/>
     <w:rsid w:val="00AD3251"/>
+    <w:rsid w:val="00AF1369"/>
     <w:rsid w:val="00AF4685"/>
     <w:rsid w:val="00B0038B"/>
     <w:rsid w:val="00B02789"/>
     <w:rsid w:val="00B05378"/>
     <w:rsid w:val="00B05B9E"/>
     <w:rsid w:val="00B17463"/>
+    <w:rsid w:val="00B32014"/>
     <w:rsid w:val="00B33515"/>
     <w:rsid w:val="00B4065A"/>
     <w:rsid w:val="00B67BD3"/>
     <w:rsid w:val="00B745D9"/>
     <w:rsid w:val="00BA1F0F"/>
+    <w:rsid w:val="00BD1DB7"/>
     <w:rsid w:val="00C300A3"/>
+    <w:rsid w:val="00C40FAD"/>
+    <w:rsid w:val="00C54866"/>
     <w:rsid w:val="00C902B0"/>
+    <w:rsid w:val="00CB4EC9"/>
+    <w:rsid w:val="00CB7DEE"/>
     <w:rsid w:val="00CD02B9"/>
+    <w:rsid w:val="00CD50F9"/>
     <w:rsid w:val="00CF7420"/>
     <w:rsid w:val="00D10056"/>
     <w:rsid w:val="00D465A4"/>
+    <w:rsid w:val="00D50669"/>
     <w:rsid w:val="00D65AD0"/>
+    <w:rsid w:val="00D817FC"/>
+    <w:rsid w:val="00D94160"/>
     <w:rsid w:val="00D9599C"/>
     <w:rsid w:val="00DB4FBC"/>
     <w:rsid w:val="00DF6942"/>
     <w:rsid w:val="00DF770D"/>
+    <w:rsid w:val="00E034E5"/>
+    <w:rsid w:val="00E07052"/>
     <w:rsid w:val="00E15A0F"/>
     <w:rsid w:val="00E21F8E"/>
     <w:rsid w:val="00E568F4"/>
     <w:rsid w:val="00E831C8"/>
     <w:rsid w:val="00E9637A"/>
     <w:rsid w:val="00E967C2"/>
+    <w:rsid w:val="00EB0101"/>
     <w:rsid w:val="00ED0693"/>
     <w:rsid w:val="00ED244B"/>
     <w:rsid w:val="00ED5317"/>
+    <w:rsid w:val="00EE0EE9"/>
+    <w:rsid w:val="00EE645A"/>
+    <w:rsid w:val="00EF0BB3"/>
     <w:rsid w:val="00F009CA"/>
     <w:rsid w:val="00F16432"/>
+    <w:rsid w:val="00F71F3E"/>
     <w:rsid w:val="00F7219B"/>
     <w:rsid w:val="00F73B42"/>
     <w:rsid w:val="00F82526"/>
     <w:rsid w:val="00FA6F66"/>
     <w:rsid w:val="00FB33C1"/>
     <w:rsid w:val="00FF20DB"/>
     <w:rsid w:val="3AC042CB"/>
     <w:rsid w:val="56947F2F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="63425802"/>
   <w15:docId w15:val="{6FD0CCF8-37C1-4AC9-BDFA-9439CBD4D4CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Ecofont_Spranq_eco_Sans" w:eastAsia="Ecofont_Spranq_eco_Sans" w:hAnsi="Ecofont_Spranq_eco_Sans" w:cs="Ecofont_Spranq_eco_Sans"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -22675,56 +23893,74 @@
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealho1">
     <w:name w:val="Cabeçalho1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="7143"/>
         <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-tab-span">
+    <w:name w:val="apple-tab-span"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="007D787A"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="31618282">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="40902868">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="96996260">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -22759,103 +23995,194 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="298220074">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="310063793">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="315185791">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="346830574">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="379936889">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="390271959">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="439759401">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="461384848">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="500854809">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="633953176">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="729160348">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="846676239">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="848525802">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1011686029">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -22889,90 +24216,129 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1134905841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1206407352">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1228103939">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1258489329">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1281454128">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1344012865">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1344630994">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1368680358">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1495606716">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -23006,90 +24372,129 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1548028882">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1638339444">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1685093303">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1752045767">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1787263356">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1818646790">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1833567704">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1973558375">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2091151793">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -23102,54 +24507,54 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2115781465">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://antigo.anvisa.gov.br/documents/10181/2718376/RDC_16_2014_COMP.pdf/542cc137-b331-4596-9c87-7426c0ae77b7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l6360.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://antigo.anvisa.gov.br/documents/10181/2718376/RDC_16_2014_COMP.pdf/542cc137-b331-4596-9c87-7426c0ae77b7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l6360.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -23433,95 +24838,111 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhLOxHYz+gkLNGgWUJh9oLhlrb+Mg==">CgMxLjAyDmguc2ZmbGlwbXloYTB4Mg9pZC53bzMxNDVyNml4OHgyD2lkLnpiZTFmYWhhaHRlczIPaWQuN25jN3dnZXV1dGwyMg5oLmEyamsyZ3Z0NzU0eTIOaC44cHZzbnJoOHluZ2oyDmgudDI5a3JzdWNib252Mg5oLjNrdmt0em5ubGloeTIOaC5zdzB0bDRkeGd4c2syDmgubWR5ZGpucTc4d281Mg5oLmtyN2Z6Z2xpMnhrdjIOaC5wbmY2dmYxcmhiZDcyDmguNHp3YTV2YmVtcjc2Mg5oLm85a2U3b2c1ODAxdjIOaC4xdnhzODhiZTZ4N3UyDGgudnYxc3Bjdng4ejIOaC51ZnJlYWgyYXFnY3gyDmgucjZtdzJtbnM3dDQ5Mg5oLnh0c3l2a2ZjYmE2bTIOaC5vZ3V5eThyaXRqMDMyDmgudDRjY3ZjN2hwbWIwMg5oLnh6bWpub3NvamVwYTIOaC5kazE3d2h2OWlycWMyDmguNGppNjhyMml0bXhhMg5oLmkydnVlbjVkb2MwMTIOaC53NThvYnNtdDgzdWYyDmguemlqZm9nY281bW4zMg5oLnZyOXcwaHV5aW1lejIOaC50bGttcm02Y2IxZmgyDmguZG9sb3k2dTdxd2w2Mg5oLjU0d284MTFhZmdneTIOaC5zYWhueGNwZG9wd2oyDmguNW5kOXE4ZTdtMzIzOAByITFnM3phTHh0VzRSUElNTFhhbThqTjhVcEU3REE0QnFPOA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C0806A9-B044-4441-BF84-46987AEBD04B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>59399</Characters>
+  <Pages>26</Pages>
+  <Words>11614</Words>
+  <Characters>62716</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>494</Lines>
-  <Paragraphs>140</Paragraphs>
+  <Lines>522</Lines>
+  <Paragraphs>148</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>70258</CharactersWithSpaces>
+  <CharactersWithSpaces>74182</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Sabrina Hoffmann Vilvert</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082281FE09FF7E246B4A010428826EACD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>1046-12.1.0.25862</vt:lpwstr>