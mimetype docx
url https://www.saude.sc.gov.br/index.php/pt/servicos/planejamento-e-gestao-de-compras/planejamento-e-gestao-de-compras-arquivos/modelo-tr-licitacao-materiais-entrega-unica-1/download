--- v1 (2026-08-10)
+++ v2 (2026-10-25)
@@ -1,40 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6DFB9986" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -1114,74 +1120,84 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Style133"/>
         <w:tblW w:w="9628" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB21F0" w14:paraId="39507A7C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
-          <w:p w14:paraId="06E27934" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+          <w:p w14:paraId="06E27934" w14:textId="15ABB73F" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OBJETO (art. 6º, XXIII, alínea a; art. 18, II, e art. 40, § 1º, I, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+            <w:r w:rsidR="003B3CD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB21F0" w14:paraId="4291B2E1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F77C288" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1193,176 +1209,199 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquisição de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(descrever o objeto.)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, nos termos do ANEXO I (Requisição SCCD Nº </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xxxx/xxxx</w:t>
-            </w:r>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>), conforme condições e exigências estabelecidas neste termo de referência:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="106ED34B" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06ACAFB4" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Catálogo eletrônico de padronização (art. 19, II e § 2º, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="521A70EB" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+          <w:p w14:paraId="7183F8FF" w14:textId="77777777" w:rsidR="00D636BA" w:rsidRPr="00D636BA" w:rsidRDefault="00D636BA" w:rsidP="00D636BA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:r w:rsidRPr="00150F06">
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As especificações do objeto respeitam o catálogo eletrônico de padronização, conforme consulta ao Catálogo de Materiais e Serviços do Governo de Santa Catarina, que pode ser realizada pelo seguinte </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00D636BA">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>link</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00D636BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27669F24" w14:textId="5B6AC51B" w:rsidR="00CB21F0" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+          <w:p w14:paraId="27669F24" w14:textId="6EF444F2" w:rsidR="00CB21F0" w:rsidRPr="00D636BA" w:rsidRDefault="00D636BA" w:rsidP="00D636BA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            <w:r w:rsidR="00CA61C1">
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Em caso de divergência entre as descrições e especificações constantes neste termo de referência e no catálogo eletrônico de padronização, prevalecem as primeiras</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA61C1" w:rsidRPr="00D636BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26F3FB1A" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:ind w:left="593"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78F4D1CF" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
@@ -1398,55 +1437,55 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E949D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O(s) bem(ns) objeto(s) desta contratação é(são) caracterizado(s) como comum(ns), conforme justificativa que segue:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6321E955" w14:textId="41B72336" w:rsidR="00CB21F0" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+          <w:p w14:paraId="6321E955" w14:textId="42F79B49" w:rsidR="00CB21F0" w:rsidRDefault="00D636BA" w:rsidP="00D636BA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="2"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1509,51 +1548,51 @@
             <w:r w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s no</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anexo I – Requisição, anexado a este</w:t>
             </w:r>
             <w:r w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Termo de Referência, permitindo a comparação direta entre as propostas apresentadas. Dessa forma, o(s) objeto(s) enquadra(m)-se como bem(ns) comum(ns), nos termos do art. 6º, inciso XIII, da Lei Federal nº 14.133/2021, sendo adequada a adoção da modalidade de licitação pregão, conforme declaração técnica prevista na Orientação de Prática Consultiva nº 11/2022</w:t>
+              <w:t xml:space="preserve"> Termo de Referência. Dessa forma, o(s) objeto(s) enquadra(m)-se como bem(ns) comum(ns), nos termos do art. 6º, inciso XIII, da Lei Federal nº 14.133/2021</w:t>
             </w:r>
             <w:r w:rsidR="00CA61C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27015AE4" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A089DB6" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
@@ -1749,88 +1788,84 @@
           <w:p w14:paraId="7CB4A6B9" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="396D00E4" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+          <w:p w14:paraId="1C4C0993" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRPr="00D636BA" w:rsidRDefault="00CA61C1" w:rsidP="00D636BA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*** </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t>(Descrever a fundamentação da contratação, caso não se encontre no ETP).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25C80412" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
-[...3 lines deleted...]
-              <w:ind w:left="425" w:right="89"/>
+          <w:p w14:paraId="25C80412" w14:textId="5E52747F" w:rsidR="00D636BA" w:rsidRDefault="00D636BA" w:rsidP="00D636BA">
+            <w:pPr>
+              <w:ind w:left="425"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB21F0" w14:paraId="19496952" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
           <w:p w14:paraId="0BB42704" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
@@ -1981,115 +2016,294 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Condições de guarda e armazenamento que não permitam a deterioração do material (art. 40, IV, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1110BEF7" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+          <w:p w14:paraId="4C46937F" w14:textId="77777777" w:rsidR="00D636BA" w:rsidRPr="00D636BA" w:rsidRDefault="00E949D8" w:rsidP="00D636BA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D636BA" w:rsidRPr="00D636BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A solução como um todo abrange a observância das seguintes condições de guarda e armazenamento</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="4A7AD5DB" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+              <w:t>Não se aplica ao caso a descrição de condições de guarda e armazenamento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A955B8F" w14:textId="24C93CF7" w:rsidR="00D636BA" w:rsidRPr="00D636BA" w:rsidRDefault="00D636BA" w:rsidP="00D636BA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
+              <w:ind w:left="646"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>OU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EE6506B" w14:textId="77777777" w:rsidR="00D636BA" w:rsidRPr="00D636BA" w:rsidRDefault="00D636BA" w:rsidP="00D636BA">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A solução como um todo abrange a observância das seguintes condições de guarda e armazenamento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44A8000C" w14:textId="77777777" w:rsidR="00D636BA" w:rsidRPr="00D636BA" w:rsidRDefault="00D636BA" w:rsidP="00D636BA">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (descrever as condições de guarda e armazenamento)</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*** (descrever as condições de guarda e armazenamento) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Exemplo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os materiais de escritório, papelaria e impressos deverão ser armazenados em local limpo, seco, arejado, protegido da incidência direta de luz solar, umidade, calor excessivo, poeira e demais agentes que possam comprometer sua integridade, funcionalidade ou qualidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C16AAC4" w14:textId="77777777" w:rsidR="00D636BA" w:rsidRPr="00D636BA" w:rsidRDefault="00D636BA" w:rsidP="00D636BA">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Materiais sensíveis à umidade, tais como papéis, formulários, envelopes, etiquetas, cadernetas, livros e impressos em geral, deverão ser mantidos sobre pallets, estrados ou prateleiras, sem contato direto com o piso ou paredes, de forma a prevenir absorção de umidade e deterioração;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CA21C50" w14:textId="77777777" w:rsidR="00D636BA" w:rsidRPr="00D636BA" w:rsidRDefault="00D636BA" w:rsidP="00D636BA">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os produtos deverão permanecer acondicionados em suas embalagens originais até o momento de sua utilização ou distribuição, preservando sua identificação, especificações e condições de uso;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4224ED53" w14:textId="77777777" w:rsidR="00D636BA" w:rsidRPr="00D636BA" w:rsidRDefault="00D636BA" w:rsidP="00D636BA">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As pilhas de materiais deverão respeitar os limites de empilhamento recomendados pelo fabricante, quando aplicável, evitando deformações, amassamentos ou danos às embalagens e ao conteúdo; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A7AD5DB" w14:textId="1DB14ED7" w:rsidR="00E949D8" w:rsidRDefault="00D636BA" w:rsidP="00D636BA">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Durante o armazenamento e a movimentação, deverão ser adotadas medidas que impeçam rasgos, perfurações, amassamentos, contaminação ou quaisquer outros danos físicos que possam comprometer a utilização dos materiais</w:t>
+            </w:r>
+            <w:r w:rsidR="00E949D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E949D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="656B2160" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59EC5284" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
@@ -2413,809 +2627,828 @@
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Será exigida apresentação de amostras para os itens ou lotes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (indicar os itens ou lotes para os quais se exigirá amostra)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DF4CA3F" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRPr="00D9599C" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+          <w:p w14:paraId="67CF8036" w14:textId="77777777" w:rsidR="008119A1" w:rsidRDefault="00E949D8" w:rsidP="008119A1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">(descrever a justificativa para exigência de amostra) </w:t>
-[...16 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00440CFA">
-[...42 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="008119A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(descrever regras para apresentação e análise de amostras indicando, entre outros aspectos pertinentes:)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4333A888" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRPr="00150F06" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+              <w:t>descrever regras para apresentação e análise de amostras indicando, entre outros aspectos pertinentes:)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E769726" w14:textId="77777777" w:rsidR="008119A1" w:rsidRPr="00150F06" w:rsidRDefault="008119A1" w:rsidP="008119A1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A apresentação das amostras, quando exigida, ocorrerá através de convocação formal expedida pelo pregoeiro via chat ou e-mail, mediante solicitação da Equipe Técnica;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FD535FC" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+          <w:p w14:paraId="46914620" w14:textId="77777777" w:rsidR="008119A1" w:rsidRDefault="008119A1" w:rsidP="008119A1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A apresentação das amostras, quando exigida, deverá ocorrer no prazo de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xx (xxxx) dias úteis</w:t>
-[...18 lines deleted...]
-            </w:r>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>central-pregao@sea.sc.gov.br</w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xxxxxxxxxxxxxxx</w:t>
-[...52 lines deleted...]
-            </w:r>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xx</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> para </w:t>
+              <w:t>) dias úteis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>cada item</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Informações sobre a análise e acompanhamento pelos interessados das amostras enviadas poderão ser obtidas diretamente com a unidade técnica responsável através do </w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O prazo poderá ser prorrogado uma única vez, por igual período, desde que a solicitação seja encaminhada exclusivamente pelo e-mail </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>telefone xxxxxx ou e-mail xxxxxx</w:t>
-[...33 lines deleted...]
-            </w:r>
+              <w:t>central-pregao@sea.sc.gov.br</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, dentro do prazo original, contendo justificativa formal, e haja anuência expressa da Equipe Técnica, as amostras devem ser entregues na </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="55A9A5E5" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRPr="00D9599C" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xxxxxxxxxxxxxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a não entrega das amostras no prazo estabelecido implicará na desclassificação da proposta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E3C11BD" w14:textId="77777777" w:rsidR="008119A1" w:rsidRDefault="008119A1" w:rsidP="008119A1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA6F66">
-[...346 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A apresentação das amostras, quando exigida, ocorrerá na quantidade de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cada item</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> solicitado, as amostras deverão estar identificadas com o número do pregão eletrônico, a razão social, CNPJ, telefone e e-mail da licitante e a identificação do conteúdo da amostra;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="718170E0" w14:textId="77777777" w:rsidR="008119A1" w:rsidRPr="003F4864" w:rsidRDefault="008119A1" w:rsidP="008119A1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informações sobre a análise e acompanhamento pelos interessados das amostras enviadas poderão ser obtidas diretamente com a unidade técnica responsável através do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">telefone </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xxxxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou e-mail </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xxxxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B0A4FF0" w14:textId="79630D38" w:rsidR="00E949D8" w:rsidRPr="00FA6F66" w:rsidRDefault="008119A1" w:rsidP="008119A1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Será desclassificada no item/lote específico a proposta da licitante que não atender à convocação formal para apresentação de amostra e/ou documentação adicional, apresentar amostra fora das especificações técnicas previstas no Anexo I do edital de licitação, deixar de apresentar amostra, quando exigida, apresentar amostra fora do prazo exigido no item </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.3.2.2.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e/ou   apresentar documentação em desconformidade com os requisitos do edital ou da legislação aplicável</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55A9A5E5" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRPr="00D9599C" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Condições e critérios de avaliação e julgamento da amostra e/ou da demonstração dos serviços:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="684E17D5" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRPr="00FA6F66" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As amostras apresentadas serão analisadas com base nas características descritas na proposta comercial e na ficha técnica apresentada pela licitante, devendo estar obrigatoriamente em conformidade com as especificações técnicas constantes do Anexo I do edital de licitação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F537D3" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRPr="002176D9" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9599C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A avaliação técnica considerará, conforme a natureza do item ou lote, aspectos como: peso, dimensões, formato, cor, textura, ergonomia, resistência mecânica, desempenho funcional, segurança biológica em ambiente estéril, qualidade do material, adequação da </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002176D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>embalagem e demais elementos pertinentes à correta utilização do produto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586B4D47" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRPr="00FA6F66" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002176D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Também será verificado se o objeto atende aos padrões mínimos de desempenho exigidos pela Administração, garantindo compatibilidade </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>com a finalidade pública a que se destina.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27807C67" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRPr="00C902B0" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C902B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A análise técnica ocorrerá conforme o formulário constante no Anexo II - Formulário de Análise de Qualidade Técnica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07314C92" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRPr="00FA6F66" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A divulgação do resultado da análise da amostra ocorrerá em sessão pública a ser convocada pelo pregoeiro.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="095325A7" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Para as amostras cuja avaliação técnica implique em testes, ensaios ou manuseio que alterem sua condição original, não caberá à licitante qualquer pedido de ressarcimento do valor correspondente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55D83C60" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">As amostras que não necessitarem ser retidas para posterior conferência, bem como aquelas rejeitadas, poderá ser retiradas pela licitante na </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xxxxxxxxxxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, no prazo máximo de 30 (trinta) dias, contados da divulgação do resultado final da licitação, mediante prévio agendamento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63911E5E" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Decorrido o prazo mencionado no item anterior, sem que haja a retirada das amostras, a unidade poderá dar-lhes o destino que julgar mais adequado, não cabendo à licitante qualquer ressarcimento, indenização ou direito de reclamação quanto ao objeto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5146E0C7" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os prospectos e documentos adicionais, quando solicitados, deverão ser apresentados em até 01 (um) dia útil,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>após convocação do pregoeiro via “CHAT” ou e-mail.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="272A09F6" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRPr="003F4864" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4864">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (outras regras necessárias ou pertinentes à análise das amostras).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12CCE9C7" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+            <w:pPr>
+              <w:ind w:left="2232"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A312EBD" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota explicativa: a exigência de prova de conceito, amostra, protótipo, testes e outras formas de avaliação de conformidade do objeto é excepcional. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>Eventual exigência nesse sentido deve ser ponderada pela Administração à luz do caso concreto, mediante justificativa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve"> (art. 41, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3444,101 +3677,121 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Subcontratação</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29A7B3CA" w14:textId="364855BE" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+          <w:p w14:paraId="29A7B3CA" w14:textId="40BABB01" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E949D8" w:rsidRPr="00C902B0">
+            <w:r w:rsidR="002A11E4" w:rsidRPr="00967948">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Não é admitida a subcontratação do objeto principal, exceto as atividades </w:t>
             </w:r>
-            <w:r w:rsidR="00E949D8" w:rsidRPr="00C902B0">
+            <w:r w:rsidR="002A11E4" w:rsidRPr="00967948">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>acessórias ou complementares</w:t>
             </w:r>
-            <w:r w:rsidR="00E949D8" w:rsidRPr="00C902B0">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> vinculadas ao fornecimento do objeto [especificar ex: transporte, instalação, montagem, treinamento ou assistência técnica], sem prejuízo da responsabilidade integral da contratada pela execução contratual</w:t>
+            <w:r w:rsidR="002A11E4" w:rsidRPr="00967948">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vinculadas ao fornecimento do objeto [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002A11E4" w:rsidRPr="00967948">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002A11E4" w:rsidRPr="00967948">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>: transporte, instalação, montagem, treinamento ou assistência técnica], sem prejuízo da responsabilidade integral da contratada pela execução contratual</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21A91571" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6EA84758" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
@@ -3575,51 +3828,71 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E949D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Não há exigência de garantia da contratação prevista nos arts. 96 e seguintes da Lei n.º 14.133/2021.</w:t>
+              <w:t xml:space="preserve">Não há exigência de garantia da contratação prevista nos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E949D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>arts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E949D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 96 e seguintes da Lei n.º 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20966443" w14:textId="77777777" w:rsidR="00E949D8" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
@@ -3641,51 +3914,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Será exigida</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">garantia da contratação prevista nos arts. 96 e seguintes da Lei n.º 14.133/2021, com valor de </w:t>
+              <w:t xml:space="preserve">garantia da contratação prevista nos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>arts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 96 e seguintes da Lei n.º 14.133/2021, com valor de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">*** (***) (indicar percentual em numeral e por extenso) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>do valor inicial do contrato, conforme condições descritas no edital ou no termo do contrato.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18B3DF74" w14:textId="05C14467" w:rsidR="00CB21F0" w:rsidRPr="00E949D8" w:rsidRDefault="00E949D8" w:rsidP="00E949D8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
@@ -3727,51 +4020,62 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4790129F" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:ind w:left="594"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: a exigência de garantia da contratação deve ser necessária e pertinente para a execução do objeto contratado. Salvo situações excepcionais devidamente justificadas, a exigência não é possível em compras para entregas em remessa única ou parceladas que não configurem fornecimento contínuo, sob pena de se restringir indevidamente a competitividade da licitação. O percentual da garantia deve ser adequado ao objeto e respeitar os limites indicados no art. 98, </w:t>
+              <w:t xml:space="preserve">Nota explicativa: a exigência de garantia da contratação deve ser necessária e pertinente para a execução do objeto contratado. Salvo situações excepcionais devidamente justificadas, a exigência não é possível em compras para entregas em remessa única ou parceladas que não configurem fornecimento contínuo, sob pena de se restringir indevidamente a competitividade da licitação. O percentual da garantia deve ser adequado </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ao objeto e respeitar os limites indicados no art. 98, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>caput</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>, da Lei n.º 14.133/2021: “a garantia poderá ser de até 5% (cinco por cento) do valor inicial do contrato, autorizada a majoração desse percentual para até 10% (dez por cento), desde que justificada mediante análise da complexidade técnica e dos riscos envolvidos.”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D27416A" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
@@ -3984,51 +4288,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0735A3F8" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Instrumento contratual (art. 95 da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FE008CF" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O termo de contrato será substituído por Ordem de fornecimento.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40BEAB04" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -4036,180 +4339,189 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DB38CAC" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prazo de vigência e prorrogação</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4758BBF7" w14:textId="0C0FA5D9" w:rsidR="004C5F19" w:rsidRPr="009256B8" w:rsidRDefault="009256B8" w:rsidP="009256B8">
+          <w:p w14:paraId="2BDDE66F" w14:textId="77777777" w:rsidR="002A11E4" w:rsidRPr="002040EE" w:rsidRDefault="002A11E4" w:rsidP="002A11E4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002040EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O prazo de vigência da contratação inicia-se na data da entrega da Autorização de Fornecimento à contratada. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002040EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Na forma do art. 105 da Lei n° 14.133/2021, o contrato permanecerá vigente enquanto perdurarem os prazos de execução, recebimento provisório e definitivo e de pagamento, estipulados neste termo de referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ADDFFBF" w14:textId="77777777" w:rsidR="002A11E4" w:rsidRDefault="002A11E4" w:rsidP="002A11E4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002040EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Eventual prorrogação do prazo de vigência obedecerá ao disposto no art. 111 da Lei n.º 14.133/2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="322FC1C8" w14:textId="77777777" w:rsidR="004C5F19" w:rsidRDefault="004C5F19" w:rsidP="004C5F19">
-[...31 lines deleted...]
-          <w:p w14:paraId="72EE186B" w14:textId="77777777" w:rsidR="00732885" w:rsidRPr="00484599" w:rsidRDefault="00732885" w:rsidP="00732885">
+          <w:p w14:paraId="31A930E8" w14:textId="77777777" w:rsidR="002A11E4" w:rsidRPr="00484599" w:rsidRDefault="002A11E4" w:rsidP="002A11E4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reajuste</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="332BA5BA" w14:textId="77777777" w:rsidR="00732885" w:rsidRDefault="00732885" w:rsidP="00732885">
+          <w:p w14:paraId="42C60B20" w14:textId="77777777" w:rsidR="002A11E4" w:rsidRDefault="002A11E4" w:rsidP="002A11E4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Os preços inicialmente contratados são fixos e irreajustáveis no prazo de um ano contado da data do orçamento estimado. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5927C309" w14:textId="2622606B" w:rsidR="00CB21F0" w:rsidRPr="00732885" w:rsidRDefault="00732885" w:rsidP="00732885">
+          <w:p w14:paraId="5927C309" w14:textId="42A5921B" w:rsidR="00CB21F0" w:rsidRPr="00732885" w:rsidRDefault="002A11E4" w:rsidP="002A11E4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00484599">
+            <w:r w:rsidRPr="00C54866">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A partir desse prazo, os preços serão reajustados conforme Índice Nacional de Preços ao Consumidor Amplo, calculado pelo Instituto Brasileiro de Geografia e Estatística - IPCA/IBGE.</w:t>
+              <w:t>A partir desse prazo, os preços serão reajustados conforme Índice Nacional de Preços ao Consumidor Amplo, calculado pelo Instituto Brasileiro de Geografia e Estatística - IPCA/IBGE</w:t>
+            </w:r>
+            <w:r w:rsidR="00732885" w:rsidRPr="00484599">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65720FBA" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63D23C24" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -4867,370 +5179,371 @@
               <w:t>Demais condições de execução (art. 18, III, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FECBB7A" w14:textId="77777777" w:rsidR="004C5F19" w:rsidRDefault="004C5F19" w:rsidP="004C5F19">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A execução do contrato obedecerá às seguintes regras:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07E0DEA9" w14:textId="77777777" w:rsidR="004C5F19" w:rsidRDefault="004C5F19" w:rsidP="004C5F19">
+          <w:p w14:paraId="0662694B" w14:textId="77777777" w:rsidR="00126715" w:rsidRPr="001722E3" w:rsidRDefault="00126715" w:rsidP="00126715">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funcionários da contratada deverão apresentar-se sempre com identificação e/ou credencial na Unidade Solicitante respeitando as normas de cada instituição;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="086E082A" w14:textId="77777777" w:rsidR="00126715" w:rsidRPr="001722E3" w:rsidRDefault="00126715" w:rsidP="00126715">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto deverá estar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="003BE34B" w14:textId="77777777" w:rsidR="00126715" w:rsidRPr="001722E3" w:rsidRDefault="00126715" w:rsidP="00126715">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O material deverá indicar na embalagem terciária (transporte) a razão social da Contratada, o número do processo de compra, o número da nota fiscal e o número do documento de fornecimento, e a embalagem também deverá estar íntegra e em perfeitas condições de utilização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="148B51EC" w14:textId="77777777" w:rsidR="00126715" w:rsidRPr="001722E3" w:rsidRDefault="00126715" w:rsidP="00126715">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A embalagem deverá estar íntegra e em perfeitas condições de utilização.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD27B84" w14:textId="77777777" w:rsidR="00126715" w:rsidRPr="001722E3" w:rsidRDefault="00126715" w:rsidP="00126715">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto não será aceito caso não seja transportado e entregue de maneira correta, respeitando as recomendações do fabricante e autoridades sanitárias, de acordo com as legislações vigentes para cada item;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08D94251" w14:textId="77777777" w:rsidR="00126715" w:rsidRPr="001722E3" w:rsidRDefault="00126715" w:rsidP="00126715">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os produtos a serem fornecidos devem ser livres de impurezas, estando sujeitos ao controle de qualidade do Contratante diretamente ou por intermédio de terceiros, durante toda a execução do Contrato, sendo rejeitados os produtos não aprovados ou que se apresentarem impróprios para o consumo, os quais deverão ser imediatamente substituídos pelo fornecedor, sem qualquer custo adicional;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66FA8CC3" w14:textId="11D1CE6F" w:rsidR="004C5F19" w:rsidRPr="005A0A7F" w:rsidRDefault="00126715" w:rsidP="00126715">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo de validade do(s) objeto(s) deverá estar com prazo de validade compatível com o período de vigência do registro de preço, ou a contratada ficará responsável pelo acompanhamento e substituição dos produtos próximos do vencimento</w:t>
+            </w:r>
+            <w:r w:rsidR="004C5F19">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E950374" w14:textId="77777777" w:rsidR="00126715" w:rsidRPr="001722E3" w:rsidRDefault="004C5F19" w:rsidP="00126715">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (</w:t>
+            </w:r>
+            <w:r w:rsidR="00126715" w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>possibilidade ou não de se misturarem unidades de lotes distintos na mesma entrega);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55B22C64" w14:textId="77777777" w:rsidR="00126715" w:rsidRPr="009E16B8" w:rsidRDefault="00126715" w:rsidP="00126715">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (regras sobre entrega de nota fiscal ou de outros documentos que devem acompanhar o produto);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F5DDB76" w14:textId="77777777" w:rsidR="00126715" w:rsidRPr="009E16B8" w:rsidRDefault="00126715" w:rsidP="00126715">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (regras sobre montagem ou instalação do bem);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EB8FD42" w14:textId="77777777" w:rsidR="00126715" w:rsidRDefault="00126715" w:rsidP="00126715">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (regras sobre treinamento acerca de uso ou manuseio do bem); e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C9D2F35" w14:textId="59D89A14" w:rsidR="00CB21F0" w:rsidRPr="004C5F19" w:rsidRDefault="00126715" w:rsidP="00126715">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="009E16B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (possibilidade ou não de se misturarem unidades de lotes distintos na mesma entrega);</w:t>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>***</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (regras sobre entrega de nota fiscal ou de outros documentos que devem acompanhar o produto);</w:t>
-[...16 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E16B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (regras sobre montagem ou instalação do bem);</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (regras sobre treinamento acerca de uso ou manuseio do bem);</w:t>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>demais condições de execução, inclusive obrigações específicas das partes – contratante e contratado - em decorrência do objeto a ser contratado</w:t>
+            </w:r>
+            <w:r w:rsidR="004C5F19">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>***</w:t>
-[...26 lines deleted...]
-              <w:t>demais condições de execução, inclusive obrigações específicas das partes – contratante e contratado - em decorrência do objeto a ser contratado.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5528C72A" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="186D77F8" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -5416,51 +5729,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O prazo de garantia contratual do(s) bem(ns) é de, no mínimo, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (indicar quantidade de meses ou anos da garantia contratual)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, ou pelo prazo fornecido pelo fabricante ou montador, se superior, contado a partir do primeiro dia útil subsequente à data do recebimento definitivo do objeto.</w:t>
+              <w:t xml:space="preserve">, ou pelo prazo fornecido pelo fabricante ou </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>montador, se superior, contado a partir do primeiro dia útil subsequente à data do recebimento definitivo do objeto.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77700361" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: indicar conforme o caso, a redação do item 5.8.1, 5.8.2 ou 5.8.3 para indicar o prazo de garantia.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F3E9CEC" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -5481,316 +5804,350 @@
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: sugere-se a redação do item 5.8.1 para bens de consumo em geral. Os demais itens devem ser escolhidos quando a Administração entender pertinente ou necessária a prestação de garantia contratual, além daquela já definida em lei. A fixação do prazo de garantia contratual deve ser justificada e coerente com os prazos praticados no mercado (art. 40, I, da Lei n.º 14.133/2021). A garantia por sua natureza não envolve a realização de manutenções preventivas, tampouco de manutenções corretivas de problemas decorrentes de uso inadequado do bem, negligência, imperícia, vandalismo ou imprudência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44D581BC" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DDEEC47" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+          <w:p w14:paraId="4DDEEC47" w14:textId="78EF4B86" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_heading=h.ufreah2aqgcx" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7C1B379B" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00126715">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A garantia será prestada com vistas a manter os equipamentos fornecidos em perfeitas condições de uso, sem qualquer ônus ou custo adicional para o contratante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C1B379B" w14:textId="706A4061" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A garantia abrange a realização da manutenção corretiva dos bens pelo próprio contratado, ou, se for o caso, por meio de assistência técnica autorizada, de acordo com as normas técnicas específicas, para correção de quaisquer vícios ou defeitos desde que não decorrentes de caso fortuito ou força maior, uso inadequado do bem, negligência, imperícia, vandalismo ou imprudência. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3B313104" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00126715">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A garantia abrange a realização da manutenção corretiva dos bens pelo próprio contratado, ou, se for o caso, por meio de assistência técnica autorizada, de acordo com as normas técnicas específicas, para correção de quaisquer vícios ou defeitos desde que não decorrentes de caso fortuito ou força maior, uso inadequado do bem, negligência, imperícia, vandalismo ou imprudência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B313104" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="00126715">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Entende-se por manutenção corretiva aquela destinada a corrigir os vícios e defeitos apresentados pelos bens, compreendendo a substituição de peças, a realização de ajustes, reparos e correções necessárias. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69323C18" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Entende-se por manutenção corretiva aquela destinada a corrigir os vícios e defeitos apresentados pelos bens, compreendendo a substituição de peças, a realização de ajustes, reparos e correções necessárias. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="69323C18" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+              <w:t xml:space="preserve"> As peças que apresentarem vício ou defeito no período de vigência da garantia deverão ser substituídas por outras novas, de primeiro uso, e originais, que apresentem padrões de qualidade e desempenho iguais ou superiores aos das peças utilizadas na fabricação do equipamento. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47385629" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> As peças que apresentarem vício ou defeito no período de vigência da garantia deverão ser substituídas por outras novas, de primeiro uso, e originais, que apresentem padrões de qualidade e desempenho iguais ou superiores aos das peças utilizadas na fabricação do equipamento. </w:t>
-[...5 lines deleted...]
-                <w:ilvl w:val="2"/>
+              <w:t xml:space="preserve"> Uma vez notificado, o contratado realizará a reparação ou substituição dos bens que apresentarem vício ou defeito no prazo de até </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (***) dias úteis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, contados a partir da data da notificação. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="574E3CE2" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="00126715">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Uma vez notificado, o contratado realizará a reparação ou substituição dos bens que apresentarem vício ou defeito no prazo de até </w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> O prazo indicado no subitem anterior, durante seu transcurso, poderá ser prorrogado uma única vez, por igual período, mediante solicitação escrita e justificada do contratado, aceita pelo contratante. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F8289B5" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="00126715">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, contados a partir da data da notificação. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="574E3CE2" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+              <w:t xml:space="preserve"> Na hipótese do subitem acima, o contratado deverá disponibilizar equipamento equivalente, de especificação igual ou superior ao anteriormente fornecido, para utilização em caráter provisório pelo contratante, de modo a garantir a continuidade dos trabalhos administrativos durante a execução dos reparos. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DE9DC43" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="879" w:hanging="737"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> O prazo indicado no subitem anterior, durante seu transcurso, poderá ser prorrogado uma única vez, por igual período, mediante solicitação escrita e justificada do contratado, aceita pelo contratante. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6F8289B5" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+              <w:t xml:space="preserve"> Decorrido o prazo para reparos e substituições sem o atendimento da solicitação do Contratante ou a apresentação de justificativas pelo contratado, fica o contratante autorizado a contratar empresa diversa para executar os reparos, ajustes ou a substituição do bem ou de seus componentes, bem como a exigir do contratado o reembolso pelos custos respectivos, sem que tal fato acarrete a perda da garantia dos equipamentos. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FB3EBC1" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="879" w:hanging="737"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Na hipótese do subitem acima, o contratado deverá disponibilizar equipamento equivalente, de especificação igual ou superior ao anteriormente fornecido, para utilização em caráter provisório pelo contratante, de modo a garantir a continuidade dos trabalhos administrativos durante a execução dos reparos. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7DE9DC43" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+              <w:t xml:space="preserve"> O custo referente ao transporte dos equipamentos cobertos pela garantia será de responsabilidade do contratado. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="046816DF" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="879" w:hanging="737"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...48 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_heading=h.r6mw2mns7t49" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> A garantia legal ou contratual do objeto tem prazo de vigência próprio e desvinculado daquele fixado no contrato, permitindo eventual aplicação de penalidades em caso de descumprimento de alguma de suas condições, mesmo depois de expirada a vigência contratual.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28420EA1" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_heading=h.xtsyvkfcba6m" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5826,150 +6183,120 @@
               <w:t>*** (Descrever outras exigências relacionadas à garantia do objeto, observadas as notas explicativas deste documento)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4225AE3F" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="646"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A9A7C88" w14:textId="7DEC60C3" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+          <w:p w14:paraId="70E5A679" w14:textId="77777777" w:rsidR="00907969" w:rsidRPr="00907969" w:rsidRDefault="00907969" w:rsidP="00907969">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00907969">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: os itens 5.8.4 a 5.8.13 poderão ser suprimidos, total ou parcialmente, no caso de bens perecíveis ou, quando pela natureza do objeto contratado, as </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CC3F6D">
+              <w:t xml:space="preserve">Nota explicativa: os itens 5.8.4 a 5.8.10 poderão ser suprimidos, total ou parcialmente, no caso de bens perecíveis ou, quando pela natureza do objeto contratado, as disposições forem inaplicáveis. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3530685E" w14:textId="77777777" w:rsidR="00907969" w:rsidRPr="00907969" w:rsidRDefault="00907969" w:rsidP="00907969">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>disposições forem</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D20B418" w14:textId="77777777" w:rsidR="00907969" w:rsidRPr="00907969" w:rsidRDefault="00907969" w:rsidP="00907969">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> inaplicáveis. </w:t>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00907969">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">Nota explicativa: em relação ao item 5.8.10.1, quando a formalização da contratação ocorrer por ordem de entrega ou autorização de fornecimento (sem assinatura de termo de contrato, conforme art. 95 da Lei n.º 14.133/2021) ou quando o prazo da garantia do produto for superior ao prazo de vigência do contrato </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907969">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: em relação ao item 5.8.13.1, quando a formalização da contratação ocorrer por ordem de entrega ou autorização de fornecimento (sem assinatura de termo de contrato, </w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>é facultado</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00907969">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> à Administração exigir termo de garantia assinado pelo fornecedor, conforme requisitos do art. 50 do Código de Defesa do Consumidor. O termo de garantia poderá ser elaborado pela própria Administração, conforme modelo anexo à minuta padrão de edital, ou ser inserida cláusula que exija do fornecedor a entrega do termo de garantia. Caso não se exija que o contratado assine termo de garantia, o item deve ser suprimido</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="485F83E1" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13531FE4" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
@@ -6967,5017 +7294,4727 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Condições gerais do modelo de gestão</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C2961EA" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CA61C1" w:rsidP="00CC3F6D">
+          <w:p w14:paraId="51767F7F" w14:textId="77777777" w:rsidR="00907969" w:rsidRPr="00907969" w:rsidRDefault="00CA61C1" w:rsidP="00907969">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CC3F6D">
+            <w:r w:rsidR="00907969" w:rsidRPr="00907969">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O contrato deverá ser executado fielmente pelas partes, de acordo com as cláusulas avençadas e as normas da Lei n.º 14.133/2021, e cada parte responderá pelas consequências de sua inexecução total ou parcial.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A9E0288" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+          <w:p w14:paraId="4A060D98" w14:textId="77777777" w:rsidR="00907969" w:rsidRPr="00907969" w:rsidRDefault="00907969" w:rsidP="00907969">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              </w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907969">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> Em caso de impedimento, ordem de paralisação ou suspensão do contrato, o cronograma de execução será prorrogado automaticamente pelo tempo correspondente, anotadas tais circunstâncias mediante simples apostila.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AD401E9" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+          <w:p w14:paraId="65444D9E" w14:textId="77777777" w:rsidR="00907969" w:rsidRPr="00907969" w:rsidRDefault="00907969" w:rsidP="00907969">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907969">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> As comunicações entre o órgão ou entidade e o contratado devem ser realizadas por escrito sempre que o ato exigir tal formalidade, admitindo-se o uso de mensagem eletrônica para esse fim.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="525A0DB4" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+          <w:p w14:paraId="08629898" w14:textId="77777777" w:rsidR="00907969" w:rsidRPr="00907969" w:rsidRDefault="00907969" w:rsidP="00907969">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907969">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O órgão ou entidade poderá convocar representante da empresa para adoção de providências que devam ser cumpridas de imediato.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63CC85DC" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+          <w:p w14:paraId="4984ABCD" w14:textId="77777777" w:rsidR="00907969" w:rsidRPr="00907969" w:rsidRDefault="00907969" w:rsidP="00907969">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907969">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Após a assinatura do termo do contrato ou instrumento equivalente, o órgão ou entidade poderá convocar o representante da empresa contratada para reunião inicial para apresentação do plano de fiscalização, que conterá informações acerca das obrigações contratuais, dos mecanismos de fiscalização, das estratégias para execução do objeto, do método de aferição dos resultados e das sanções aplicáveis, dentre outros.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77ACD9D1" w14:textId="38383019" w:rsidR="00CB21F0" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+          <w:p w14:paraId="77ACD9D1" w14:textId="01BFB43D" w:rsidR="00CB21F0" w:rsidRDefault="00907969" w:rsidP="00907969">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF7420">
+            <w:r w:rsidRPr="00907969">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A execução do contrato deverá ser acompanhada e fiscalizada pelo(s) fiscal(is) do contrato, ou pelos respectivos substitutos (art. 117, caput, da Lei n.º 14.133/2021</w:t>
             </w:r>
             <w:r w:rsidR="00CA61C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D2D1E49" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="392EFE31" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+          <w:p w14:paraId="55CC2E09" w14:textId="77777777" w:rsidR="0079459C" w:rsidRDefault="0079459C" w:rsidP="0079459C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Gestor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ADA6AAD" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00AB03F4" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+          <w:p w14:paraId="150EF94C" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00AB03F4" w:rsidRDefault="0079459C" w:rsidP="0079459C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_heading=h.dk17whv9irqc" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A gestão do Contrato ou da Ata de Registro de Preços será exercida pela unidade gerenciadora, podendo, quando necessário, ser realizada de forma descentralizada por meio de gestores e fiscais setoriais designados pelas unidades participantes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="083B56A1" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+          <w:p w14:paraId="7A7E8CE8" w14:textId="77777777" w:rsidR="0079459C" w:rsidRDefault="0079459C" w:rsidP="0079459C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Incumbe e compete ao gestor do contrato ou da ata de registro de preços</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6777018D" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+          <w:p w14:paraId="63F0983D" w14:textId="77777777" w:rsidR="0079459C" w:rsidRDefault="0079459C" w:rsidP="0079459C">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>gerenciar, monitorar e acompanhar a execução da ARP centralizada, inclusive por meio do fiscal da ARP centralizada e dos gestores e fiscais setoriais, quando houver, apurando eventuais descumprimentos</w:t>
+              <w:t>iniciar, instruir, manifestar-se e submeter à autoridade competente para decisão os procedimentos relativos a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B837EB9" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00AB03F4" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="200D5506" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) prorrogação e suspensão de prazo; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A837A22" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) alterações qualitativas e quantitativas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60F1319B" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) revisão, reequilíbrio e repactuação dos preços registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2008FD8C" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d) processo administrativo sancionador; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F3AF77" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e) recomendação de abertura de processo licitatório, quando for o caso; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="069F2646" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f) quaisquer outros atos e procedimentos que impliquem a celebração de termo aditivo, apostilamento ou qualquer outro registro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="228C0E31" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g) cancelamento de ARP e extinção do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72094191" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>h) apuração e restituição de danos, prejuízos e indenizações à Administração Pública;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68255AB9" w14:textId="77777777" w:rsidR="0079459C" w:rsidRDefault="0079459C" w:rsidP="0079459C">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="5EA16CC0" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00AB03F4" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar, orientar e supervisionar a atuação dos fiscais do contrato ou da ARP, promovendo a integração das informações necessárias à adequada execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="015D4141" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="71D5F104" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00AB03F4" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução orçamentária e financeira da contratação, adotando as providências necessárias para assegurar a disponibilidade de recursos durante toda a vigência contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719D0C96" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="378C1C8A" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00AB03F4" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter controle atualizado e acompanhar os saldos de empenhos e dos pagamentos efetuados, evitando a realização de serviço ou fornecimento sem prévio empenho;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30F8DC9E" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="152FBE2A" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00AB03F4" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">realizar o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças para os devidos registros; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56345DA8" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="639F178A" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00AB03F4" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a manutenção, pelo contratado, das condições estabelecidas no edital e contrato e das exigências legais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31F9E214" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="6956F181" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00AB03F4" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">promover o encaminhamento da documentação necessária à liquidação e ao pagamento, após o atesto da execução pelo fiscal do contrato, quando exigido; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A62F042" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="477BE30A" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00AB03F4" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">promover, quando couber, reunião inicial para apresentação do modelo de gestão, após a assinatura do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20A7E966" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">requerer auxílio às áreas competentes em caso de dúvidas técnicas, administrativas ou jurídicas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B1A43A" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter atualizadas as estimativas de consumo, tanto para apurar a suficiência do saldo até o término do contrato como para orientar as futuras contratações; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DF62B6D" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução do Plano de Fiscalização, quando houver, bem como monitorar os riscos identificados na fase de planejamento da contratação, propondo medidas preventivas e corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37ECACB8" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar as informações produzidas pelos fiscais, promovendo o acompanhamento sistemático da execução contratual e registrando as ocorrências relevantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DAAEA8F" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>formalizar as comunicações oficiais com a contratada relativas à gestão administrativa do contrato, ressalvadas as atribuições específicas do fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70F53003" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das determinações decorrentes de notificações, glosas, sanções administrativas e demais medidas adotadas durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="093FC88C" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> elaborar relatório conclusivo da execução contratual ou da ARP, contendo avaliação do desempenho da contratada, das ocorrências registradas, das medidas adotadas e das recomendações para futuras contratações;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EFD543C" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>propor à autoridade competente medidas destinadas ao aperfeiçoamento da execução contratual, à mitigação de riscos e à prevenção da reincidência de falhas verificadas durante a execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0795768A" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">receber definitivamente aquisições, obras ou serviços sob sua responsabilidade; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BF13F9D" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00EF0BB3" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00AB03F4">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>qualquer outra que se faça necessária ao desempenho da atividade de gestão</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...7 lines deleted...]
-              </w:numPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41221558" w14:textId="77777777" w:rsidR="0079459C" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:ind w:left="1728"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00AB03F4">
+          </w:p>
+          <w:p w14:paraId="5399AA5B" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: as competências indicadas nos itens 6.3.2.1 a 6.3.2.18 constam na instrução Normativa n.º 07/2026 da SEA e no Decreto 1.561/2026 e somente devem ser suprimidas ou alteradas no caso de alteração ou revogação da IN. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="492959A6" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5261010E" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00910D32" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AB03F4">
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: quando necessário ou pertinente descrever a partir do item 6.3.2.18 incumbências e competências específicas do gestor do contrato ou ata em decorrência do objeto contratado</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00910D32">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...464 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t>Nota explicativa: quando necessário ou pertinente descrever a partir do item 6.3.2.22 incumbências e competências específicas do gestor do contrato ou ata em decorrência do objeto contratado.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5792C1BF" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00AB03F4" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E72686D" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00AB03F4" w:rsidRDefault="0079459C" w:rsidP="0079459C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="341FA06B" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+          <w:p w14:paraId="361CFE7B" w14:textId="77777777" w:rsidR="0079459C" w:rsidRDefault="0079459C" w:rsidP="0079459C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_heading=h.w58obsmt83uf" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fiscal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C59EF28" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+          <w:p w14:paraId="115B8948" w14:textId="77777777" w:rsidR="0079459C" w:rsidRDefault="0079459C" w:rsidP="0079459C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A fiscalização do Contrato ou da Ata de Registro de Preços caberá à unidade gerenciadora, podendo ser exercida de forma descentralizada por meio de fiscais setoriais designados pelas unidades participantes, observadas as competências previstas neste Termo de Referência.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FAE4567" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00B67BD3" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Incumbe e compete ao Fiscal do Contrato/ARP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA96DBD" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE3C61A" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer as condições estabelecidas no contrato, na ARP, no edital e nas especificações técnicas para o recebimento do objeto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76339022" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">praticar os atos necessários à verificação do fiel cumprimento das obrigações, exigindo as providências necessárias para tal fim; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="332D6D80" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar a conformidade da execução do objeto com as especificações técnicas, quantitativos, níveis mínimos de desempenho, indicadores de qualidade e demais requisitos previstos no edital, contrato ou ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70CE98CB" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">receber o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes e proceder ao atesto ou à certificação da despesa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C8A705" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>recusar produto ou serviço em desacordo com as condições fixadas em edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CBC4DA5" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>anotar em registro próprio todas as ocorrências relacionadas à execução do contrato, apontando o que for necessário para a regularização das faltas ou dos defeitos observados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EFBA330" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter organizado e atualizado o histórico da fiscalização, incluindo relatórios, fotografias, registros eletrônicos, notificações, comunicações e demais documentos produzidos durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66B01FCF" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">informar a seus superiores, em tempo hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC12AF5" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">comunicar imediatamente ao gestor toda situação que possa ocasionar risco à continuidade da execução contratual, prejuízo ao interesse público ou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dano</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ao erário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4699BBEA" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fazer diligências à empresa contratada, se for o caso, adotando controles adequados e suficientes para registro destas ocorrências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12CAE1B8" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigir, por escrito, o refazimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento ou quando as soluções ultrapassarem as suas competências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C41FDEE" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">notificar, por escrito, a contratada quanto ao não cumprimento das obrigações, fixando prazo para cumprimento ou apresentação de justificativa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AB73BC5" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor do contrato a solicitação de instauração de processo administrativo sancionador, contendo os registros das ocorrências, notificações, defesas e justificativas da contratada, bem como a documentação necessária;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="427CEA21" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aceitar ou rejeitar, motivadamente, a indicação do preposto feita pela empresa contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D2ECD9A" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter contato com o preposto; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17927014" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">desempenhar suas atividades com autonomia e independência fiscalizatória, buscando as condições necessárias para o desempenho da função, comunicando ao gestor do contrato suas necessidades; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E26EA7" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">acompanhar sistematicamente a execução do contrato, mantendo registros das ocorrências e dos documentos relativos à fiscalização; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74BBF021" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter os registros de confirmação de recebimento dos comunicados à contratada; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68F81EAB" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>elaborar relatórios periódicos de fiscalização, contendo a avaliação da execução contratual, as ocorrências verificadas, as providências adotadas e as recomendações encaminhadas ao gestor do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11BD698E" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar o cumprimento do cronograma físico-financeiro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A87217D" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor do contrato, quando identificada a necessidade de modificação contratual, a respectiva proposta, acompanhada das devidas justificativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D1C7508" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer os prazos de execução contratual e fornecer subsídios para as prorrogações, quando necessárias, ou manifestar-se contrariamente à prorrogação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67C2655B" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a presença dos documentos exigidos em contrato para fins de pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27B74FC4" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar, quando cabível, a manutenção das condições de habilitação, regularidade fiscal, trabalhista e previdenciária exigidas contratualmente, comunicando ao gestor eventual irregularidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E7BE7C6" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apontar, por meio de instrumentos de medição, a necessidade de glosas em notas fiscais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32775B0A" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>verificar o cumprimento das garantias técnicas, prazos de garantia, assistência técnica e demais obrigações pós-entrega previstas contratualmente, quando aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27EC6CBF" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalizar o cumprimento das normas de segurança do trabalho, proteção ambiental, acessibilidade e demais exigências legais incidentes sobre a execução contratual, quando compatíveis com o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34149442" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14887CA6" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das determinações expedidas pelo gestor do contrato e informar sobre sua efetiva implementação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5322A985" w14:textId="77777777" w:rsidR="0079459C" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer os limites de sua atuação na atividade de fiscalização, bem como zelar pela estrita observância das cláusulas contratuais específicas e das normas internas aplicávei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73CE3C83" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00767443" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** outras incumbências e competências do fiscal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F46EB1" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="007D787A" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="414754F1" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="007D787A" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A fi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">scalização poderá ser exercida por meio da fiscalização técnica, administrativa, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>setorial e pelo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>público</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>usuário, conforme a dimensão e especificidades do</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>objeto e do órgão</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>ou da entidade. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="689276D1" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="007D787A" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Será facultada a contratação de terceiros para assistir ou subsidiar as atividades de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>fiscalização do representante</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>da Administração Pública Estadual, observando-se</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>as seguintes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>regras: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E524E3" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="007D787A" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a empresa ou o profissional contratado nos termos do caput deste artigo assumirá responsabilidade civil objetiva pela veracidade e pela precisão das informações prestadas, firmará termo de compromisso de confidencialidade e não poderá exercer atribuição própria e exclusiva de fiscal de contrato; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C5070F" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="007D787A" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a contratação de terceiros não eximirá o fiscal do contrato de responsabilidade, nos limites das informações recebidas do terceiro contratado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BACA82F" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00B33515" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59BCF5D4" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00EE0EE9" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0EE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NO CASO DE COMPRAS COMPARTILHADAS:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="412FAF71" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00B33515" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D6A4B54" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00B33515" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A gestão e a fiscalização da Ata de Registro de Preços Compartilhada serão exercidas pela Unidade Gerenciadora, com o apoio dos gestores e fiscais setoriais designados pelos órgãos e entidades participantes, observadas as competências previstas neste Termo de Referência e na legislação aplicável</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51D8C815" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00B33515" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor da ARP Compartilhada da Unidade Gerenciadora</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04809D0F" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5515EA3E" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C8234A" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CFEB4C2" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promover a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62695F60" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prestar orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F7CCB19" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>analisar as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71888D7E" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA90E17" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00B33515" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="568E50CF" w14:textId="77777777" w:rsidR="0079459C" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal da ARP Compartilhada da Unidade Gerenciadora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CBF07D7" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução das contratações decorrentes da ARP compartilhada e do contrato compartilhado, observando as informações prestadas pelos fiscais setoriais dos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="379C9980" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prestar suporte técnico e orientações aos fiscais setoriais quanto à correta fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DB9878A" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar e manter atualizados os registros de ocorrências, notificações, comunicações e demais informações relacionadas à execução da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="219169EA" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das providências determinadas em decorrência das irregularidades identificadas pelos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6298F2FF" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar ao gestor as irregularidades que possam comprometer a execução da ata ou demandem providências administrativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20AF1B4C" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>subsidiar a instrução dos processos de alteração, revisão, cancelamento e demais atos relacionados à gestão da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B6F358" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter intercâmbio permanente com os fiscais setoriais, promovendo a uniformização dos procedimentos de fiscalização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DA274C7" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00B33515" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições relacionadas ao acompanhamento da execução da ARP compartilhada e do contrato compartilhado</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C66A8DE" w14:textId="77777777" w:rsidR="0079459C" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor Setorial da Unidade Participante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09693DCB" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerir o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25745303" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar as atividades de fiscalização técnica, administrativa, setorial e pelo público usuário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AA171C1" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar os atos preparatórios relativos ao pagamento, à aplicação de sanções administrativas e à extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E95E6E3" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a atualização dos registros de acompanhamento e fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77C749FC" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar a manutenção das condições de habilitação da contratada para fins de empenho e pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="336E393D" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os registros efetuados pelos fiscais setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2696BA32" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar à Unidade Gerenciadora as ocorrências que extrapolem sua competência ou que possam ensejar alteração ou descumprimento da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F71CC41" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iniciar, instruir e manifestar-se sobre alterações, reajustes, revisões, repactuações, reequilíbrios econômico-financeiros, prorrogações e demais ocorrências relativas à contratação decorrente da ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BB5CD61" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar a instrução dos processos de aplicação de sanções e de extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1894CE25" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>controlar os saldos contratuais, empenhos, pagamentos e garantias, quando houver;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FB514FF" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assinar, juntamente com o fiscal setorial, os documentos relativos à solicitação de instauração de processo administrativo sancionador; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00F32CEB" w14:textId="77777777" w:rsidR="0079459C" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições necessárias à adequada gestão contratual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C0EE248" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00D465A4" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal Setorial da Unidade Participante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="320B8C65" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalizar o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0015D26E" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar o objeto contratado e conhecer as condições estabelecidas no edital, na Ata de Registro de Preços, no contrato e nas especificações técnicas aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6036659E" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>acompanhar a execução do objeto, verificando a qualidade, quantidade, prazo e modo de execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21E54192" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>praticar os atos necessários à verificação do fiel cumprimento das obrigações assumidas pela contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73113B67" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>receber o objeto contratado, examinar e conferir notas fiscais, faturas e documentos equivalentes, realizando os atestos e certificações cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7720D58D" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar bens ou serviços em desacordo com as especificações contratadas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AD7B3B" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registrar todas as ocorrências relevantes da execução contratual, indicando as medidas necessárias à regularização de falhas ou defeitos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="375D6DC3" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>emitir notificações à contratada para correção de irregularidades ou apresentação de justificativas, comunicando a providência ao gestor setorial e ao fiscal da Unidade Gerenciadora;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="164897D3" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizar diligências junto à contratada e manter os respectivos registros;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79F54627" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor setorial solicitação de instauração de processo administrativo sancionador, devidamente instruída;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51913177" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informar ao gestor setorial, em tempo hábil, situações que demandem providências além de sua competência ou que possam inviabilizar a execução da contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A238044" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar a manutenção das condições de habilitação da contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EFC88F8" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os empenhos, pagamentos, apostilamentos e termos aditivos relacionados à contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="491F6AE2" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a presença da documentação necessária para liquidação e pagamento da despesa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5554434E" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apontar a necessidade de glosas, retenções ou descontos decorrentes de descumprimentos contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CA6F40F" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fornecer subsídios para alterações, revisões e prorrogações contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BEDAC6E" w14:textId="77777777" w:rsidR="0079459C" w:rsidRPr="00742556" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>solicitar apoio técnico, administrativo, jurídico ou de controle quando necessário; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F449221" w14:textId="77FCCEA6" w:rsidR="00CB21F0" w:rsidRDefault="0079459C" w:rsidP="0079459C">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atividades correlatas necessárias ao adequado acompanhamento e fiscalização da contratação</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA61C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44A6C6D7" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D27118D" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Regras para recebimento (art. 18, III, e art. 40, § 1º, II, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ED93A31" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Competência para recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01074081" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00D465A4" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto será recebido provisoriamente, de forma sumária, pelo responsável por seu acompanhamento e fiscalização, com verificação posterior da conformidade do material com as exigências contratuais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B0B54FC" w14:textId="0E4251EF" w:rsidR="00CB21F0" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82526">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto será recebido definitivamente, por servidor ou comissão a ser oportunamente designado(a) pela autoridade competente, mediante termo detalhado que comprove o atendimento das exigências contratuais</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA61C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CC80B0F" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="315D0B2D" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prazos de recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07BCBEC2" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório será realizado no ato da entrega ou ao final da instalação ou montagem quando esses serviços forem de responsabilidade do contratado.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01EEDE1D" w14:textId="6EEED744" w:rsidR="00CB21F0" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento definitivo ocorrerá no prazo de *** (***) dias a partir do recebimento provisório</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA61C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3789D195" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo para recebimento definitivo poderá ser excepcionalmente prorrogado, de forma justificada, uma única vez, por igual período, mediante aviso ao contratado, quando houver necessidade de diligências a serem realizadas pela Administração para a aferição do atendimento das exigências contratuais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D3A13B3" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Suspenderá o prazo de recebimento definitivo a concessão de prazo ao contratado para a solução de inconsistências na execução do objeto ou de saneamento da nota fiscal ou de instrumento de cobrança equivalente. Nesse caso, o reinício da contagem do prazo considerará o tempo já transcorrido, computando-se a partir da nova contagem apenas o intervalo de tempo restante entre a data da suspensão e o termo final inicialmente previsto para o recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78129A4F" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os bens rejeitados deverão ser trocados no prazo de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (***)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="6138938B" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00B67BD3" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dias/horas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CB6B232" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>No caso de rejeição parcial ou total de bens, será interrompido o prazo de recebimento definitivo. Nesse caso, em relação aos bens rejeitados, haverá reinício da contagem do prazo de recebimento definitivo, em sua totalidade, a partir da nova entrega e recebimento provisório</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ED1881C" w14:textId="07DF1EC8" w:rsidR="00CB21F0" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A concessão de prazo para troca de bens rejeitados não afasta a possibilidade de aplicação de sanção quando descumprido o prazo de entrega</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA61C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="175F6660" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
+            <w:pPr>
+              <w:ind w:left="739"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41E7404D" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="5281164F" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00B67BD3" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Métodos e efeitos do recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="691CF13C" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ocorrerá de forma sumária.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="165F7AD1" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento definitivo avaliará o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18AFF65A" w14:textId="77777777" w:rsidR="00907969" w:rsidRPr="00E07052" w:rsidRDefault="00907969" w:rsidP="00907969">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>acompanhar a execução do contrato ou da ARP centralizada, quando for o caso, assegurando o cumprimento das condições estabelecidas e a obtenção dos melhores resultados para a Administração Pública Estadual</w:t>
+            <w:r w:rsidRPr="00E07052">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os bens poderão ser rejeitados, no todo ou em parte, inclusive antes do recebimento provisório, quando em desacordo com as especificações constantes neste termo de referência, na proposta, no edital da licitação, no termo de contrato ou em qualquer dos anexos desses documentos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="318A8E79" w14:textId="77777777" w:rsidR="00907969" w:rsidRPr="00E07052" w:rsidRDefault="00907969" w:rsidP="00907969">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07052">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela solidez e pela segurança dos bens, a responsabilidade ético-profissional pela perfeita execução do contrato, nos limites estabelecidos pela lei ou pelo contrato, nem a responsabilidade pelos prejuízos resultantes da execução incorreta do contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B887F24" w14:textId="77777777" w:rsidR="00907969" w:rsidRPr="00E07052" w:rsidRDefault="00907969" w:rsidP="00907969">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07052">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O contratado, mesmo não sendo o fabricante ou produtor da matéria-prima empregada no produto, responderá pela sua qualidade e autenticidade, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto contratado, em que se verificarem vícios, defeitos, incorreções, sejam eles resultantes de fabricação ou transporte. Quando os vícios, defeitos ou incorreções forem constatados por testes ou exames, o contrato obriga-se a ressarcir os custos à contratante.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58ECAEA5" w14:textId="2E8250FC" w:rsidR="00CB21F0" w:rsidRDefault="00907969" w:rsidP="00907969">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07052">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo do objeto não exclui a responsabilidade do contratado por vício de quantidade ou qualidade do produto ou disparidade com as especificações técnicas constantes deste termo de referência, da proposta, do edital e de seus anexos, constatada apenas posteriormente ao recebimento, garantindo-se ao contratante as faculdades previstas no art. 18 da Lei n.º 8.078/1990</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA61C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF4E31C" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
+            <w:pPr>
+              <w:ind w:left="739"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FB9639D" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sanções</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362F71F3" w14:textId="59BA7BEF" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A apuração de infrações e aplicação de sanções aos licitantes, aos beneficiários de ata de registro de preços e aos contratados obedecerá ao disposto no Decreto estadual n° 1.560, de 11 de junho de 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5533511E" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CBBBD92" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cláusula anticorrupção</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F92D526" w14:textId="77777777" w:rsidR="00907969" w:rsidRPr="00907969" w:rsidRDefault="00CA61C1" w:rsidP="00907969">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00907969" w:rsidRPr="00907969">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A7E6880" w14:textId="6F081746" w:rsidR="00CC3F6D" w:rsidRPr="00B67BD3" w:rsidRDefault="00907969" w:rsidP="00907969">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907969">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Declaram que têm conhecimento das normas previstas na legislação brasileira, especialmente nas Leis n° 8.429/1992 e n.º 12.846/2013, seus regulamentos e demais normas aplicáveis, bem como das exigências de integridade, ética e conduta previstas por organismos nacionais e internacionais, instituições financeiras, agências de cooperação e demais entes de controle ou fomento</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3F6D" w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E7BBF42" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00B67BD3" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se em não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas legislações e regulamentos mencionados no item anterior, bem como nas definições abaixo, e a exigir igual conduta dos terceiros por elas contratados</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D41B43C" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00B67BD3" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+          <w:p w14:paraId="0C6508C4" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00B67BD3" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00B67BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Reconhecem como práticas ilícitas, para os fins desta cláusula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B0E0D1D" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="0015649F" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0015649F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática corrupta: oferecer, dar, receber ou solicitar, direta ou indiretamente, qualquer coisa de valor com o objetivo de influenciar a ação de servidor público ou de representante de entidade privada no processo de contratação ou na execução de contrato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CAC2BFA" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00B67BD3" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+          <w:p w14:paraId="0519D713" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática fraudulenta: Falsificação ou omissão de fatos a fim de influenciar o processo de contratação ou a execução de contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B5C9698" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="0015649F" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática colusiva: esquematizar ou estabelecer acordo entre duas ou mais partes, com ou sem o conhecimento do Contratante ou de seus prepostos, visando estabelecer preços ou condições em níveis artificiais e não competitivos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A0A22E1" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="0015649F" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática coercitiva: causar dano ou ameaçar causar dano, direta ou indiretamente, a pessoas ou sua propriedade, visando influenciar sua participação em um processo de contratação ou afetar a execução do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31E8ED87" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="0015649F" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática obstrutiva:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FED1B13" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="0015649F" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Destruir, falsificar, alterar ou ocultar provas em inspeções, ou fazer declarações falsas a auditores, com o objetivo de impedir materialmente uma inspeção ou investigação sobre alegações de práticas ilícitas; ou ameaçar, perseguir ou intimidar qualquer parte interessada para impedi-la de apresentar informações relevantes à investigação ou ao seu prosseguimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5634893C" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00B67BD3" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Praticar atos cuja intenção seja impedir materialmente o exercício dos direitos de inspeção ou auditoria previstos em lei ou em contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38819AC3" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...26 lines deleted...]
-          <w:p w14:paraId="141FE8EB" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00B67BD3" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se a notificar imediatamente à Controladoria-Geral do Estado de Santa Catarina (CGE/SC), ou órgão equivalente de controle interno ou externo, qualquer irregularidade de que tenham conhecimento acerca da execução do contrato, sem prejuízo de outras comunicações que sejam exigidas por autoridades competentes, financiadores ou órgãos de fomento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1B0E1E" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00DF770D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...272 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reconhecem que a violação de qualquer obrigação prevista na legislação brasileira aplicável, na Instrução Normativa conjunta CGE/SEA nº 01/2020 ou em normas equivalentes, bem como das exigências previstas nesta cláusula, constitui causa para:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BF98897" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00DF770D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a rescisão unilateral do contrato pelo Contratante;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EF9CDB8" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00DF770D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o cancelamento ou suspensão de financiamentos, repasses, doações ou aportes vinculados ao contrato, por instituições financiadoras, de fomento ou de controle;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7055BC8B" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00DF770D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a declaração de inelegibilidade do Contratado, por prazo determinado ou indeterminado, para participar de novas contratações ou financiamentos; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="242F233F" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00DF770D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF770D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário</w:t>
-[...3426 lines deleted...]
-              </w:rPr>
               <w:t>a cobrança de perdas e danos, inclusive danos potenciais, causados à parte inocente, além da aplicação das multas pactuadas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F680061" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00DF770D" w:rsidRDefault="00CC3F6D" w:rsidP="00CC3F6D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF770D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">O Contratado deverá permitir que órgãos ou entidades de controle, instituições financiadoras ou de fomento, nacionais ou internacionais, bem como pessoas ou auditores por elas indicados: </w:t>
@@ -12312,51 +12349,50 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C9AC756" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="005235B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Forma de seleção e critério de julgamento da proposta</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28DDD7D4" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="005235B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O fornecedor será selecionado por meio de processo de licitação na modalidade pregão sob forma eletrônica com adoção do critério de julgamento de menor preço.</w:t>
             </w:r>
@@ -12716,228 +12752,253 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- Licitação exclusiva</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C52BB56" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CE9AFD3" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="005235B5">
+          <w:p w14:paraId="7CE9AFD3" w14:textId="5B23049A" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="005235B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00857F0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não se aplica a licitação exclusiva para microempresas e empresas de pequeno porte (art. 48, I, da Lei Complementar), uma vez que</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00857F0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>a não vantajosidade se justifica visto que, após pesquisa à Junta Comercial do Estado de Santa Catarina (JUCESC), foi verificado que apenas 3% dos fornecedores da SES/SC, com CNAE relacionados à comercialização de produtos para a saúde, estão enquadrados como ME/EPP, potencial fator para gerar licitações desertas e fracassadas, as quais engendrariam retrabalho à Administração, na medida em que o procedimento licitatório deveria ser repetido para ampliação da competição, sem possibilidade de utilização imediata da contratação direta por dispensa de licitação, nos termos do art. 75º, III, alíneas a e b, da Lei n.º 14.133/2021. Evitar a repetição de procedimentos licitatórios é medida que privilegia o princípio da eficiência (art. 37º, caput, da Constituição Federal) e permite uma melhor gestão dos insumos necessários à prestação do serviço público de promoção da saúde, tão essencial à população (PSES 153680/2023).</w:t>
+            <w:r w:rsidR="00857F0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a não vantajosidade se justifica visto que, após pesquisa à Junta Comercial do Estado de Santa Catarina (JUCESC), foi verificado </w:t>
+            </w:r>
+            <w:r w:rsidR="00857F0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>que apenas 3% dos fornecedores da SES/SC, com CNAE relacionados à comercialização de produtos para a saúde, estão enquadrados como ME/EPP, potencial fator para gerar licitações desertas e fracassadas, as quais engendrariam retrabalho à Administração, na medida em que o procedimento licitatório deveria ser repetido para ampliação da competição, sem possibilidade de utilização imediata da contratação direta por dispensa de licitação, nos termos do art. 75º, III, alíneas a e b, da Lei n.º 14.133/2021. Evitar a repetição de procedimentos licitatórios é medida que privilegia o princípio da eficiência (art. 37º, caput, da Constituição Federal) e permite uma melhor gestão dos insumos necessários à prestação do serviço público de promoção da saúde, tão essencial à população (PSES 153680/2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C0B2CD6" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43C3D8E5" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="005235B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Participação de consórcios</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B64AA26" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="005235B5">
+          <w:p w14:paraId="5773A027" w14:textId="77777777" w:rsidR="00857F0B" w:rsidRPr="00857F0B" w:rsidRDefault="00CA61C1" w:rsidP="00857F0B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00857F0B" w:rsidRPr="00857F0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não será admitida a participação de consórcios.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FE04F4A" w14:textId="1BB393DE" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="005235B5">
+          <w:p w14:paraId="6FE04F4A" w14:textId="09D3CCD7" w:rsidR="00CB21F0" w:rsidRDefault="00857F0B" w:rsidP="00857F0B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00857F0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Justificativa: A vedação quanto à participação de consórcio de empresas no presente procedimento licitatório não limitará a competitividade. A participação de consórcios é recomendável quando o objeto considerado for “de alta complexidade ou vulto”, o que não seria o caso dos objetos sob exame. A admissão de consórcio em objeto de baixa complexidade e de pequeno valor econômico atenta contra o princípio da competitividade, pois permitiria, com o aval da Administração Pública, a união de concorrentes que poderiam muito bem disputar entre si, violando, por via transversa, o princípio da competitividade, atingindo ainda a busca de condições vantajosas pela Administração.</w:t>
+              <w:t>Justificativa: A vedação quanto à participação de consórcio de empresas no presente procedimento licitatório não limitará a competitividade. A participação de consórcios é recomendável quando o objeto considerado for “de alta complexidade ou vulto”, o que não seria o caso dos objetos sob exame. A admissão de consórcio em objeto de baixa complexidade e de pequeno valor econômico atenta contra o princípio da competitividade, pois permitiria, com o aval da Administração Pública, a união de concorrentes que poderiam muito bem disputar entre si, violando, por via transversa, o princípio da competitividade, atingindo ainda a busca de condições vantajosas pela Administração</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA61C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="533C5DA0" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRDefault="00CC3F6D" w:rsidP="005235B5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1183281F" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00E568F4" w:rsidRDefault="00CC3F6D" w:rsidP="005235B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Participação de Cooperativa</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FA6E0E2" w14:textId="77777777" w:rsidR="00CC3F6D" w:rsidRPr="00E568F4" w:rsidRDefault="00CC3F6D" w:rsidP="005235B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não será admitida a participação de cooperativas. Justifica-se a vedação [preencher a justificativa pela vedação]</w:t>
@@ -13271,50 +13332,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fabricante</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="008018D2" w14:textId="77777777" w:rsidR="005235B5" w:rsidRDefault="005235B5" w:rsidP="005235B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Quantidade;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D44F3CD" w14:textId="77777777" w:rsidR="005235B5" w:rsidRDefault="005235B5" w:rsidP="005235B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Preço unitário;</w:t>
             </w:r>
           </w:p>
@@ -13581,111 +13643,106 @@
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Empresário individual: registro comercial arquivado na Junta Comercial respectiva;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35D67CDA" w14:textId="77777777" w:rsidR="005235B5" w:rsidRDefault="005235B5" w:rsidP="005235B5">
+          <w:p w14:paraId="35D67CDA" w14:textId="75928835" w:rsidR="005235B5" w:rsidRDefault="005235B5" w:rsidP="005235B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Microempreendedor Individual - MEI: Certificado da Condição de Microempreendedor Individual - CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00497B48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="00807BE9" w14:textId="77777777" w:rsidR="005235B5" w:rsidRDefault="005235B5" w:rsidP="005235B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -13802,78 +13859,108 @@
           </w:p>
           <w:p w14:paraId="43726BFE" w14:textId="77777777" w:rsidR="005235B5" w:rsidRDefault="005235B5" w:rsidP="005235B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Agricultor familiar: Declaração de Aptidão ao Pronaf – DAP ou DAP-P válida, ou, ainda, outros documentos definidos pela Secretaria Especial de Agricultura Familiar e do Desenvolvimento Agrário, nos termos do art. 4º, §2º do Decreto n.º 10.880, de 2 de dezembro de 2021;</w:t>
+              <w:t xml:space="preserve">Agricultor familiar: Declaração de Aptidão ao Pronaf – DAP ou DAP-P válida, ou, ainda, outros documentos definidos pela Secretaria Especial de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Agricultura Familiar e do Desenvolvimento Agrário, nos termos do art. 4º, §2º do Decreto n.º 10.880, de 2 de dezembro de 2021;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17A5C5AB" w14:textId="77777777" w:rsidR="005235B5" w:rsidRDefault="005235B5" w:rsidP="005235B5">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Produtor Rural: matrícula no Cadastro Específico do INSS – CEI, que comprove a qualificação como produtor rural pessoa física, nos termos da Instrução Normativa RFB n. 971, de 13 de novembro de 2009 (arts. 17 a 19 e 165);</w:t>
+              <w:t>Produtor Rural: matrícula no Cadastro Específico do INSS – CEI, que comprove a qualificação como produtor rural pessoa física, nos termos da Instrução Normativa RFB n. 971, de 13 de novembro de 2009 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>arts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 17 a 19 e 165);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75D61B0E" w14:textId="4D9CF528" w:rsidR="00CB21F0" w:rsidRDefault="005235B5" w:rsidP="005235B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva</w:t>
             </w:r>
@@ -14060,51 +14147,50 @@
               <w:t>Prova de regularidade com a Fazenda Municipal ou Distrital do domicílio ou sede da licitante, ou outra equivalente, na forma da lei;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AD888DE" w14:textId="77777777" w:rsidR="005235B5" w:rsidRPr="005235B5" w:rsidRDefault="005235B5" w:rsidP="005235B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005235B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Prova de regularidade relativa ao Fundo de Garantia por tempo de Serviço (FGTS), emitida pela Caixa Econômica Federal;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1007AA62" w14:textId="400DEB3B" w:rsidR="005235B5" w:rsidRPr="005235B5" w:rsidRDefault="005235B5" w:rsidP="005235B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005235B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -14347,51 +14433,62 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">exigências demasiadas poderão prejudicar a competitividade da licitação e ofender ao disposto no </w:t>
             </w:r>
             <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>art. 37, XXI, da Constituição Federal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">, o qual preceitua que “o processo de licitação pública... somente permitirá as exigências de qualificação técnica e econômica indispensáveis à garantia do cumprimento das obrigações”. A Administração deve examinar, diante do caso concreto, se o objeto da contratação demanda a exigência de todos os requisitos de qualificação técnica apresentados neste modelo, levando em consideração o vulto, a complexidade e a essencialidade do objeto, bem como os riscos decorrentes de sua paralisação em função da eventual incapacidade técnica da contratada em suportar os deveres contratuais. Nesse sentido, </w:t>
+              <w:t xml:space="preserve">, o qual preceitua que “o processo de licitação pública... somente permitirá as exigências de qualificação técnica e econômica indispensáveis à garantia do cumprimento das obrigações”. A Administração deve examinar, diante do caso concreto, se o objeto da contratação demanda a exigência de todos os requisitos de qualificação técnica apresentados neste modelo, levando em consideração o vulto, a complexidade e a essencialidade do objeto, bem como os riscos decorrentes de sua paralisação em função da eventual incapacidade técnica da contratada em suportar os deveres contratuais. Nesse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">sentido, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>os itens a seguir que sejam desnecessários ou impertinentes para comprovar a capacidade para execução do futuro contrato devem ser suprimidos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72899964" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
@@ -14566,73 +14663,74 @@
           </w:p>
           <w:p w14:paraId="3F10D48A" w14:textId="4ADC895F" w:rsidR="005235B5" w:rsidRPr="005235B5" w:rsidRDefault="005235B5" w:rsidP="005235B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não se aplica;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="098EE432" w14:textId="0D8B07A4" w:rsidR="005235B5" w:rsidRPr="005235B5" w:rsidRDefault="005235B5" w:rsidP="005235B5">
+          <w:p w14:paraId="098EE432" w14:textId="0D8B07A4" w:rsidR="005235B5" w:rsidRPr="0056465D" w:rsidRDefault="005235B5" w:rsidP="00497B48">
             <w:pPr>
               <w:ind w:left="1728"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005235B5">
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056465D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2320ACCB" w14:textId="29B0CC49" w:rsidR="00CB21F0" w:rsidRPr="005235B5" w:rsidRDefault="00CA61C1" w:rsidP="005235B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Registro ou inscrição do licitante na entidade profissional </w:t>
@@ -14804,50 +14902,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AF0CDD4" w14:textId="77777777" w:rsidR="005235B5" w:rsidRDefault="005235B5" w:rsidP="005235B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Justifica-se a exigência de atestado de capacidade técnica na medida em que </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (descrever a justificativa para exigir atestado de capacidade técnica</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B7492B8" w14:textId="77777777" w:rsidR="005235B5" w:rsidRPr="005235B5" w:rsidRDefault="005235B5" w:rsidP="005235B5">
@@ -14998,62 +15097,51 @@
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A2349F2" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: a essência da capacidade operacional é procurar identificar se a futura contratada tem a infraestrutura empresarial e a capacidade de gestão de executar o objeto e, justamente por esse contexto, podem ser feitas exigências de comprovação de anterior </w:t>
-[...10 lines deleted...]
-              <w:t>execução de quantitativos mínimos (compatíveis com o objeto a ser contratado). Desse modo, é possível que essa comprovação se dê pela somatória de atestados de contratos executados realizados concomitantemente, pois da mesma forma revelam a capacidade operacional da empresa.</w:t>
+              <w:t>Nota explicativa: a essência da capacidade operacional é procurar identificar se a futura contratada tem a infraestrutura empresarial e a capacidade de gestão de executar o objeto e, justamente por esse contexto, podem ser feitas exigências de comprovação de anterior execução de quantitativos mínimos (compatíveis com o objeto a ser contratado). Desse modo, é possível que essa comprovação se dê pela somatória de atestados de contratos executados realizados concomitantemente, pois da mesma forma revelam a capacidade operacional da empresa.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66D8BEC6" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">De qualquer forma, </w:t>
             </w:r>
             <w:r>
@@ -15195,828 +15283,1283 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (indicar requisito e o respectivo dispositivo de lei)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EAE497A" w14:textId="77777777" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="00474D46">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11041CB1" w14:textId="5A5F0D47" w:rsidR="00CB21F0" w:rsidRPr="00474D46" w:rsidRDefault="00CA61C1" w:rsidP="00474D46">
+          <w:p w14:paraId="11041CB1" w14:textId="3050C19D" w:rsidR="00CB21F0" w:rsidRPr="00474D46" w:rsidRDefault="0056465D" w:rsidP="0056465D">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0056465D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: eventuais requisitos de qualificação técnica previstos em lei específica e que incidam sobre a atividade objeto da contratação, deverão ser indicados no item 8.31.5, com fundamento no art. 67, IV, da </w:t>
-[...2 lines deleted...]
-              <w:r>
+              <w:t xml:space="preserve">Nota explicativa: eventuais requisitos de qualificação técnica previstos em lei específica e que incidam sobre a atividade objeto da contratação, deverão ser indicados no item 8.8.1.26, com fundamento no art. 67, IV, da </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="0056465D">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="0056465D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">. Tais requisitos referem-se ao licitante e não ao produto ou bem a ser adquirido, esses últimos terão suas exigências previstas nos requisitos de apresentação da proposta. Cita-se, exemplificativamente, a exigência, dentre os documentos de habilitação técnica, da chamada Autorização Especial, emitida pela Agência Nacional de Vigilância Sanitária – Anvisa, nas contratações para aquisição de medicamentos sujeitos a controle especial, com base na </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16">
-              <w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="0056465D">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
-                <w:t>Lei n.º 6.360, de 23 de setembro de 1976</w:t>
+                <w:t xml:space="preserve">Lei n.º 6.360, de 23 de setembro </w:t>
+              </w:r>
+              <w:r w:rsidRPr="0056465D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>de 1976</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="0056465D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">, e na </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17">
-              <w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="0056465D">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>Resolução da Diretoria Colegiada da RDC/Anvisa n.º 16, de 1º de abril de 2014</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="00CA61C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="0147FAFD" w14:textId="77777777" w:rsidR="0056465D" w:rsidRPr="006759A2" w:rsidRDefault="0056465D" w:rsidP="0056465D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Caso admitida a participação de cooperativas, será exigida a seguinte documentação complementar:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41747BF9" w14:textId="77777777" w:rsidR="0056465D" w:rsidRPr="006759A2" w:rsidRDefault="0056465D" w:rsidP="0056465D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">relação dos cooperados que atendem aos requisitos técnicos exigidos para a contratação e que executarão o contrato, com as respectivas atas de inscrição e a comprovação de que estão domiciliados na localidade da sede da cooperativa, respeitado o disposto nos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>arts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 4º, inciso XI, 21, inciso I e 42, §§2º a 6º da Lei n. 5.764, de 1971;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC4E4EA" w14:textId="77777777" w:rsidR="0056465D" w:rsidRPr="006759A2" w:rsidRDefault="0056465D" w:rsidP="0056465D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>declaração de regularidade de situação do contribuinte individual – DRSCI, para cada um dos cooperados indicados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="188EA1B4" w14:textId="77777777" w:rsidR="0056465D" w:rsidRPr="006759A2" w:rsidRDefault="0056465D" w:rsidP="0056465D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comprovação do capital social proporcional ao número de cooperados necessários à execução contratual; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32DE2ED0" w14:textId="77777777" w:rsidR="0056465D" w:rsidRPr="006759A2" w:rsidRDefault="0056465D" w:rsidP="0056465D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registro previsto no art. 107 da Lei n. 5.764, de 1971;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B6B2CA" w14:textId="77777777" w:rsidR="0056465D" w:rsidRPr="006759A2" w:rsidRDefault="0056465D" w:rsidP="0056465D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comprovação de integração das respectivas quotas-partes por parte dos cooperados que executarão o contrato; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BF59EF6" w14:textId="77777777" w:rsidR="0056465D" w:rsidRDefault="0056465D" w:rsidP="0056465D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">seguintes documentos para a comprovação da regularidade jurídica da cooperativa: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28E02A52" w14:textId="77777777" w:rsidR="0056465D" w:rsidRDefault="0056465D" w:rsidP="0056465D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ata de fundação; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AC4554B" w14:textId="77777777" w:rsidR="0056465D" w:rsidRDefault="0056465D" w:rsidP="0056465D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">estatuto social com a ata da assembleia que o aprovou; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1908FF5B" w14:textId="77777777" w:rsidR="0056465D" w:rsidRDefault="0056465D" w:rsidP="0056465D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">regimento dos fundos instituídos pelos cooperados, com a ata da assembleia; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09390920" w14:textId="77777777" w:rsidR="0056465D" w:rsidRDefault="0056465D" w:rsidP="0056465D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">editais de convocação das três últimas assembleias gerais extraordinárias; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C1FB38A" w14:textId="77777777" w:rsidR="0056465D" w:rsidRDefault="0056465D" w:rsidP="0056465D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">três registros de presença dos cooperados que executarão o contrato em assembleias gerais ou nas reuniões seccionais; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1737A7B3" w14:textId="77777777" w:rsidR="0056465D" w:rsidRPr="006759A2" w:rsidRDefault="0056465D" w:rsidP="0056465D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ata da sessão que os cooperados autorizaram a cooperativa a contratar o objeto da licitação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C3F780" w14:textId="234876F2" w:rsidR="0056465D" w:rsidRPr="00474D46" w:rsidRDefault="0056465D" w:rsidP="0056465D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>última auditoria contábil-financeira da cooperativa, conforme dispõe o art. 112 da Lei n. 5.764, de 1971, ou uma declaração, sob as penas da lei, de que tal auditoria não foi exigida pelo órgão fiscalizador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="65CD76DC" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1655B77B" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="005235B5">
+          <w:p w14:paraId="1655B77B" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="0056465D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Margem de preferência</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="716CB030" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="005235B5">
+          <w:p w14:paraId="716CB030" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="0056465D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_heading=h.sahnxcpdopwj" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="12"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não haverá margem de preferência prevista no art. 26, § 1º, da Lei n. º 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71B01EB7" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C97474C" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="005235B5">
+          <w:p w14:paraId="0C97474C" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="0056465D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Critérios de desempate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2296E8FB" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="005235B5">
+          <w:p w14:paraId="2296E8FB" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="0056465D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Em caso de empate, serão aplicados os critérios do art. 44 da Lei Complementar n.º 123/2006 e do art. 60 da Lei n.º 14.133/2021.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1274ABC5" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="005235B5">
+          <w:p w14:paraId="1274ABC5" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="0056465D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Permanecendo o empate, a escolha do melhor classificado será realizada por sorteio.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20EE5C17" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB21F0" w14:paraId="76C776D6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
-          <w:p w14:paraId="5207229B" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+          <w:p w14:paraId="5207229B" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="0056465D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ESTIMATIVA DO VALOR DA CONTRATAÇÃO (art. 6º, XXIII, alínea i, art. 18, IV, e arts. 23 e 24 da Lei n.º 14.133/2021)</w:t>
+              <w:t xml:space="preserve">ESTIMATIVA DO VALOR DA CONTRATAÇÃO (art. 6º, XXIII, alínea i, art. 18, IV, e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>arts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 23 e 24 da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB21F0" w14:paraId="060C299C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="717D9532" w14:textId="77777777" w:rsidR="00474D46" w:rsidRPr="00474D46" w:rsidRDefault="00474D46" w:rsidP="00474D46">
+          <w:p w14:paraId="717D9532" w14:textId="77777777" w:rsidR="00474D46" w:rsidRPr="00474D46" w:rsidRDefault="00474D46" w:rsidP="0056465D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00474D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O custo estimado total da contratação e dos custos unitários, em sendo o caso, constam no(s) seguinte(s) documento(s) anexo(s): Documento de Instrução de Pesquisa de Preços (ANEXO II), a Planilha de Pesquisa de Preços (ANEXO IV) e seus Documentos Complementares (ANEXO III) e Relação de Compras Orçamento (ANEXO V.b).</w:t>
+              <w:t xml:space="preserve">O custo estimado total da contratação e dos custos unitários, em sendo o caso, constam no(s) seguinte(s) documento(s) anexo(s): Documento de Instrução de Pesquisa de Preços (ANEXO II), a Planilha de Pesquisa de Preços (ANEXO IV) e seus Documentos Complementares (ANEXO III) e Relação de Compras Orçamento (ANEXO </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00474D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V.b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00474D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38FE122D" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:ind w:left="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB21F0" w14:paraId="21A3C7BD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA4F04F" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+          <w:p w14:paraId="1BA4F04F" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="0056465D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ADEQUAÇÃO ORÇAMENTÁRIA (art. 6º, XXIII, alínea j, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB21F0" w14:paraId="4BDEBB2E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23326A9D" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+          <w:p w14:paraId="23326A9D" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="0056465D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>O processo encontra-se instruído com declaração de disponibilidade orçamentária-financeira, conforme documento emitido pela Superintendência do Fundo Estadual de Saúde, em obediência ao art. 4º, VII, do Decreto estadual n.º 47, de 9 de março de 2023.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6030D16A" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB21F0" w14:paraId="668BAABB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABFAE3A" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
+          <w:p w14:paraId="3ABFAE3A" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1" w:rsidP="0056465D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CONSIDERAÇÕES GERAIS E FINAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB21F0" w14:paraId="1FE97281" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="364381E4" w14:textId="77777777" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="001E0015">
+          <w:p w14:paraId="085969E5" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRPr="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00096B0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>São anexos deste termo de referência, sendo dele partes integrantes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56DAE902" w14:textId="77777777" w:rsidR="00474D46" w:rsidRPr="00643820" w:rsidRDefault="00474D46" w:rsidP="001E0015">
+          <w:p w14:paraId="69402758" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRPr="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00643820">
+            <w:r w:rsidRPr="00096B0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo I - Requisição;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2729E21F" w14:textId="77777777" w:rsidR="00474D46" w:rsidRPr="00643820" w:rsidRDefault="00474D46" w:rsidP="001E0015">
+          <w:p w14:paraId="5D323ACD" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRPr="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00643820">
+            <w:r w:rsidRPr="00096B0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo II – Formulário de Análise de Qualidade Técnica;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CD4846D" w14:textId="77777777" w:rsidR="00474D46" w:rsidRPr="00643820" w:rsidRDefault="00474D46" w:rsidP="001E0015">
+          <w:p w14:paraId="6B06B086" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRPr="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00643820">
+            <w:r w:rsidRPr="00096B0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo III – Documento de Instrução de Pesquisa de Preços;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FE8EFCF" w14:textId="77777777" w:rsidR="00474D46" w:rsidRPr="00643820" w:rsidRDefault="00474D46" w:rsidP="001E0015">
+          <w:p w14:paraId="7AAEEDA7" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRPr="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00643820">
+            <w:r w:rsidRPr="00096B0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo IV – Orçamentos;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3644CA77" w14:textId="77777777" w:rsidR="00474D46" w:rsidRPr="00643820" w:rsidRDefault="00474D46" w:rsidP="001E0015">
+          <w:p w14:paraId="23E00BF1" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRPr="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00643820">
+            <w:r w:rsidRPr="00096B0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo V – Planilha de Pesquisa de Preços;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08181126" w14:textId="77777777" w:rsidR="00474D46" w:rsidRPr="00643820" w:rsidRDefault="00474D46" w:rsidP="001E0015">
+          <w:p w14:paraId="6536E228" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRPr="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00643820">
+            <w:r w:rsidRPr="00096B0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo VI.a - Relação de compra total;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E569115" w14:textId="77777777" w:rsidR="00474D46" w:rsidRPr="00643820" w:rsidRDefault="00474D46" w:rsidP="001E0015">
+          <w:p w14:paraId="058F0EEC" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRPr="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00643820">
-[...8 lines deleted...]
-          <w:p w14:paraId="7A08A7E5" w14:textId="77777777" w:rsidR="00474D46" w:rsidRPr="00643820" w:rsidRDefault="00474D46" w:rsidP="001E0015">
+            <w:r w:rsidRPr="00096B0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anexo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00096B0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VI.b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00096B0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Relação de compra orçamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C3C26E9" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRPr="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00643820">
+            <w:r w:rsidRPr="00096B0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo VII – Análise de riscos;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="391DF128" w14:textId="77777777" w:rsidR="00474D46" w:rsidRPr="00643820" w:rsidRDefault="00474D46" w:rsidP="001E0015">
+          <w:p w14:paraId="0AAD94CF" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRPr="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00643820">
+            <w:r w:rsidRPr="00096B0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo VIII – Termo de Ciência de Gestor e Fiscal;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CB953D6" w14:textId="77777777" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="001E0015">
+          <w:p w14:paraId="4CB953D6" w14:textId="40328CB6" w:rsidR="00474D46" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Em caso de divergência entre as disposições deste termo de referência e de seus anexos prevalecem as primeiras.</w:t>
+            <w:r w:rsidRPr="00096B0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Em caso de divergência entre as disposições deste termo de referência e de seus anexos prevalecem as primeiras</w:t>
+            </w:r>
+            <w:r w:rsidR="00474D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62F63F02" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1BDC237E" w14:textId="2C3A9690" w:rsidR="00CB21F0" w:rsidRDefault="00474D46" w:rsidP="001E0015">
+          <w:p w14:paraId="1BDC237E" w14:textId="2C3A9690" w:rsidR="00CB21F0" w:rsidRDefault="00474D46" w:rsidP="0056465D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>As especificações deste termo de referência estão de acordo com os regulamentos aplicáveis ao objeto licitado e observação das normativas estaduais em sua elaboração</w:t>
             </w:r>
             <w:r w:rsidR="00CA61C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="674A6499" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30F2A89D" w14:textId="1065EA0B" w:rsidR="00474D46" w:rsidRPr="001E0015" w:rsidRDefault="001E0015" w:rsidP="001E0015">
+          <w:p w14:paraId="683B4D4C" w14:textId="4FEE5141" w:rsidR="00474D46" w:rsidRPr="00096B0A" w:rsidRDefault="001E0015" w:rsidP="007C4F78">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096B0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Agente(s) público(s) que elabora(m) o termo de referência e responde(m) os pedidos de impugnação e esclarecimentos:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="683B4D4C" w14:textId="77777777" w:rsidR="00474D46" w:rsidRPr="004A02E1" w:rsidRDefault="00474D46" w:rsidP="00474D46">
-[...10 lines deleted...]
-          <w:p w14:paraId="46115AA4" w14:textId="77777777" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="00474D46">
+          <w:p w14:paraId="46115AA4" w14:textId="177517B9" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="00474D46">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="021BCE6E" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00474D46">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Style140"/>
               <w:tblW w:w="8955" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
@@ -16132,87 +16675,107 @@
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3799" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2F86B3E7" w14:textId="77777777" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="00474D46">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="55243F5B" w14:textId="77777777" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="00474D46">
-[...9 lines deleted...]
-          <w:p w14:paraId="6A9F7720" w14:textId="77777777" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="001E0015">
+          <w:p w14:paraId="55243F5B" w14:textId="5E17223F" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="00474D46">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3889BF1A" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00474D46">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A9F7720" w14:textId="77777777" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="0056465D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_heading=h.5nd9q8e7m323" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Autoridade competente pela aprovação do termo de referência:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02A9E424" w14:textId="77777777" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="00474D46">
+          <w:p w14:paraId="02A9E424" w14:textId="7FCB0A9A" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="00474D46">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B62C271" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00474D46">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Style141"/>
               <w:tblW w:w="8955" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
@@ -16328,51 +16891,310 @@
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3799" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1986AFC2" w14:textId="77777777" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="00474D46">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="3AEF9363" w14:textId="77777777" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="00474D46">
+          <w:p w14:paraId="46D94222" w14:textId="06CA2346" w:rsidR="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13B7ED14" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AEC6329" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRPr="009B7A55" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Intervenientes:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39A50159" w14:textId="773C068C" w:rsidR="00096B0A" w:rsidRPr="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Indicar outros agentes que assinam o termo de referência, se for o caso, e o motivo pelo qual assinam o documento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32210791" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Style141"/>
+              <w:tblW w:w="9388" w:type="dxa"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3142"/>
+              <w:gridCol w:w="1981"/>
+              <w:gridCol w:w="4265"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00096B0A" w14:paraId="6BF7A2DC" w14:textId="77777777" w:rsidTr="00603026">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3142" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="19D4DB5F" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Nome</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1981" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="15F09B8A" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Matrícula</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4265" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4A8BB04F" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRPr="00ED244B" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
+                  <w:pPr>
+                    <w:pStyle w:val="NormalWeb"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Setor SGPe</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00096B0A" w14:paraId="691663B0" w14:textId="77777777" w:rsidTr="00603026">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3142" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="162FBBCC" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1981" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="40444DE9" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4265" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="176DC474" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00096B0A">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="FF0000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="5E82747C" w14:textId="382C0F55" w:rsidR="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00474D46">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D54F890" w14:textId="77777777" w:rsidR="00096B0A" w:rsidRDefault="00096B0A" w:rsidP="00474D46">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AEF9363" w14:textId="23A37481" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="00474D46">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: as tabelas são meramente ilustrativas, podendo ser alteradas conforme o caso concreto.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13F6098B" w14:textId="77777777" w:rsidR="00474D46" w:rsidRDefault="00474D46" w:rsidP="00474D46">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
@@ -16460,50 +17282,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="305DB75E" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>*** (Local)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, data da assinatura digital no SGPe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1650655F" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="254DA749" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
       <w:pPr>
@@ -16517,51 +17340,56 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A validade deste documento está condicionada à(s) assinatura(s) digital(is) no Sistema de Gestão de Processos Eletrônicos (SGPe)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1750B8" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB21F0">
-      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="391560C3" w14:textId="77777777" w:rsidR="00CA61C1" w:rsidRDefault="00CA61C1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="70F1F852" w14:textId="77777777" w:rsidR="00CA61C1" w:rsidRDefault="00CA61C1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -16573,156 +17401,269 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ecofont_Spranq_eco_Sans">
     <w:altName w:val="SimSun"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="WenQuanYi Micro Hei">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
-    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="sans-serif">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4793F9F7" w14:textId="77777777" w:rsidR="00E3109B" w:rsidRDefault="00E3109B">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0CC4A2E2" w14:textId="0859C6EC" w:rsidR="00D11EC9" w:rsidRPr="00D11EC9" w:rsidRDefault="00D11EC9" w:rsidP="00D11EC9">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="14" w:name="_Hlk237277621"/>
+    <w:bookmarkStart w:id="15" w:name="_Hlk237277622"/>
+    <w:bookmarkStart w:id="16" w:name="_Hlk237277623"/>
+    <w:bookmarkStart w:id="17" w:name="_Hlk237277624"/>
+    <w:bookmarkStart w:id="18" w:name="_Hlk237277627"/>
+    <w:bookmarkStart w:id="19" w:name="_Hlk237277628"/>
+    <w:bookmarkStart w:id="20" w:name="_Hlk237277629"/>
+    <w:bookmarkStart w:id="21" w:name="_Hlk237277630"/>
+    <w:bookmarkStart w:id="22" w:name="_Hlk237277638"/>
+    <w:bookmarkStart w:id="23" w:name="_Hlk237277639"/>
+    <w:bookmarkStart w:id="24" w:name="_Hlk237277640"/>
+    <w:bookmarkStart w:id="25" w:name="_Hlk237277641"/>
+    <w:bookmarkStart w:id="26" w:name="_Hlk237277642"/>
+    <w:bookmarkStart w:id="27" w:name="_Hlk237277643"/>
+    <w:bookmarkStart w:id="28" w:name="_Hlk237277644"/>
+    <w:bookmarkStart w:id="29" w:name="_Hlk237277645"/>
+    <w:bookmarkStart w:id="30" w:name="_Hlk237277646"/>
+    <w:bookmarkStart w:id="31" w:name="_Hlk237277647"/>
+    <w:bookmarkStart w:id="32" w:name="_Hlk237277648"/>
+    <w:bookmarkStart w:id="33" w:name="_Hlk237277649"/>
+    <w:bookmarkStart w:id="34" w:name="_Hlk237277650"/>
+    <w:bookmarkStart w:id="35" w:name="_Hlk237277651"/>
+    <w:r w:rsidRPr="00D11EC9">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Versão atualizada em </w:t>
+    </w:r>
+    <w:r w:rsidR="00E3109B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>agosto</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D11EC9">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+  </w:p>
+  <w:p w14:paraId="71394A33" w14:textId="77777777" w:rsidR="00D11EC9" w:rsidRDefault="00D11EC9" w:rsidP="00D11EC9">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="52761F87" w14:textId="77777777" w:rsidR="00E3109B" w:rsidRDefault="00E3109B">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6EEA4DE3" w14:textId="77777777" w:rsidR="00CA61C1" w:rsidRDefault="00CA61C1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="76EABA29" w14:textId="77777777" w:rsidR="00CA61C1" w:rsidRDefault="00CA61C1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="448C1A23" w14:textId="77777777" w:rsidR="00E3109B" w:rsidRDefault="00E3109B">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1325"/>
       <w:gridCol w:w="8521"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CB21F0" w14:paraId="09006E14" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="847"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1325" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="06A915BD" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CA61C1">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-250"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16863,53 +17804,305 @@
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>DIRETORIA DE PLANEJAMENTO E GESTÃO DE COMPRAS</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="708BB58D" w14:textId="77777777" w:rsidR="00CB21F0" w:rsidRDefault="00CB21F0">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1B930267" w14:textId="77777777" w:rsidR="00E3109B" w:rsidRDefault="00E3109B">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06FA5D9C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CD84D264"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="646" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="647"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="935"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3177697A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CD84D264"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="646" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="647"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="935"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="467B16EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="43405186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -16978,51 +18171,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="557D6DFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="557D6DFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Commarcadores5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Assuntodocomentrio"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
@@ -17096,51 +18289,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A8859FE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="63B21684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -17209,51 +18402,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68857509"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="47447BE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -17322,51 +18515,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69871B07"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CD84D264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
@@ -17443,51 +18636,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FF709C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1F14C3E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
@@ -17551,236 +18744,259 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0093061C"/>
     <w:rsid w:val="00000E11"/>
     <w:rsid w:val="000467FE"/>
     <w:rsid w:val="0009267B"/>
+    <w:rsid w:val="00096B0A"/>
     <w:rsid w:val="000F79A9"/>
+    <w:rsid w:val="00126715"/>
     <w:rsid w:val="0018695B"/>
     <w:rsid w:val="001B1927"/>
     <w:rsid w:val="001E0015"/>
     <w:rsid w:val="002807AB"/>
+    <w:rsid w:val="002A11E4"/>
     <w:rsid w:val="002C35BA"/>
     <w:rsid w:val="002E66FF"/>
     <w:rsid w:val="00342AD1"/>
     <w:rsid w:val="00376C28"/>
+    <w:rsid w:val="003B3CD9"/>
     <w:rsid w:val="003B3D34"/>
     <w:rsid w:val="004271C0"/>
     <w:rsid w:val="00474D46"/>
+    <w:rsid w:val="00497B48"/>
     <w:rsid w:val="004C5F19"/>
     <w:rsid w:val="004D32EC"/>
     <w:rsid w:val="005235B5"/>
     <w:rsid w:val="00525738"/>
+    <w:rsid w:val="0056465D"/>
     <w:rsid w:val="00581234"/>
     <w:rsid w:val="005A2D3A"/>
     <w:rsid w:val="005A469A"/>
     <w:rsid w:val="005C578A"/>
     <w:rsid w:val="00723429"/>
     <w:rsid w:val="007256F2"/>
     <w:rsid w:val="00732885"/>
+    <w:rsid w:val="0079459C"/>
     <w:rsid w:val="007C537A"/>
+    <w:rsid w:val="008119A1"/>
     <w:rsid w:val="00844DE9"/>
+    <w:rsid w:val="00857F0B"/>
     <w:rsid w:val="008B5508"/>
     <w:rsid w:val="008C4767"/>
+    <w:rsid w:val="00907969"/>
     <w:rsid w:val="009256B8"/>
     <w:rsid w:val="0093061C"/>
     <w:rsid w:val="00975925"/>
     <w:rsid w:val="009A0C32"/>
     <w:rsid w:val="00A06DE5"/>
     <w:rsid w:val="00AA4B45"/>
     <w:rsid w:val="00AA6234"/>
     <w:rsid w:val="00AF4685"/>
     <w:rsid w:val="00B0038B"/>
     <w:rsid w:val="00B02789"/>
     <w:rsid w:val="00B05B9E"/>
     <w:rsid w:val="00B4065A"/>
     <w:rsid w:val="00BA1F0F"/>
     <w:rsid w:val="00BF74A0"/>
     <w:rsid w:val="00C15F99"/>
     <w:rsid w:val="00CA61C1"/>
     <w:rsid w:val="00CB21F0"/>
     <w:rsid w:val="00CC3F6D"/>
+    <w:rsid w:val="00D11EC9"/>
     <w:rsid w:val="00D4344F"/>
+    <w:rsid w:val="00D636BA"/>
     <w:rsid w:val="00D926D6"/>
     <w:rsid w:val="00DB4FBC"/>
     <w:rsid w:val="00DF6942"/>
     <w:rsid w:val="00E21F8E"/>
+    <w:rsid w:val="00E3109B"/>
     <w:rsid w:val="00E64C7F"/>
     <w:rsid w:val="00E949D8"/>
     <w:rsid w:val="00EA22EF"/>
     <w:rsid w:val="00ED0693"/>
     <w:rsid w:val="00F009CA"/>
+    <w:rsid w:val="00F12130"/>
     <w:rsid w:val="00F16432"/>
     <w:rsid w:val="00FB33C1"/>
     <w:rsid w:val="00FC05E9"/>
     <w:rsid w:val="0FB33E1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="72C41494"/>
   <w15:docId w15:val="{6FD0CCF8-37C1-4AC9-BDFA-9439CBD4D4CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Ecofont_Spranq_eco_Sans" w:eastAsia="Ecofont_Spranq_eco_Sans" w:hAnsi="Ecofont_Spranq_eco_Sans" w:cs="Ecofont_Spranq_eco_Sans"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -20004,104 +21220,116 @@
       <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealho1">
     <w:name w:val="Cabeçalho1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="7143"/>
         <w:tab w:val="right" w:pos="14287"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D636BA"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="499472491">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1851212800">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1852644338">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://antigo.anvisa.gov.br/documents/10181/2718376/RDC_16_2014_COMP.pdf/542cc137-b331-4596-9c87-7426c0ae77b7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l6360.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://antigo.anvisa.gov.br/documents/10181/2718376/RDC_16_2014_COMP.pdf/542cc137-b331-4596-9c87-7426c0ae77b7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l6360.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -20385,95 +21613,111 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhLOxHYz+gkLNGgWUJh9oLhlrb+Mg==">CgMxLjAyDmguc2ZmbGlwbXloYTB4Mg9pZC53bzMxNDVyNml4OHgyD2lkLnpiZTFmYWhhaHRlczIPaWQuN25jN3dnZXV1dGwyMg5oLmEyamsyZ3Z0NzU0eTIOaC44cHZzbnJoOHluZ2oyDmgudDI5a3JzdWNib252Mg5oLjNrdmt0em5ubGloeTIOaC5zdzB0bDRkeGd4c2syDmgubWR5ZGpucTc4d281Mg5oLmtyN2Z6Z2xpMnhrdjIOaC5wbmY2dmYxcmhiZDcyDmguNHp3YTV2YmVtcjc2Mg5oLm85a2U3b2c1ODAxdjIOaC4xdnhzODhiZTZ4N3UyDGgudnYxc3Bjdng4ejIOaC51ZnJlYWgyYXFnY3gyDmgucjZtdzJtbnM3dDQ5Mg5oLnh0c3l2a2ZjYmE2bTIOaC5vZ3V5eThyaXRqMDMyDmgudDRjY3ZjN2hwbWIwMg5oLnh6bWpub3NvamVwYTIOaC5kazE3d2h2OWlycWMyDmguNGppNjhyMml0bXhhMg5oLmkydnVlbjVkb2MwMTIOaC53NThvYnNtdDgzdWYyDmguemlqZm9nY281bW4zMg5oLnZyOXcwaHV5aW1lejIOaC50bGttcm02Y2IxZmgyDmguZG9sb3k2dTdxd2w2Mg5oLjU0d284MTFhZmdneTIOaC5zYWhueGNwZG9wd2oyDmguNW5kOXE4ZTdtMzIzOAByITFnM3phTHh0VzRSUElNTFhhbThqTjhVcEU3REE0QnFPOA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E9EA63E-59BC-4377-AC14-0B319CCE4108}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>57520</Characters>
+  <Pages>26</Pages>
+  <Words>11207</Words>
+  <Characters>60519</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>479</Lines>
-  <Paragraphs>136</Paragraphs>
+  <Lines>504</Lines>
+  <Paragraphs>143</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>68035</CharactersWithSpaces>
+  <CharactersWithSpaces>71583</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sabrina Hoffmann Vilvert</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082281FE09FF7E246B4A010428826EACD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiMmNmMWY2N2E0MzMxZWRhNzY2NzkzNDkzZjMwMTFiYTUifQ==</vt:lpwstr>
   </property>