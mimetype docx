--- v1 (2026-08-11)
+++ v2 (2026-10-25)
@@ -1,40 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1824920D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -973,69 +979,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TERMO DE REFERÊNCIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45861FCB" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Processo </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> n.º </w:t>
+        <w:t xml:space="preserve">Processo SGPe n.º </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*** ***/****</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457E886F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -1130,74 +1118,84 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Style133"/>
         <w:tblW w:w="9628" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D3E" w14:paraId="545851F0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
-          <w:p w14:paraId="4BECBE96" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="4BECBE96" w14:textId="6DA4821E" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OBJETO (art. 6º, XXIII, alínea a; art. 18, II, e art. 40, § 1º, I, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA549A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="3BA4C3ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B4C4F09" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1209,193 +1207,183 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquisição de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Garamond" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(descrever o objeto.)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, nos termos do ANEXO I (Requisição SCCD Nº </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xxxx</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>xxxx/xxxx</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>), conforme condições e exigências estabelecidas neste termo de referência:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1980E6DC" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0125508E" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Catálogo eletrônico de padronização (art. 19, II e § 2º, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F9007C5" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="193C48B1" w14:textId="77777777" w:rsidR="00EA549A" w:rsidRPr="00967948" w:rsidRDefault="00EA549A" w:rsidP="00EA549A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:r>
+            <w:r w:rsidRPr="00967948">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As especificações do objeto respeitam o catálogo eletrônico de padronização, conforme consulta ao Catálogo de Materiais e Serviços do Governo de Santa Catarina, que pode ser realizada pelo seguinte </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00967948">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>link</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00967948">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2386BC2E" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="2386BC2E" w14:textId="38BD75EF" w:rsidR="002D3D3E" w:rsidRDefault="00EA549A" w:rsidP="00EA549A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Em caso de divergência entre as descrições e especificações constantes no presente Termo de Referência e no Catálogo, prevalecem as primeiras.</w:t>
+            <w:r w:rsidRPr="00967948">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Em caso de divergência entre as descrições e especificações constantes neste termo de referência e no catálogo eletrônico de padronização, prevalecem as primeiras</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02EDE4C1" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="593"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B6D6623" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -1422,94 +1410,54 @@
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006252D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O(s) bem(</w:t>
-[...42 lines deleted...]
-          <w:p w14:paraId="2EF440BF" w14:textId="3F00E027" w:rsidR="002D3D3E" w:rsidRPr="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+              <w:t>O(s) bem(ns) objeto(s) desta contratação é(são) caracterizado(s) como comum(ns), conforme justificativa que segue:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EF440BF" w14:textId="7083B5EF" w:rsidR="002D3D3E" w:rsidRPr="006252D4" w:rsidRDefault="00884A17" w:rsidP="006252D4">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1577,91 +1525,60 @@
             <w:r w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s no</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anexo I – Requisição, anexado a este</w:t>
             </w:r>
             <w:r w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Termo de Referência, permitindo a comparação direta entre as propostas apresentadas. Dessa forma, o(s) objeto(s) enquadra(m)-se como bem(</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E831C8">
+              <w:t xml:space="preserve"> Termo de Referência. Dessa forma, o(s) objeto(s) enquadra(m)-se como bem(ns) comum(ns), nos termos do art. 6º, inciso XIII, da Lei Federal nº 14.133/2021</w:t>
+            </w:r>
+            <w:r w:rsidR="006252D4" w:rsidRPr="00E831C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ns</w:t>
-[...29 lines deleted...]
-              <w:t>), nos termos do art. 6º, inciso XIII, da Lei Federal nº 14.133/2021, sendo adequada a adoção da modalidade de licitação pregão, conforme declaração técnica prevista na Orientação de Prática Consultiva nº 11/2022.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B64A119" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E852163" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1688,87 +1605,51 @@
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O(s) bem(</w:t>
-[...35 lines deleted...]
-              <w:t>) de luxo, conforme Decreto estadual n.º 2.355, de 16 de dezembro de 2022.</w:t>
+              <w:t>O(s) bem(ns) objeto(s) desta contratação não se enquadra(m) como bem(ns) de luxo, conforme Decreto estadual n.º 2.355, de 16 de dezembro de 2022.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CAB4871" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3206F83C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -2090,142 +1971,355 @@
               </w:rPr>
               <w:t xml:space="preserve">*** </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Descrever a solução como um todo, caso não se encontre no ETP).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="250E24EF" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="61E4633B" w14:textId="686D6F09" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+          <w:p w14:paraId="61E4633B" w14:textId="0042ACDC" w:rsidR="006252D4" w:rsidRPr="00884A17" w:rsidRDefault="006252D4" w:rsidP="006252D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Condições de guarda e armazenamento que não permitam a deterioração do material (art. 40, IV, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11BFB3D1" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+          <w:p w14:paraId="18EE1C50" w14:textId="2216CA75" w:rsidR="00884A17" w:rsidRPr="00884A17" w:rsidRDefault="00884A17" w:rsidP="00884A17">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não se aplica ao caso a descrição de condições de guarda e armazenamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA36712" w14:textId="77777777" w:rsidR="00884A17" w:rsidRDefault="00884A17" w:rsidP="00884A17">
+            <w:pPr>
+              <w:ind w:left="597" w:hanging="597"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>OU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11BFB3D1" w14:textId="5F61B940" w:rsidR="006252D4" w:rsidRDefault="00884A17" w:rsidP="006252D4">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006252D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A solução como um todo abrange a observância das seguintes condições de guarda e armazenamento</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006252D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02620330" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+          <w:p w14:paraId="705A2D97" w14:textId="77777777" w:rsidR="00884A17" w:rsidRPr="00D636BA" w:rsidRDefault="006252D4" w:rsidP="00884A17">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (descrever as condições de guarda e armazenamento)</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (</w:t>
+            </w:r>
+            <w:r w:rsidR="00884A17" w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">descrever as condições de guarda e armazenamento) </w:t>
+            </w:r>
+            <w:r w:rsidR="00884A17" w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Exemplo</w:t>
+            </w:r>
+            <w:r w:rsidR="00884A17" w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00884A17" w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os materiais de escritório, papelaria e impressos deverão ser armazenados em local limpo, seco, arejado, protegido da incidência direta de luz solar, umidade, calor excessivo, poeira e demais agentes que possam comprometer sua integridade, funcionalidade ou qualidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E93E9B9" w14:textId="77777777" w:rsidR="00884A17" w:rsidRPr="00D636BA" w:rsidRDefault="00884A17" w:rsidP="00884A17">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Materiais sensíveis à umidade, tais como papéis, formulários, envelopes, etiquetas, cadernetas, livros e impressos em geral, deverão ser mantidos sobre pallets, estrados ou prateleiras, sem contato direto com o piso ou paredes, de forma a prevenir absorção de umidade e deterioração;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B7A3F64" w14:textId="77777777" w:rsidR="00884A17" w:rsidRPr="00D636BA" w:rsidRDefault="00884A17" w:rsidP="00884A17">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os produtos deverão permanecer acondicionados em suas embalagens originais até o momento de sua utilização ou distribuição, preservando sua identificação, especificações e condições de uso;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BDEA95C" w14:textId="77777777" w:rsidR="00884A17" w:rsidRPr="00D636BA" w:rsidRDefault="00884A17" w:rsidP="00884A17">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As pilhas de materiais deverão respeitar os limites de empilhamento recomendados pelo fabricante, quando aplicável, evitando deformações, amassamentos ou danos às embalagens e ao conteúdo; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02620330" w14:textId="6813F394" w:rsidR="006252D4" w:rsidRDefault="00884A17" w:rsidP="00884A17">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D636BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Durante o armazenamento e a movimentação, deverão ser adotadas medidas que impeçam rasgos, perfurações, amassamentos, contaminação ou quaisquer outros danos físicos que possam comprometer a utilização dos materiais</w:t>
+            </w:r>
+            <w:r w:rsidR="006252D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="006252D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E08896B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="188C902F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
@@ -2562,50 +2656,51 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C3EFD51" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00D9599C" w:rsidRDefault="006619C9" w:rsidP="006619C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">(descrever a justificativa para exigência de amostra) </w:t>
             </w:r>
             <w:r w:rsidRPr="00440CFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A Administração fundamenta a exigência de apresentação de amostras no art. 41, inciso II, da Lei nº 14.133/2021, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00440CFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
@@ -2693,1211 +2788,1061 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A apresentação das amostras, quando exigida, deverá ocorrer no prazo de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xx</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>xx (xxxx) dias úteis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O prazo poderá ser prorrogado uma única vez, por igual período, desde que a solicitação seja encaminhada exclusivamente pelo e-mail </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>central-pregao@sea.sc.gov.br</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, dentro do prazo original, contendo justificativa formal, e haja anuência expressa da Equipe Técnica, as amostras devem ser entregues na </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xxxx</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>xxxxxxxxxxxxxxx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a não entrega das amostras no prazo estabelecido implicará na desclassificação da proposta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70271135" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A apresentação das amostras, quando exigida, ocorrerá na quantidade de </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>) dias úteis</w:t>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> O prazo poderá ser prorrogado uma única vez, por igual período, desde que a solicitação seja encaminhada exclusivamente pelo e-mail </w:t>
+              <w:t>cada item</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> solicitado, as amostras deverão estar identificadas com o número do pregão eletrônico, a razão social, CNPJ, telefone e e-mail da licitante e a identificação do conteúdo da amostra;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25CC0AE7" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="003F4864" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informações sobre a análise e acompanhamento pelos interessados das amostras enviadas poderão ser obtidas diretamente com a unidade técnica responsável através do </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>central-pregao@sea.sc.gov.br</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>telefone xxxxxx ou e-mail xxxxxx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FCB0215" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00FA6F66" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Será desclassificada no item/lote específico a proposta da licitante que não atender à convocação formal para apresentação de amostra e/ou documentação adicional, apresentar amostra fora das especificações técnicas previstas no Anexo I do edital de licitação, deixar de apresentar amostra, quando exigida, apresentar amostra fora do prazo exigido no item </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.3.2.2.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e/ou   apresentar documentação em desconformidade com os requisitos do edital ou da legislação aplicável</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A1BA204" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00D9599C" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>xxxxxxxxxxxxxxx</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Condições e critérios de avaliação e julgamento da amostra e/ou da demonstração dos serviços:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21234ABF" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00FA6F66" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...10 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="70271135" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+              <w:t>As amostras apresentadas serão analisadas com base nas características descritas na proposta comercial e na ficha técnica apresentada pela licitante, devendo estar obrigatoriamente em conformidade com as especificações técnicas constantes do Anexo I do edital de licitação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F74C50" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="002176D9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9599C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A avaliação técnica considerará, conforme a natureza do item ou lote, aspectos como: peso, dimensões, formato, cor, textura, ergonomia, resistência mecânica, desempenho funcional, segurança biológica em ambiente estéril, qualidade do material, adequação da </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002176D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>embalagem e demais elementos pertinentes à correta utilização do produto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67378B7A" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00FA6F66" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002176D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Também será verificado se o objeto atende aos padrões mínimos de desempenho exigidos pela Administração, garantindo compatibilidade </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>com a finalidade pública a que se destina.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58EEAF2B" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00C902B0" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C902B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A análise técnica ocorrerá conforme o formulário constante no Anexo II - Formulário de Análise de Qualidade Técnica.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C2FB62" w14:textId="77777777" w:rsidR="006619C9" w:rsidRPr="00FA6F66" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>A divulgação do resultado da análise da amostra ocorrerá em sessão pública a ser convocada pelo pregoeiro.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E32B49E" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Para as amostras cuja avaliação técnica implique em testes, ensaios ou manuseio que alterem sua condição original, não caberá à licitante qualquer pedido de ressarcimento do valor correspondente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A47FF52" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As amostras que não necessitarem ser retidas para posterior conferência, bem como aquelas rejeitadas, poderá ser retiradas pela licitante na </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xxxxxxxxxxxx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, no prazo máximo de 30 (trinta) dias, contados da divulgação do resultado final da licitação, mediante prévio agendamento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="271AB240" w14:textId="77777777" w:rsidR="006619C9" w:rsidRDefault="006619C9" w:rsidP="006619C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Decorrido o prazo mencionado no item anterior, sem que haja a retirada das amostras, a unidade poderá dar-lhes o destino que julgar mais adequado, não cabendo à licitante qualquer ressarcimento, indenização ou direito de reclamação quanto ao objeto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A508F8" w14:textId="46350356" w:rsidR="006252D4" w:rsidRDefault="006619C9" w:rsidP="006619C9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os prospectos e documentos adicionais, quando solicitados, deverão ser apresentados em até 01 (um) dia útil,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>após convocação do pregoeiro via “CHAT” ou e-mail</w:t>
+            </w:r>
+            <w:r w:rsidR="006252D4" w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5055FA8B" w14:textId="603C0104" w:rsidR="006252D4" w:rsidRPr="006619C9" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006619C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (outras regras necessárias ou pertinentes à análise das amostras).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78FFD84E" w14:textId="77777777" w:rsidR="006252D4" w:rsidRPr="00440CFA" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A3D7BB1" w14:textId="68C77102" w:rsidR="002D3D3E" w:rsidRDefault="006252D4">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota explicativa: a exigência de prova de conceito, amostra, protótipo, testes e outras formas de avaliação de conformidade do objeto é excepcional. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FF0000"/>
-[...69 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Eventual exigência nesse sentido deve ser ponderada pela Administração à luz do caso concreto, mediante justificativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (art. 41, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>caput</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, II, da Lei n.º 14.133/2021). O insucesso em contratações pretéritas pode justificar essa previsão. Há itens de baixa qualidade que não possuem o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>desempenho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>exigido nas especificações do objeto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, embora possuam </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>descrição técnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> semelhante à de objetos de boa qualidade. O julgamento pelo menor preço pode atrair o fornecimento de bens de pouca qualidade, devendo a Administração adotar cautelas para não adquirir material imprestável e, mais importante, evitar repetidamente contratar nessas condições.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63BEF7FC" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="303C71B7" w14:textId="57B7320E" w:rsidR="002D3D3E" w:rsidRDefault="006252D4">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: quando a amostra for avaliada mediante lista de checagem ou formulário semelhante, sugere-se que o documento seja incluído como anexo do edital</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19E333ED" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C4BD8A6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Exigência de carta de solidariedade (art. 41, IV, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C33212" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não há exigência de carta de solidariedade entre fornecedor e revendedor ou distribuidor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F64A73F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="594"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2370D309" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Subcontratação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A5CCE1F" w14:textId="1E2BD881" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F3036C" w:rsidRPr="00F3036C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Não é admitida a subcontratação do objeto principal, exceto as atividades </w:t>
+            </w:r>
+            <w:r w:rsidR="00F3036C" w:rsidRPr="00F3036C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FF0000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>acessórias ou complementares</w:t>
+            </w:r>
+            <w:r w:rsidR="00F3036C" w:rsidRPr="00F3036C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vinculadas ao fornecimento do objeto [ex: transporte, instalação, montagem, treinamento ou assistência técnica], sem prejuízo da responsabilidade integral da contratada pela execução contratual</w:t>
+            </w:r>
+            <w:r w:rsidR="006252D4" w:rsidRPr="00440CFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="155C4A8A" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="594"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E992AFD" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Garantia da contratação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65130D64" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...42 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...304 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00440CFA">
-[...510 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Não há exigência de garantia da contratação prevista nos </w:t>
-[...19 lines deleted...]
-              <w:t>. 96 e seguintes da Lei n.º 14.133/2021.</w:t>
+              <w:t>Não há exigência de garantia da contratação prevista nos arts. 96 e seguintes da Lei n.º 14.133/2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26F59B3C" w14:textId="77777777" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
@@ -3919,88 +3864,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Será exigida</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">garantia da contratação prevista nos </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">garantia da contratação prevista nos arts. 96 e seguintes da Lei n.º 14.133/2021, com valor de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*** (***) (indicar percentual em numeral e por extenso) </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>arts</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>do valor inicial do contrato, conforme condições descritas no edital ou no termo do contrato.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39B24D08" w14:textId="009EF18F" w:rsidR="006252D4" w:rsidRDefault="006252D4" w:rsidP="006252D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Caso utilizada a modalidade de seguro-garantia, a apólice deverá ter validade durante a vigência do contrato E/OU por *** dias após o término da vigência contratual, permanecendo em vigor mesmo que o contratado não pague o prêmio nas datas convencionadas</w:t>
@@ -4034,50 +3959,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03AEFC6C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:ind w:left="594"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Nota explicativa: a exigência de garantia da contratação deve ser necessária e pertinente para a execução do objeto contratado. Salvo situações excepcionais devidamente justificadas, a exigência não é possível em compras para entregas em remessa única ou parceladas que não configurem fornecimento contínuo, sob pena de se restringir indevidamente a competitividade da licitação. O percentual da garantia deve ser adequado ao objeto e respeitar os limites indicados no art. 98, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>caput</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>, da Lei n.º 14.133/2021: “a garantia poderá ser de até 5% (cinco por cento) do valor inicial do contrato, autorizada a majoração desse percentual para até 10% (dez por cento), desde que justificada mediante análise da complexidade técnica e dos riscos envolvidos.”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B1661BF" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
@@ -4580,71 +4506,51 @@
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DCEA99D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Independentemente da forma de fornecimento, caso não seja possível a entrega do(s) bem(</w:t>
-[...19 lines deleted...]
-              <w:t>) dentro do prazo, o contratado deverá comunicar as razões respectivas com pelo menos</w:t>
+              <w:t xml:space="preserve"> Independentemente da forma de fornecimento, caso não seja possível a entrega do(s) bem(ns) dentro do prazo, o contratado deverá comunicar as razões respectivas com pelo menos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (****) (indicar número de dias, em numeral e por extenso ou, excepcionalmente, horas)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4667,136 +4573,74 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DD83D9F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Local(</w:t>
-[...21 lines deleted...]
-              <w:t>) de entrega (art. 40, § 1º, II, da Lei n.º 14.133/2021)</w:t>
+              <w:t>Local(is) de entrega (art. 40, § 1º, II, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC0ADD7" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> O(s) bem(</w:t>
-[...39 lines deleted...]
-              <w:t>) ser entregue(s) no(s) seguinte(s) endereço(s):</w:t>
+              <w:t xml:space="preserve"> O(s) bem(ns) deverá(ão) ser entregue(s) no(s) seguinte(s) endereço(s):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69D9E9F8" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="597"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Style136"/>
               <w:tblW w:w="8804" w:type="dxa"/>
               <w:tblInd w:w="597" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -5000,50 +4844,51 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002D3D3E" w14:paraId="050DB07C" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2202" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="60E7BD83" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Hospital Y</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2217" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="355E23E8" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2192" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="77944289" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
@@ -5207,372 +5052,347 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="230C12FB" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Demais condições de execução (art. 18, III, da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38797CAF" w14:textId="77777777" w:rsidR="006479E7" w:rsidRDefault="006479E7" w:rsidP="006479E7">
+          <w:p w14:paraId="5F911113" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funcionários da contratada deverão apresentar-se sempre com identificação e/ou credencial na Unidade Solicitante respeitando as normas de cada instituição;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B48F099" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto deverá estar de acordo com as especificações do edital e atender a legislação a ele(s) pertinente(s);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1843109A" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O material deverá indicar na embalagem terciária (transporte) a razão social da Contratada, o número do processo de compra, o número da nota fiscal e o número do documento de fornecimento, e a embalagem também deverá estar íntegra e em perfeitas condições de utilização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE09073" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A embalagem deverá estar íntegra e em perfeitas condições de utilização.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="451287EF" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O objeto não será aceito caso não seja transportado e entregue de maneira correta, respeitando as recomendações do fabricante e autoridades sanitárias, de acordo com as legislações vigentes para cada item;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72F5B4D6" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os produtos a serem fornecidos devem ser livres de impurezas, estando sujeitos ao controle de qualidade do Contratante diretamente ou por intermédio de terceiros, durante toda a execução do Contrato, sendo rejeitados os produtos não aprovados ou que se apresentarem impróprios para o consumo, os quais deverão ser imediatamente substituídos pelo fornecedor, sem qualquer custo adicional;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57276DDA" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O prazo de validade do(s) objeto(s) deverá estar com prazo de validade compatível com o período de vigência do registro de preço, ou a contratada ficará responsável pelo acompanhamento e substituição dos produtos próximos do vencimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EAE24A1" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="001722E3" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001722E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (possibilidade ou não de se misturarem unidades de lotes distintos na mesma entrega);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19C00590" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="009E16B8" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (regras sobre entrega de nota fiscal ou de outros documentos que devem acompanhar o produto);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76A22D51" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRPr="009E16B8" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (regras sobre montagem ou instalação do bem);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46B16B9F" w14:textId="77777777" w:rsidR="00F3036C" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (regras sobre treinamento acerca de uso ou manuseio do bem); e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A172B8D" w14:textId="1F7A7B85" w:rsidR="002D3D3E" w:rsidRPr="006479E7" w:rsidRDefault="00F3036C" w:rsidP="00F3036C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="009E16B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (possibilidade ou não de se misturarem unidades de lotes distintos na mesma entrega);</w:t>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>***</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (regras sobre entrega de nota fiscal ou de outros documentos que devem acompanhar o produto);</w:t>
-[...16 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E16B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (regras sobre montagem ou instalação do bem);</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>*** (regras sobre treinamento acerca de uso ou manuseio do bem);</w:t>
-[...49 lines deleted...]
-              </w:rPr>
               <w:t>demais condições de execução, inclusive obrigações específicas das partes – contratante e contratado - em decorrência do objeto a ser contratado</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006479E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75EEAD64" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="607EC81E" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
@@ -5719,50 +5539,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="39A90990" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Caso o prazo da garantia oferecida pelo fabricante seja inferior ao estabelecido nesta cláusula, o fornecedor deverá complementar a garantia do bem ofertado pelo período restante</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24E0A7C4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:ind w:left="646"/>
               <w:jc w:val="center"/>
@@ -5798,97 +5619,77 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_heading=h.vv1spcvx8z" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>O prazo de garantia contratual do(s) bem(</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">O prazo de garantia contratual do(s) bem(ns) é de, no mínimo, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (indicar quantidade de meses ou anos da garantia contratual)</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ns</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>, ou pelo prazo fornecido pelo fabricante ou montador, se superior, contado a partir do primeiro dia útil subsequente à data do recebimento definitivo do objeto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">) é de, no mínimo, </w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05888612" w14:textId="21CF221E" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: indicar conforme o caso, a redação do item 5.8.1, 5.8.2 ou 5.8.3 para indicar o prazo de garantia.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="618C1F67" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
@@ -5910,311 +5711,345 @@
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: sugere-se a redação do item 5.8.1 para bens de consumo em geral. Os demais itens devem ser escolhidos quando a Administração entender pertinente ou necessária a prestação de garantia contratual, além daquela já definida em lei. A fixação do prazo de garantia contratual deve ser justificada e coerente com os prazos praticados no mercado (art. 40, I, da Lei n.º 14.133/2021). A garantia por sua natureza não envolve a realização de manutenções preventivas, tampouco de manutenções corretivas de problemas decorrentes de uso inadequado do bem, negligência, imperícia, vandalismo ou imprudência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54621765" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52285E7F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="52285E7F" w14:textId="173CA3B8" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_heading=h.ufreah2aqgcx" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A garantia será prestada com vistas a manter os equipamentos fornecidos em perfeitas condições de uso, sem qualquer ônus ou custo adicional para o contratante.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="71BE220C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B54875">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A garantia será prestada com vistas a manter os equipamentos fornecidos em perfeitas condições de uso, sem qualquer ônus ou custo adicional para o contratante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71BE220C" w14:textId="6CD8F716" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A garantia abrange a realização da manutenção corretiva dos bens pelo próprio contratado, ou, se for o caso, por meio de assistência técnica autorizada, de acordo com </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B54875">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="262D267D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t>A garantia abrange a realização da manutenção corretiva dos bens pelo próprio contratado, ou, se for o caso, por meio de assistência técnica autorizada, de acordo com as normas técnicas específicas, para correção de quaisquer vícios ou defeitos desde que não decorrentes de caso fortuito ou força maior, uso inadequado do bem, negligência, imperícia, vandalismo ou imprudência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="262D267D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344" w:rsidP="00B54875">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Entende-se por manutenção corretiva aquela destinada a corrigir os vícios e defeitos apresentados pelos bens, compreendendo a substituição de peças, a realização de ajustes, reparos e correções necessárias. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D2A5444" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Entende-se por manutenção corretiva aquela destinada a corrigir os vícios e defeitos apresentados pelos bens, compreendendo a substituição de peças, a realização de ajustes, reparos e correções necessárias. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2D2A5444" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t xml:space="preserve"> As peças que apresentarem vício ou defeito no período de vigência da garantia deverão ser substituídas por outras novas, de primeiro uso, e originais, que apresentem padrões de qualidade e desempenho iguais ou superiores aos das peças utilizadas na fabricação do equipamento. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BEF79C9" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> As peças que apresentarem vício ou defeito no período de vigência da garantia deverão ser substituídas por outras novas, de primeiro uso, e originais, que apresentem padrões de qualidade e desempenho iguais ou superiores aos das peças utilizadas na fabricação do equipamento. </w:t>
-[...5 lines deleted...]
-                <w:ilvl w:val="2"/>
+              <w:t xml:space="preserve"> Uma vez notificado, o contratado realizará a reparação ou substituição dos bens que apresentarem vício ou defeito no prazo de até </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (***) dias úteis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, contados a partir da data da notificação. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D1FFFFE" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Uma vez notificado, o contratado realizará a reparação ou substituição dos bens que apresentarem vício ou defeito no prazo de até </w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> O prazo indicado no subitem anterior, durante seu transcurso, poderá ser prorrogado uma única vez, por igual período, mediante solicitação escrita e justificada do contratado, aceita pelo contratante. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FAC834D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, contados a partir da data da notificação. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D1FFFFE" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t xml:space="preserve"> Na hipótese do subitem acima, o contratado deverá disponibilizar equipamento equivalente, de especificação igual ou superior ao anteriormente fornecido, para utilização em caráter provisório pelo contratante, de modo a garantir a continuidade dos trabalhos administrativos durante a execução dos reparos. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6835D426" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="879" w:hanging="737"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> O prazo indicado no subitem anterior, durante seu transcurso, poderá ser prorrogado uma única vez, por igual período, mediante solicitação escrita e justificada do contratado, aceita pelo contratante. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0FAC834D" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t xml:space="preserve"> Decorrido o prazo para reparos e substituições sem o atendimento da solicitação do Contratante ou a apresentação de justificativas pelo contratado, fica o contratante </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">autorizado a contratar empresa diversa para executar os reparos, ajustes ou a substituição do bem ou de seus componentes, bem como a exigir do contratado o reembolso pelos custos respectivos, sem que tal fato acarrete a perda da garantia dos equipamentos. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="741891F7" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="879" w:hanging="737"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Na hipótese do subitem acima, o contratado deverá disponibilizar equipamento equivalente, de especificação igual ou superior ao anteriormente fornecido, para utilização em caráter provisório pelo contratante, de modo a garantir a continuidade dos trabalhos administrativos durante a execução dos reparos. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6835D426" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+              <w:t xml:space="preserve"> O custo referente ao transporte dos equipamentos cobertos pela garantia será de responsabilidade do contratado. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA49A9A" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="879" w:hanging="737"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...48 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_heading=h.r6mw2mns7t49" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A garantia legal ou contratual do objeto tem prazo de vigência próprio e desvinculado daquele fixado no contrato, permitindo eventual aplicação de penalidades em caso de descumprimento de alguma de suas condições, mesmo depois de expirada a vigência contratual.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ECBF91C" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="648"/>
@@ -6264,138 +6099,138 @@
               <w:t>*** (Descrever outras exigências relacionadas à garantia do objeto, observadas as notas explicativas deste documento)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4510559B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="646"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1EB0F0F4" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="1EB0F0F4" w14:textId="2D004CBB" w:rsidR="002D3D3E" w:rsidRDefault="005064CC">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: os itens 5.8.4 a 5.8.13 poderão ser suprimidos, total ou parcialmente, no caso de bens perecíveis ou, quando pela natureza do objeto contratado, as disposições  forem inaplicáveis. </w:t>
+              <w:t>Nota explicativa: os itens 5.8.4 a 5.8.10 poderão ser suprimidos, total ou parcialmente, no caso de bens perecíveis ou, quando pela natureza do objeto contratado, as disposições forem inaplicáveis</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05188BB9" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19B4EBD6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="22763534" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: em relação ao item 5.8.13.1, quando a formalização da contratação ocorrer por ordem de entrega ou autorização de fornecimento (sem assinatura de termo de contrato, conforme art. 95 da Lei n.º 14.133/2021) ou quando o prazo da garantia do produto for superior ao prazo de vigência do contrato </w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota explicativa: em relação ao item 5.8.10.1, quando a formalização da contratação ocorrer por ordem de entrega ou autorização de fornecimento (sem assinatura de termo de contrato, conforme art. 95 da Lei n.º 14.133/2021) ou quando o prazo da garantia do produto for superior ao prazo de vigência do contrato </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005064CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>é facultado</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005064CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> à Administração exigir termo de garantia assinado pelo fornecedor, conforme requisitos do art. 50 do Código de Defesa do Consumidor. O termo de garantia poderá ser elaborado pela própria Administração, conforme modelo anexo à minuta padrão de edital, ou ser inserida cláusula que exija do </w:t>
-[...10 lines deleted...]
-              <w:t>fornecedor a entrega do termo de garantia. Caso não se exija que o contratado assine termo de garantia, o item deve ser suprimido</w:t>
+              <w:t xml:space="preserve"> à Administração exigir termo de garantia assinado pelo fornecedor, conforme requisitos do art. 50 do Código de Defesa do Consumidor. O termo de garantia poderá ser elaborado pela própria Administração, conforme modelo anexo à minuta padrão de edital, ou ser inserida cláusula que exija do fornecedor a entrega do termo de garantia. Caso não se exija que o contratado assine termo de garantia, o item deve ser suprimido</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CC829FD" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35FFA00F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -6553,73 +6388,51 @@
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="7D7EAEF6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7ADDC49F" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Indicação de gestor e de fiscal(</w:t>
-[...21 lines deleted...]
-              <w:t>) do contrato ou da ata de registro de preços</w:t>
+              <w:t>Indicação de gestor e de fiscal(is) do contrato ou da ata de registro de preços</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28CD1348" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_heading=h.t4ccvc7hpmb0" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7560,3697 +7373,3422 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Após a assinatura do termo do contrato ou instrumento equivalente, o órgão ou entidade poderá convocar o representante da empresa contratada para reunião inicial para apresentação do plano de fiscalização, que conterá informações acerca das obrigações contratuais, dos mecanismos de fiscalização, das estratégias para execução do objeto, do método de aferição dos resultados e das sanções aplicáveis, dentre outros.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1259C93D" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00CF7420" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF7420">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A execução do contrato deverá ser acompanhada e fiscalizada pelo(s) fiscal(</w:t>
-[...19 lines deleted...]
-              <w:t>) do contrato, ou pelos respectivos substitutos (art. 117, caput, da Lei n.º 14.133/2021).</w:t>
+              <w:t xml:space="preserve"> A execução do contrato deverá ser acompanhada e fiscalizada pelo(s) fiscal(is) do contrato, ou pelos respectivos substitutos (art. 117, caput, da Lei n.º 14.133/2021).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FFCB0B3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="69A55901" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="77E77B5F" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gestor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07546444" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="0674EDD1" w14:textId="7F61BED8" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00767443" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_heading=h.dk17whv9irqc" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A gestão do Contrato ou da Ata de Registro de Preços será exercida pela unidade gerenciadora, podendo, quando necessário, ser realizada de forma descentralizada por meio de gestores e fiscais setoriais designados pelas unidades participantes.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B974391" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>A gestão do Contrato ou da Ata de Registro de Preços será exercida pela unidade gerenciadora, podendo, quando necessário, ser realizada de forma descentralizada por meio de gestores e fiscais setoriais designados pelas unidades participantes</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ED4199B" w14:textId="0B6FE342" w:rsidR="00C53CC9" w:rsidRDefault="00767443" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Incumbe e compete ao gestor do contrato ou da ata de registro de preços</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C53CC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0507FABB" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="39E72F5E" w14:textId="086829ED" w:rsidR="00C53CC9" w:rsidRDefault="00767443" w:rsidP="00C53CC9">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>iniciar, instruir, manifestar-se e submeter à autoridade competente para decisão os procedimentos relativos a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C883ED7" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a) prorrogação e suspensão de prazo; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01DF8092" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b) alterações qualitativas e quantitativas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="765418EF" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c) revisão, reequilíbrio e repactuação dos preços registrados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="134D7600" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d) processo administrativo sancionador; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DB49B12" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e) recomendação de abertura de processo licitatório, quando for o caso; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34ADB671" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f) quaisquer outros atos e procedimentos que impliquem a celebração de termo aditivo, apostilamento ou qualquer outro registro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073CC9AC" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g) cancelamento de ARP e extinção do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42117CF0" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>h) apuração e restituição de danos, prejuízos e indenizações à Administração Pública;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C0B327" w14:textId="77777777" w:rsidR="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar, orientar e supervisionar a atuação dos fiscais do contrato ou da ARP, promovendo a integração das informações necessárias à adequada execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33582754" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução orçamentária e financeira da contratação, adotando as providências necessárias para assegurar a disponibilidade de recursos durante toda a vigência contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57E98939" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter controle atualizado e acompanhar os saldos de empenhos e dos pagamentos efetuados, evitando a realização de serviço ou fornecimento sem prévio empenho;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35422307" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">realizar o controle do valor e atualização das garantias e informar a unidade de contabilidade e finanças para os devidos registros; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45469CC8" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a manutenção, pelo contratado, das condições estabelecidas no edital e contrato e das exigências legais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40F98B4F" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>gerenciar, monitorar e acompanhar a execução da ARP centralizada, inclusive por meio do fiscal da ARP centralizada e dos gestores e fiscais setoriais, quando houver, apurando eventuais descumprimentos</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">promover o encaminhamento da documentação necessária à liquidação e ao pagamento, após o atesto da execução pelo fiscal do contrato, quando exigido; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="406229B2" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E2A7E60" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">promover, quando couber, reunião inicial para apresentação do modelo de gestão, após a assinatura do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10E65CE5" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="5F3EE351" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">requerer auxílio às áreas competentes em caso de dúvidas técnicas, administrativas ou jurídicas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70867EC0" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="0AA38E58" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter atualizadas as estimativas de consumo, tanto para apurar a suficiência do saldo até o término do contrato como para orientar as futuras contratações; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72B9897A" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="3F98795F" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução do Plano de Fiscalização, quando houver, bem como monitorar os riscos identificados na fase de planejamento da contratação, propondo medidas preventivas e corretivas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52DC05BB" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="5774FC37" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar as informações produzidas pelos fiscais, promovendo o acompanhamento sistemático da execução contratual e registrando as ocorrências relevantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DD4ACE0" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="3DFCA77E" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>formalizar as comunicações oficiais com a contratada relativas à gestão administrativa do contrato, ressalvadas as atribuições específicas do fiscal;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F8F454" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="20B25AA0" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das determinações decorrentes de notificações, glosas, sanções administrativas e demais medidas adotadas durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63C20405" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="754B7B65" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> elaborar relatório conclusivo da execução contratual ou da ARP, contendo avaliação do desempenho da contratada, das ocorrências registradas, das medidas adotadas e das recomendações para futuras contratações;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="252114ED" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
-                <w:ilvl w:val="4"/>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>propor à autoridade competente medidas destinadas ao aperfeiçoamento da execução contratual, à mitigação de riscos e à prevenção da reincidência de falhas verificadas durante a execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="012C8B2A" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">receber definitivamente aquisições, obras ou serviços sob sua responsabilidade; e </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16E11AE4" w14:textId="24E36D2D" w:rsidR="00C53CC9" w:rsidRPr="00EF0BB3" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00AB03F4">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>qualquer outra que se faça necessária ao desempenho da atividade de gestão</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...7 lines deleted...]
-              </w:numPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D16D73" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:ind w:left="1728"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00AB03F4">
+          </w:p>
+          <w:p w14:paraId="2C5EAE31" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: as competências indicadas nos itens 6.3.2.1 a 6.3.2.18 constam na instrução Normativa n.º 07/2026 da SEA e no Decreto 1.561/2026 e somente devem ser suprimidas ou alteradas no caso de alteração ou revogação da IN. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="474D5D13" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60409C00" w14:textId="184AB839" w:rsidR="00C53CC9" w:rsidRPr="00910D32" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AB03F4">
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>Nota explicativa: quando necessário ou pertinente descrever a partir do item 6.3.2.18 incumbências e competências específicas do gestor do contrato ou ata em decorrência do objeto contratado</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9" w:rsidRPr="00910D32">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...464 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t>Nota explicativa: quando necessário ou pertinente descrever a partir do item 6.3.2.22 incumbências e competências específicas do gestor do contrato ou ata em decorrência do objeto contratado.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E0D5C98" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00AB03F4" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29AD8E88" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00AB03F4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71A60749" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="0241CBC8" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_heading=h.w58obsmt83uf" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fiscal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09727415" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+          <w:p w14:paraId="31335900" w14:textId="4729832A" w:rsidR="00C53CC9" w:rsidRDefault="00767443" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="06DC0726" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A fiscalização do Contrato ou da Ata de Registro de Preços caberá à unidade gerenciadora, podendo ser exercida de forma descentralizada por meio de fiscais setoriais designados pelas unidades participantes, observadas as competências previstas neste Termo de Referência</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19EA2853" w14:textId="3606E0D1" w:rsidR="00C53CC9" w:rsidRPr="00B67BD3" w:rsidRDefault="00767443" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="420AF527" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Incumbe e compete ao Fiscal do Contrato/ARP</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23AF83C6" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F5F1B46" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer as condições estabelecidas no contrato, na ARP, no edital e nas especificações técnicas para o recebimento do objeto;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA605D4" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">praticar os atos necessários à verificação do fiel cumprimento das obrigações, exigindo as providências necessárias para tal fim; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="623A4EBC" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>verificar a conformidade da execução do objeto com as especificações técnicas, quantitativos, níveis mínimos de desempenho, indicadores de qualidade e demais requisitos previstos no edital, contrato ou ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71EB6F64" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">receber o objeto contratado, examinar e conferir notas fiscais, faturas ou documentos equivalentes e proceder ao atesto ou à certificação da despesa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="701D3B26" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar produto ou serviço em desacordo com as condições fixadas em edital;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C730955" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>anotar em registro próprio todas as ocorrências relacionadas à execução do contrato, apontando o que for necessário para a regularização das faltas ou dos defeitos observados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5439C457" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter organizado e atualizado o histórico da fiscalização, incluindo relatórios, fotografias, registros eletrônicos, notificações, comunicações e demais documentos produzidos durante a execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="472E1BDD" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">informar a seus superiores, em tempo hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EEFDA75" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar imediatamente ao gestor toda situação que possa ocasionar risco à continuidade da execução contratual, prejuízo ao interesse público ou dano ao erário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="629C86EE" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fazer diligências à empresa contratada, se for o caso, adotando controles adequados e suficientes para registro destas ocorrências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F13CCB" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exigir, por escrito, o refazimento ou correção, comunicando ao gestor do contrato nos casos de não atendimento ou quando as soluções ultrapassarem as suas competências;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B5F38A" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">notificar, por escrito, a contratada quanto ao não cumprimento das obrigações, fixando prazo para cumprimento ou apresentação de justificativa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D4CCD06" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor do contrato a solicitação de instauração de processo administrativo sancionador, contendo os registros das ocorrências, notificações, defesas e justificativas da contratada, bem como a documentação necessária;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76623B7D" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aceitar ou rejeitar, motivadamente, a indicação do preposto feita pela empresa contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31912239" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter contato com o preposto; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27DAA945" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">desempenhar suas atividades com autonomia e independência fiscalizatória, buscando as condições necessárias para o desempenho da função, comunicando ao gestor do contrato suas necessidades; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A9C7743" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">acompanhar sistematicamente a execução do contrato, mantendo registros das ocorrências e dos documentos relativos à fiscalização; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F980BD9" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manter os registros de confirmação de recebimento dos comunicados à contratada; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="770B5ABF" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>elaborar relatórios periódicos de fiscalização, contendo a avaliação da execução contratual, as ocorrências verificadas, as providências adotadas e as recomendações encaminhadas ao gestor do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09A54634" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar o cumprimento do cronograma físico-financeiro;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2482F343" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>encaminhar ao gestor do contrato, quando identificada a necessidade de modificação contratual, a respectiva proposta, acompanhada das devidas justificativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBB17EC" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer os prazos de execução contratual e fornecer subsídios para as prorrogações, quando necessárias, ou manifestar-se contrariamente à prorrogação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A91969E" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a presença dos documentos exigidos em contrato para fins de pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E4C1C17" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>verificar, quando cabível, a manutenção das condições de habilitação, regularidade fiscal, trabalhista e previdenciária exigidas contratualmente, comunicando ao gestor eventual irregularidade;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08DE7F64" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apontar, por meio de instrumentos de medição, a necessidade de glosas em notas fiscais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AC9DB6B" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar o cumprimento das garantias técnicas, prazos de garantia, assistência técnica e demais obrigações pós-entrega previstas contratualmente, quando aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF38BA4" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fiscalizar o cumprimento das normas de segurança do trabalho, proteção ambiental, acessibilidade e demais exigências legais incidentes sobre a execução contratual, quando compatíveis com o objeto contratado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7640B80A" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">solicitar auxílio às áreas técnicas, administrativas, jurídicas ou de controle, quando necessário; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BE150F1" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das determinações expedidas pelo gestor do contrato e informar sobre sua efetiva implementação; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A33E84C" w14:textId="49EA513F" w:rsidR="00C53CC9" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767443">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conhecer os limites de sua atuação na atividade de fiscalização, bem como zelar pela estrita observância das cláusulas contratuais específicas e das normas internas aplicávei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D3BB5EE" w14:textId="1CD3775E" w:rsidR="00767443" w:rsidRPr="00767443" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** outras incumbências e competências do fiscal</w:t>
+            </w:r>
+            <w:r w:rsidR="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6181BAEA" w14:textId="77777777" w:rsidR="00767443" w:rsidRPr="007D787A" w:rsidRDefault="00767443" w:rsidP="00767443">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24636F32" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="007D787A" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="007D787A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="396BA36C" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>A fi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">scalização poderá ser exercida por meio da fiscalização técnica, administrativa, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>setorial e pelo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>público</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>usuário, conforme a dimensão e especificidades do</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>objeto e do órgão</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>ou da entidade. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15ADA4DD" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="007D787A" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Será facultada a contratação de terceiros para assistir ou subsidiar as atividades de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>fiscalização do representante</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>da Administração Pública Estadual, observando-se</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>as seguintes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D787A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>regras: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="419A61A4" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="007D787A" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="007D787A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7169404C" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>a empresa ou o profissional contratado nos termos do caput deste artigo assumirá responsabilidade civil objetiva pela veracidade e pela precisão das informações prestadas, firmará termo de compromisso de confidencialidade e não poderá exercer atribuição própria e exclusiva de fiscal de contrato; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA0A2A0" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="007D787A" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="007D787A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6DD48A2F" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>a contratação de terceiros não eximirá o fiscal do contrato de responsabilidade, nos limites das informações recebidas do terceiro contratado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8BA9FE" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C055543" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00EE0EE9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0EE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NO CASO DE COMPRAS COMPARTILHADAS:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A4929A" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B98FEAE" w14:textId="1DEEA21F" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00742556" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A gestão e a fiscalização da Ata de Registro de Preços Compartilhada serão exercidas pela Unidade Gerenciadora, com o apoio dos gestores e fiscais setoriais designados pelos órgãos e entidades participantes, observadas as competências previstas neste Termo de Referência e na legislação aplicável</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9" w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="576F1FCB" w14:textId="07CFAA98" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00742556" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor da ARP Compartilhada da Unidade Gerenciadora</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9" w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1566AD33" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>; </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0DC6208B" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>coordenar administrativamente a execução da ARP compartilhada e do contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F0F3859" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>; </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="04DB2487" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>acompanhar a execução das contratações realizadas pelos órgãos e entidades participantes, consolidando as informações encaminhadas pelos respectivos gestores setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25F1785D" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>; </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="66151313" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>monitorar os saldos, a vigência e a utilização da ata, adotando as providências necessárias para sua adequada gestão;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BA34CF2" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="5189BD68" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>promover a instrução dos processos relativos à alteração, revisão, reequilíbrio econômico-financeiro, prorrogação, cancelamento, extinção e demais atos de gestão da ata, submetendo-os à autoridade competente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02CBAC7F" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C342223" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>prestar orientação técnica aos gestores e fiscais setoriais quanto à execução das contratações decorrentes da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA529AD" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="670E6D02" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:lastRenderedPageBreak/>
+              <w:t>analisar as ocorrências comunicadas pelos órgãos e entidades participantes e deliberar quanto às providências administrativas cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D3CABC4" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F78CCD4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>acompanhar o cumprimento das decisões administrativas relacionadas à ARP compartilhada e ao contrato compartilhado;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="458A2030" w14:textId="6B96477B" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4856B875" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>exercer outras atribuições necessárias ao gerenciamento da ARP compartilhada e do contrato compartilhado</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9" w:rsidRPr="00B33515">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F01A9C7" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal da ARP Compartilhada da Unidade Gerenciadora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B2E11F0" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar a execução das contratações decorrentes da ARP compartilhada e do contrato compartilhado, observando as informações prestadas pelos fiscais setoriais dos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617307C4" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prestar suporte técnico e orientações aos fiscais setoriais quanto à correta fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14FDD37B" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consolidar e manter atualizados os registros de ocorrências, notificações, comunicações e demais informações relacionadas à execução da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68A6D106" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar o cumprimento das providências determinadas em decorrência das irregularidades identificadas pelos órgãos e entidades participantes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62ADCDFC" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar ao gestor as irregularidades que possam comprometer a execução da ata ou demandem providências administrativas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C43196" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>subsidiar a instrução dos processos de alteração, revisão, cancelamento e demais atos relacionados à gestão da ata;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AF16B1" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>manter intercâmbio permanente com os fiscais setoriais, promovendo a uniformização dos procedimentos de fiscalização;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62C224D5" w14:textId="75065DE9" w:rsidR="00C53CC9" w:rsidRPr="00B33515" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições relacionadas ao acompanhamento da execução da ARP compartilhada e do contrato compartilhado</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9" w:rsidRPr="00B33515">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="41EF395E" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D0BFBD6" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Gestor Setorial da Unidade Participante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF9EC6F" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="1178B553" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerir o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F02A27" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5ED0F363" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>coordenar as atividades de fiscalização técnica, administrativa, setorial e pelo público usuário;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="388DED1D" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar os atos preparatórios relativos ao pagamento, à aplicação de sanções administrativas e à extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37CE4E4C" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assegurar a atualização dos registros de acompanhamento e fiscalização da execução contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="009E8E82" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verificar a manutenção das condições de habilitação da contratada para fins de empenho e pagamento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DCDBCFC" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>acompanhar os registros efetuados pelos fiscais setoriais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D7EC63" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comunicar à Unidade Gerenciadora as ocorrências que extrapolem sua competência ou que possam ensejar alteração ou descumprimento da ARP Compartilhada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E9452ED" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iniciar, instruir e manifestar-se sobre alterações, reajustes, revisões, repactuações, reequilíbrios econômico-financeiros, prorrogações e demais ocorrências relativas à contratação decorrente da ARP;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B3E3A72" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>coordenar a instrução dos processos de aplicação de sanções e de extinção contratual;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D54F3EB" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>controlar os saldos contratuais, empenhos, pagamentos e garantias, quando houver;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F1E434F" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>assinar, juntamente com o fiscal setorial, os documentos relativos à solicitação de instauração de processo administrativo sancionador; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="530661B7" w14:textId="1708E560" w:rsidR="00C53CC9" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exercer outras atribuições necessárias à adequada gestão contratual</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53CC9" w:rsidRPr="00D465A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36DF91A2" w14:textId="77777777" w:rsidR="00C53CC9" w:rsidRPr="00D465A4" w:rsidRDefault="00C53CC9" w:rsidP="00C53CC9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compete ao Fiscal Setorial da Unidade Participante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6661965C" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>identificar o objeto contratado e conhecer as condições estabelecidas no edital, na ARP, no contrato, na autorização de fornecimento e nas especificações técnicas aplicáveis</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+              <w:t>fiscalizar o contrato, a nota de empenho, a autorização de fornecimento ou instrumento equivalente;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D247D9" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="11160CB0" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identificar o objeto contratado e conhecer as condições estabelecidas no edital, na Ata de Registro de Preços, no contrato e nas especificações técnicas aplicáveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461B3669" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="15F168BF" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>acompanhar a execução do objeto, verificando a qualidade, quantidade, prazo e modo de execução;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D03272C" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="694C32B0" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>praticar os atos necessários à verificação do fiel cumprimento das obrigações assumidas pela contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D029256" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B4178D5" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>receber o objeto contratado, examinar e conferir notas fiscais, faturas e documentos equivalentes, realizando os atestos e certificações cabíveis;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06B4AE6F" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="09C556A1" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>recusar bens ou serviços em desacordo com as especificações contratadas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C948CD9" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="72990A65" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>registrar todas as ocorrências relevantes da execução contratual, indicando as medidas necessárias à regularização de falhas ou defeitos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49EC4755" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7430AF76" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>emitir notificações à contratada para correção de irregularidades ou apresentação de justificativas, comunicando a providência ao gestor setorial e ao fiscal da Unidade Gerenciadora;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0879744E" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0AC83BEE" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>realizar diligências junto à contratada e manter os respectivos registros;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="366F8172" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3EAFC8E4" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>encaminhar ao gestor setorial solicitação de instauração de processo administrativo sancionador, devidamente instruída;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EC5B339" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="78BAABD7" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>informar ao gestor setorial, em tempo hábil, situações que demandem providências além de sua competência ou que possam inviabilizar a execução da contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3179967B" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C5F4F38" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>verificar a manutenção das condições de habilitação da contratada;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="208EC16E" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F6ED169" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>acompanhar os empenhos, pagamentos, apostilamentos e termos aditivos relacionados à contratação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F9F5D26" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3964A095" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>assegurar a presença da documentação necessária para liquidação e pagamento da despesa;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FC53985" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="64713C22" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>apontar a necessidade de glosas, retenções ou descontos decorrentes de descumprimentos contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C3C7E6F" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="671CD38B" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>fornecer subsídios para alterações, revisões e prorrogações contratuais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07CB1702" w14:textId="77777777" w:rsidR="00742556" w:rsidRPr="00742556" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+            <w:r w:rsidRPr="00742556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="57EC6A9D" w14:textId="77777777" w:rsidR="007568ED" w:rsidRPr="00B67BD3" w:rsidRDefault="007568ED" w:rsidP="007568ED">
+              <w:t>solicitar apoio técnico, administrativo, jurídico ou de controle quando necessário; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A4FDB3" w14:textId="153E616D" w:rsidR="002D3D3E" w:rsidRPr="00C53CC9" w:rsidRDefault="00742556" w:rsidP="00742556">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742556">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00B67BD3">
+              <w:t>exercer outras atividades correlatas necessárias ao adequado acompanhamento e fiscalização da contratação</w:t>
+            </w:r>
+            <w:r w:rsidR="007568ED" w:rsidRPr="00D465A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...1605 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62A5ADC4" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2978B287" w14:textId="77777777" w:rsidR="007568ED" w:rsidRDefault="007568ED" w:rsidP="007568ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
@@ -11355,1161 +10893,1067 @@
           <w:p w14:paraId="53E642A8" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prazos de recebimento</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43980C1C" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+          <w:p w14:paraId="3CBFF675" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E81801">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O recebimento provisório será realizado no ato da entrega ou ao final da instalação ou montagem quando esses serviços forem de responsabilidade do contratado.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B156949" w14:textId="77777777" w:rsidR="008126B5" w:rsidRPr="00D9599C" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+          <w:p w14:paraId="2B5EB4E1" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E81801">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O recebimento definitivo ocorrerá no prazo de *** (***) dias a partir do recebimento provisório.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F74EA90" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+          <w:p w14:paraId="6B4DF56D" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>O prazo para recebimento definitivo poderá ser excepcionalmente prorrogado, de forma justificada, uma única vez, por igual período, mediante aviso ao contratado, quando houver necessidade de diligências a serem realizadas pela Administração para a aferição do atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28CD40B3" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Suspenderá o prazo de recebimento definitivo a concessão de prazo ao contratado para a solução de inconsistências na execução do objeto ou de saneamento da nota fiscal ou de instrumento de cobrança equivalente. Nesse caso, o reinício da contagem do prazo considerará o tempo já transcorrido, computando-se a partir da nova contagem apenas o intervalo de tempo restante entre a data da suspensão e o termo final inicialmente previsto para o recebimento definitivo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6537CE4B" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Os bens rejeitados deverão ser trocados no prazo de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (***) dias/horas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03577660" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+          <w:p w14:paraId="28F20716" w14:textId="77777777" w:rsidR="00E81801" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>No caso de rejeição parcial ou total de bens, será interrompido o prazo de recebimento definitivo. Nesse caso, em relação aos bens rejeitados, haverá reinício da contagem do prazo de recebimento definitivo, em sua totalidade, a partir da nova entrega e recebimento provisório.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B0731D" w14:textId="6806A9C9" w:rsidR="002D3D3E" w:rsidRPr="00E81801" w:rsidRDefault="00E81801" w:rsidP="00E81801">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A concessão de prazo para troca de bens rejeitados não afasta a possibilidade de aplicação de sanção quando descumprido o prazo de entrega</w:t>
+            </w:r>
+            <w:r w:rsidR="008126B5" w:rsidRPr="00E81801">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C3CD7E1" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="739"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13D52209" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Métodos e efeitos do recebimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728768EA" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4D64EF1B" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ocorrerá de forma sumária.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FD0DB4F" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento definitivo avaliará o atendimento das exigências contratuais.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A7A3ABF" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os bens poderão ser rejeitados, no todo ou em parte, inclusive antes do recebimento provisório, quando em desacordo com as especificações constantes neste termo de referência, na proposta, no edital da licitação, no termo de contrato ou em qualquer dos anexos desses documentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2C6B14" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo não excluirá a responsabilidade civil pela solidez e pela segurança dos bens, a responsabilidade ético-profissional pela perfeita execução do contrato, nos limites estabelecidos pela lei ou pelo contrato, nem a responsabilidade pelos prejuízos resultantes da execução incorreta do contrato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6914D939" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O contratado, mesmo não sendo o fabricante ou produtor da matéria-prima empregada no produto, responderá pela sua qualidade e autenticidade, obrigando-se a substituir, às suas expensas, no todo ou em parte, o objeto contratado, em que se verificarem vícios, defeitos, incorreções, sejam eles resultantes de fabricação ou transporte. Quando os vícios, defeitos ou incorreções forem constatados por testes ou exames, o contrato obriga-se a ressarcir os custos à contratante</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B67BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FDE3C51" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O recebimento provisório ou definitivo do objeto não exclui a responsabilidade do contratado por vício de quantidade ou qualidade do produto ou disparidade com as especificações técnicas constantes deste termo de referência, da proposta, do edital e de seus anexos, constatada apenas posteriormente ao recebimento, garantindo-se ao contratante as faculdades previstas no art. 18 da Lei n.º 8.078/1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AFD19EA" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E" w:rsidP="008126B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AD7E3D3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sanções</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="574BE9DF" w14:textId="1F140056" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>dias/horas</w:t>
+            <w:r w:rsidR="008126B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A apuração de infrações e aplicação de sanções aos licitantes, aos beneficiários de ata de registro de preços e aos contratados obedecerá ao disposto no Decreto estadual n° 1.560, de 11 de junho de 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3435BB6C" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+          <w:p w14:paraId="1657F026" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BB19700" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cláusula anticorrupção</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E65AF6B" w14:textId="77777777" w:rsidR="000C5C9F" w:rsidRPr="000C5C9F" w:rsidRDefault="008126B5" w:rsidP="000C5C9F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C5C9F" w:rsidRPr="000C5C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>As partes, por seus agentes públicos ou por seus sócios, acionistas, administradores e colaboradores:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DB8A3B2" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Declaram que têm conhecimento das normas previstas na legislação brasileira, especialmente nas Leis n° 8.429/1992 e n.º 12.846/2013, seus regulamentos e demais normas aplicáveis, bem como das exigências de integridade, ética e conduta previstas por organismos nacionais e internacionais, instituições financeiras, agências de cooperação e demais entes de controle ou fomento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F6CAC58" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="00936716">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se em não adotar práticas ou procedimentos que se enquadrem nas hipóteses previstas nas legislações e regulamentos mencionados no item anterior, bem como nas definições abaixo, e a exigir igual conduta dos terceiros por elas contratados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="371C8D27" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reconhecem como práticas ilícitas, para os fins desta cláusula:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D5FDB45" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="10B0731D" w14:textId="24E35AE9" w:rsidR="002D3D3E" w:rsidRPr="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática corrupta: oferecer, dar, receber ou solicitar, direta ou indiretamente, qualquer coisa de valor com o objetivo de influenciar a ação de servidor público ou de representante de entidade privada no processo de contratação ou na execução de contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="416BD88F" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="4"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...61 lines deleted...]
-          <w:p w14:paraId="728768EA" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática fraudulenta: Falsificação ou omissão de fatos a fim de influenciar o processo de contratação ou a execução de contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="615FAE67" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática colusiva: esquematizar ou estabelecer acordo entre duas ou mais partes, com ou sem o conhecimento do Contratante ou de seus prepostos, visando estabelecer preços ou condições em níveis artificiais e não competitivos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EB2980F" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prática coercitiva: causar dano ou ameaçar causar dano, direta ou indiretamente, a pessoas ou sua propriedade, visando influenciar sua participação em um processo de contratação ou afetar a execução do contrato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01A58614" w14:textId="77777777" w:rsidR="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prática obstrutiva: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14804DD8" w14:textId="3A952892" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>estruir, falsificar, alterar ou ocultar provas em inspeções, ou fazer declarações falsas a auditores, com o objetivo de impedir materialmente uma inspeção ou investigação sobre alegações de práticas ilícitas; ou ameaçar, perseguir ou intimidar qualquer parte interessada para impedi-la de apresentar informações relevantes à investigação ou ao seu prosseguimento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19371B82" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Praticar atos cuja intenção seja impedir materialmente o exercício dos direitos de inspeção ou auditoria previstos em lei ou em contrato.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7226FB01" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="4FD0DB4F" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comprometem-se a notificar imediatamente à Controladoria-Geral do Estado de Santa Catarina (CGE/SC), ou órgão equivalente de controle interno ou externo, qualquer irregularidade de que tenham conhecimento acerca da execução do contrato, sem prejuízo de outras comunicações que sejam exigidas por autoridades competentes, financiadores ou órgãos de fomento;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7838B8" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="1A7A3ABF" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reconhecem que a violação de qualquer obrigação prevista na legislação brasileira aplicável, na Instrução Normativa conjunta CGE/SEA nº 01/2020 ou em normas equivalentes, bem como das exigências previstas nesta cláusula, constitui causa para:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B24BF4B" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a rescisão unilateral do contrato pelo Contratante;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BCB488F" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o cancelamento ou suspensão de financiamentos, repasses, doações ou aportes vinculados ao contrato, por instituições financiadoras, de fomento ou de controle;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60AB6526" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">a declaração de inelegibilidade do Contratado, por prazo determinado ou indeterminado, para participar de novas contratações ou financiamentos; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A543C6C" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a cobrança de perdas e danos, inclusive danos potenciais, causados à parte inocente, além da aplicação das multas pactuadas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C9EB7FF" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="5E2C6B14" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O Contratado deverá permitir que órgãos ou entidades de controle, instituições financiadoras ou de fomento, nacionais ou internacionais, bem como pessoas ou auditores por elas indicados: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7005BDC0" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inspecione suas contas e registros, bem como as contas e registros de seus subcontratados, relacionados com a apresentação da proposta e a execução do contrato; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="274D625E" w14:textId="77777777" w:rsidR="005064CC" w:rsidRPr="005064CC" w:rsidRDefault="005064CC" w:rsidP="005064CC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>realizem auditorias sobre tais contas e registros, sempre que exigido por lei, contrato ou regulamento aplicável.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617B19E2" w14:textId="5EC36E1D" w:rsidR="002D3D3E" w:rsidRDefault="005064CC" w:rsidP="005064CC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...746 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005064CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Comprometem-se em notificar à Controladoria Geral do Estado qualquer irregularidade que tiverem conhecimento acerca da execução do contrato</w:t>
             </w:r>
             <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A9CD405" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -12622,100 +12066,101 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pagamento</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51EE2C67" w14:textId="1918B816" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="51EE2C67" w14:textId="29980764" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008126B5">
+            <w:r w:rsidR="000C5C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">O pagamento, precedido de liquidação da despesa, será realizado no prazo de </w:t>
             </w:r>
-            <w:r w:rsidR="008126B5" w:rsidRPr="00D9599C">
+            <w:r w:rsidR="000C5C9F" w:rsidRPr="00D9599C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">até 30 (trinta) </w:t>
             </w:r>
-            <w:r w:rsidR="008126B5" w:rsidRPr="00D9599C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="000C5C9F" w:rsidRPr="00C300A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">dias </w:t>
             </w:r>
-            <w:r w:rsidR="008126B5">
+            <w:r w:rsidR="000C5C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a partir do recebimento definitivo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="392A4EB3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="646"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -12879,781 +12324,775 @@
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> O julgamento das propostas ocorrerá por </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>item(</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>item(ns)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, inexistindo lotes com mais de um item.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BE8E24F" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>)</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>OU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="303EE98F" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, inexistindo lotes com mais de um item.</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve">O julgamento das propostas ocorrerá por </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>lote(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, uma vez que </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*** (justificar a realização de licitação com agrupamento de itens por lote).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7892EC56" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:ind w:left="597"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="378193D5" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tratamento diferenciado a microempresas e empresas de pequeno porte</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01111E23" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>É inaplicável o tratamento diferenciado às microempresas (ME) e empresas de pequeno porte (EPP) para o item ou lote cujo valor estimado for superior a R$ 4.800.000,00 (quatro milhões e oitocentos mil reais) (art. 4º, § 1º, I, da Lei n.º 14.133/2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08BDCA55" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7407D965" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Cota reservada de até 25%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C2BFE13" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EBF033B" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B05378">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os itens ou lotes compostos de bens de natureza divisível cujo valor estimado é superior a R$ 80.000,00 (oitenta mil reais) e inferior a R$ 4.800.000,00 (quatro milhões e oitocentos mil reais), serão licitados com cota de até 25% (vinte e cinco por cento) para a contratação de microempresas e empresas de pequeno porte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="232B39DC" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C57838A" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+            <w:pPr>
+              <w:ind w:firstLine="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- Licitação exclusiva</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="545E1E12" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+            <w:pPr>
+              <w:ind w:left="646"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21666076" w14:textId="08FEF24F" w:rsidR="00694B05" w:rsidRDefault="00B71344" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>OU</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="303EE98F" w14:textId="77777777" w:rsidR="008126B5" w:rsidRDefault="008126B5" w:rsidP="008126B5">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C5C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não se aplica a licitação exclusiva para microempresas e empresas de pequeno porte (art. 48, I, da Lei Complementar), uma vez que</w:t>
+            </w:r>
+            <w:r w:rsidR="000C5C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C5C9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a não vantajosidade se justifica visto que, após pesquisa à Junta Comercial do Estado de Santa Catarina (JUCESC), foi verificado que apenas 3% dos fornecedores da SES/SC, com CNAE relacionados à comercialização de produtos para a saúde, estão enquadrados como ME/EPP, potencial fator para gerar licitações desertas e fracassadas, as quais engendrariam retrabalho à Administração, na medida em que o procedimento licitatório deveria ser repetido para ampliação da competição, sem possibilidade de utilização imediata da contratação direta por dispensa de licitação, nos termos do art. 75º, III, alíneas a e b, da Lei n.º 14.133/2021. Evitar a repetição de procedimentos licitatórios é medida que privilegia o princípio da eficiência (art. 37º, caput, da Constituição Federal) e permite uma melhor gestão dos insumos necessários à prestação do serviço público de promoção da saúde, tão essencial à população (PSES 153680/2023</w:t>
+            </w:r>
+            <w:r w:rsidR="00694B05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F8F5BE4" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:ind w:left="455"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69C52F8A" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Participação de consórcios</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CBDA8C2" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não será admitida a participação de consórcios.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B05AA5" w14:textId="63A9315D" w:rsidR="002D3D3E" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Justificativa: A vedação quanto à participação de consórcio de empresas no presente procedimento licitatório não limitará a competitividade. A participação de consórcios é recomendável quando o objeto considerado for “de alta complexidade ou vulto”, o que não seria o caso dos objetos sob exame. A admissão de consórcio em objeto de baixa complexidade e de pequeno valor econômico atenta contra o princípio da competitividade, pois permitiria, com o aval da Administração Pública, a união de concorrentes que poderiam muito bem disputar entre si, violando, por via transversa, o princípio da competitividade, atingindo ainda a busca de condições vantajosas pela Administração</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CD7AFA6" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:ind w:left="1728"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19190B90" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Participação de Cooperativa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70DD4D28" w14:textId="5472AB9F" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O julgamento das propostas ocorrerá por </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Não será admitida a participação de cooperativas. Justifica-se a vedação [preencher a justificativa pela vedação]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74E5DA0F" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...218 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...237 lines deleted...]
-              </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30EB6C42" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Será admitida a participação de sociedades cooperativas regularmente constituídas, na forma da legislação aplicável, desde que o objeto social seja compatível com o objeto da contratação e que sejam observadas as disposições da Lei Federal nº 12.690, de 19 de </w:t>
-            </w:r>
+              <w:t>Será admitida a participação de sociedades cooperativas regularmente constituídas, na forma da legislação aplicável, desde que o objeto social seja compatível com o objeto da contratação e que sejam observadas as disposições da Lei Federal nº 12.690, de 19 de julho de 2012, da Lei Federal nº 14.133, de 1º de abril de 2021, e da legislação cooperativista pertinente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52A4EEBA" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-                <w:ilvl w:val="2"/>
+              <w:t>A participação de cooperativas observará, ainda, as seguintes condições:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C672BBE" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A participação de cooperativas observará, ainda, as seguintes condições:</w:t>
-[...9 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E568F4">
+              <w:t>a execução do objeto deverá ser compatível com a natureza jurídica da sociedade cooperativa e com os princípios da autogestão, da adesão voluntária, da autonomia e da participação econômica dos cooperados</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a execução do objeto deverá ser compatível com a natureza jurídica da sociedade cooperativa e com os princípios da autogestão, da adesão voluntária, da autonomia e da participação econômica dos cooperados</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D05C727" w14:textId="77777777" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...9 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E568F4">
+              <w:t>a contratação não poderá implicar mera intermediação de mão de obra nem resultar em relação de subordinação jurídica direta entre os cooperados e a Administração Pública;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B606AD" w14:textId="1415BE36" w:rsidR="00694B05" w:rsidRPr="00E568F4" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a contratação não poderá implicar mera intermediação de mão de obra nem resultar em relação de subordinação jurídica direta entre os cooperados e a Administração Pública;</w:t>
-[...9 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E568F4">
+              <w:t>a cooperativa deverá possuir estrutura organizacional, operacional e administrativa compatível com a execução do objeto, demonstrando capacidade técnica e operacional nos mesmos termos exigidos dos demais licitantes;</w:t>
+            </w:r>
+            <w:r w:rsidR="000C5C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>a cooperativa deverá possuir estrutura organizacional, operacional e administrativa compatível com a execução do objeto, demonstrando capacidade técnica e operacional nos mesmos termos exigidos dos demais licitantes;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="29180232" w14:textId="5F2AD6B7" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+              <w:t xml:space="preserve"> e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29180232" w14:textId="055E86A7" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E568F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a cooperativa deverá comprovar que o objeto licitado integra suas finalidades estatutárias e está compreendido em seu campo regular de atuação</w:t>
             </w:r>
+            <w:r w:rsidR="00E94ADB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="20925CB6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29FB73D5" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -13700,50 +13139,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A proposta deverá conter a descrição completa do item cotado, apresentando, no mínimo:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02E32073" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Apresentação</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> do produto </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E607E18" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -14109,302 +13549,282 @@
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Microempreendedor Individual - MEI: Certificado da Condição de Microempreendedor Individual - CCMEI, cuja aceitação ficará condicionada à verificação da autenticidade no sítio </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.gov.br/empresas-e-negocios/pt-br/empreendedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="36AA87E2" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada - EIRELI: inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de </w:t>
+              <w:t>Sociedade empresária, sociedade limitada unipessoal – SLU ou sociedade identificada como empresa individual de responsabilidade limitada - EIRELI: inscrição do ato constitutivo, estatuto ou contrato social no Registro Público de Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="472BB35B" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sociedade empresária estrangeira: portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME n.º 77, de 18 de março de 2020;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728C841F" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sociedade simples: inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de sua sede, acompanhada de documento comprobatório de seus administradores;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13B57FD7" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Filial, sucursal ou agência de sociedade simples ou empresária: inscrição do ato constitutivo da filial, sucursal ou agência da sociedade simples ou empresária, respectivamente, no Registro Civil das Pessoas Jurídicas ou no Registro Público de Empresas Mercantis onde opera, com averbação no Registro onde tem sede a matriz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34F62835" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociedade cooperativa: ata de fundação e estatuto social, com a ata da assembleia que o aprovou, devidamente arquivado na Junta Comercial ou </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Empresas Mercantis, a cargo da Junta Comercial da respectiva sede, acompanhada de documento comprobatório de seus administradores;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="472BB35B" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+              <w:t>inscrito no Registro Civil das Pessoas Jurídicas da respectiva sede, além do registro de que trata o art. 107 da Lei n.º 5.764, de 16 de dezembro 1971;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62714F92" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Sociedade empresária estrangeira: portaria de autorização de funcionamento no Brasil, publicada no Diário Oficial da União e arquivada na Junta Comercial da unidade federativa onde se localizar a filial, agência, sucursal ou estabelecimento, a qual será considerada como sua sede, conforme Instrução Normativa DREI/ME n.º 77, de 18 de março de 2020;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="728C841F" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
+              <w:t>Agricultor familiar: Declaração de Aptidão ao Pronaf – DAP ou DAP-P válida, ou, ainda, outros documentos definidos pela Secretaria Especial de Agricultura Familiar e do Desenvolvimento Agrário, nos termos do art. 4º, §2º do Decreto n.º 10.880, de 2 de dezembro de 2021;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30067778" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Sociedade simples: inscrição do ato constitutivo no Registro Civil de Pessoas Jurídicas do local de sua sede, acompanhada de documento comprobatório de seus administradores;</w:t>
-[...127 lines deleted...]
-              <w:t>. 17 a 19 e 165);</w:t>
+              <w:t>Produtor Rural: matrícula no Cadastro Específico do INSS – CEI, que comprove a qualificação como produtor rural pessoa física, nos termos da Instrução Normativa RFB n. 971, de 13 de novembro de 2009 (arts. 17 a 19 e 165);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="032211DC" w14:textId="77777777" w:rsidR="00694B05" w:rsidRDefault="00694B05" w:rsidP="00694B05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Os documentos apresentados deverão estar acompanhados de todas as alterações ou da consolidação respectiva.</w:t>
             </w:r>
@@ -14715,51 +14135,50 @@
               </w:rPr>
               <w:t>; e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EC7466C" w14:textId="7DD23761" w:rsidR="004F34A8" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033774">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Declaração de cumprimento das exigências de reserva de cargos para pessoa com deficiência e para reabilitado da Previdência Social, previstas em lei e em outras normas específicas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47A29C21" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="444C7B93" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:ind w:firstLine="172"/>
@@ -14900,73 +14319,84 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota explicativa: É fundamental que a Administração observe que </w:t>
             </w:r>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">exigências demasiadas poderão prejudicar a competitividade da licitação e ofender ao disposto no </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="004F34A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>art. 37, XXI, da Constituição Federal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">, o qual preceitua que “o processo de licitação pública... somente permitirá as exigências de qualificação técnica e econômica indispensáveis à garantia do cumprimento das obrigações”. A Administração deve examinar, diante do caso concreto, se o objeto da contratação demanda a exigência de todos os requisitos de qualificação técnica apresentados neste modelo, levando em consideração o vulto, a complexidade e a essencialidade do objeto, bem como os riscos decorrentes de sua paralisação em função da eventual incapacidade técnica da contratada em suportar os deveres contratuais. Nesse sentido, </w:t>
+              <w:t xml:space="preserve">, o qual preceitua que “o processo de licitação pública... somente permitirá as exigências de qualificação técnica e econômica indispensáveis à garantia do cumprimento das obrigações”. A Administração deve examinar, diante do caso concreto, se </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F34A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">o objeto da contratação demanda a exigência de todos os requisitos de qualificação técnica apresentados neste modelo, levando em consideração o vulto, a complexidade e a essencialidade do objeto, bem como os riscos decorrentes de sua paralisação em função da eventual incapacidade técnica da contratada em suportar os deveres contratuais. Nesse sentido, </w:t>
             </w:r>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>os itens a seguir que sejam desnecessários ou impertinentes para comprovar a capacidade para execução do futuro contrato devem ser suprimidos</w:t>
             </w:r>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13EBED17" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
@@ -14982,73 +14412,73 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5CF34AE5" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota explicativa: o </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="004F34A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>art. 67 da Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">, não estabelece exigências de qualificação técnico-operacional ou técnico-profissional para o caso de contratações cujo objeto seja a aquisição de bens, tratando o dispositivo legal apenas das exigências pertinentes às obras e serviços. Nada obstante, entende-se ser juridicamente possível que a Administração formule exigências de qualificação técnica dos fornecedores no caso de compras de bens, com fundamento no </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="004F34A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>artigo 37, XXI, da Constituição Federal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -15145,54 +14575,54 @@
           <w:p w14:paraId="4ECCDD71" w14:textId="24887825" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="648"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Não se aplica.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="496BECF6" w14:textId="4497064E" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
+          <w:p w14:paraId="496BECF6" w14:textId="4497064E" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="00E94ADB">
             <w:pPr>
               <w:ind w:left="1728"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="699A29A6" w14:textId="39FCA404" w:rsidR="002D3D3E" w:rsidRPr="004F34A8" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
@@ -15246,62 +14676,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A3CB15A" w14:textId="372ABE8A" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: a exigência de registro ou inscrição em entidade profissional somente deve ser formulada quando, por determinação legal, o exercício de determinada atividade afeta ao objeto contratual esteja sujeita à fiscalização da entidade profissional competente, a ser </w:t>
-[...10 lines deleted...]
-              <w:t>indicada expressamente no dispositivo. Quando não existir determinação legal atrelando o exercício de determinada atividade ao correspondente conselho de fiscalização profissional, a exigência de registro ou inscrição, para fim de habilitação, torna-se inaplicável. Nessas situações, o referido subitem deve ser excluído</w:t>
+              <w:t>Nota explicativa: a exigência de registro ou inscrição em entidade profissional somente deve ser formulada quando, por determinação legal, o exercício de determinada atividade afeta ao objeto contratual esteja sujeita à fiscalização da entidade profissional competente, a ser indicada expressamente no dispositivo. Quando não existir determinação legal atrelando o exercício de determinada atividade ao correspondente conselho de fiscalização profissional, a exigência de registro ou inscrição, para fim de habilitação, torna-se inaplicável. Nessas situações, o referido subitem deve ser excluído</w:t>
             </w:r>
             <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DDC7FE2" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="656CA0AF" w14:textId="55BD94F1" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
@@ -15373,51 +14792,61 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3EA6F4F3" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="5"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="936"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>**Indicar, de forma objetiva, a experiência prévia mínima que deverá ser comprovada por meio de atestado de capacidade técnica, limitada às parcelas de maior relevância ou de maior valor significativo do objeto da contratação (por exemplo: fornecimento do bem, execução de instalação, montagem de equipamentos etc.), bem como os respectivos quantitativos mínimos, observado o limite de até 50% do quantitativo total da parcela de maior relevância</w:t>
+              <w:t xml:space="preserve">**Indicar, de forma objetiva, a experiência prévia mínima que deverá ser comprovada por meio de atestado de capacidade técnica, limitada às parcelas de maior relevância ou de maior valor significativo do objeto da contratação (por exemplo: fornecimento do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>bem, execução de instalação, montagem de equipamentos etc.), bem como os respectivos quantitativos mínimos, observado o limite de até 50% do quantitativo total da parcela de maior relevância</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69A68D92" w14:textId="053CC16B" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="5"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="936"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
@@ -15704,100 +15133,99 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: a essência da capacidade operacional é procurar identificar se a futura contratada tem a infraestrutura empresarial e a capacidade de gestão de executar o objeto e, justamente por esse contexto, podem ser feitas exigências de comprovação de anterior execução de quantitativos mínimos (compatíveis com o objeto a ser contratado). Desse modo, é possível que essa comprovação se dê pela somatória de atestados de contratos executados realizados concomitantemente, pois da mesma forma revelam a capacidade operacional da empresa.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C242E81" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRPr="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">De qualquer forma, </w:t>
             </w:r>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>é absolutamente fundamental que a exigência seja totalmente objetiva e específica, indicando exatamente qual a experiência prévia exigida (por exemplo: fornecimento do bem e seus quantitativos precisos, instalação ou montagem de equipamento etc.) para evitar dúvidas na hora da habilitação, que podem vir a comprometer o objetivo da licitação, de formalizar a contratação</w:t>
             </w:r>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="640D6FFD" w14:textId="6473573C" w:rsidR="002D3D3E" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Conforme </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="004F34A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>§ 2º do art. 67 da Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004F34A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>, “será admitida a exigência de atestados com quantidades mínimas de até 50% (cinquenta por cento) das parcelas de que trata o referido parágrafo, vedadas limitações de tempo e de locais específicos relativas aos atestados”. Além disso, registre-se que só é possível a exigência de atestado quanto às parcelas de maior relevância técnica ou de valor significativo, entendidas como de valor significativo as parcelas  que possuem valor individual igual ou superior a 4% do valor total estimado da contratação (art. 67, §1º</w:t>
             </w:r>
             <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -15860,134 +15288,541 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*** (indicar requisito e o respectivo dispositivo de lei)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FEB558B" w14:textId="77777777" w:rsidR="004F34A8" w:rsidRDefault="004F34A8" w:rsidP="004F34A8">
             <w:pPr>
               <w:ind w:left="2232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63450A40" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
+          <w:p w14:paraId="63450A40" w14:textId="28A2807E" w:rsidR="002D3D3E" w:rsidRPr="003E619A" w:rsidRDefault="003E619A" w:rsidP="003E619A">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota explicativa: eventuais requisitos de qualificação técnica previstos em lei específica e que incidam sobre a atividade objeto da contratação, deverão ser indicados no item 8.31.5, com fundamento no art. 67, IV, da </w:t>
-[...2 lines deleted...]
-              <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="003E619A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota explicativa: eventuais requisitos de qualificação técnica previstos em lei específica e que incidam sobre a atividade objeto da contratação, deverão ser indicados no item </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E619A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8.8.1.26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E619A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, com fundamento no art. 67, IV, da </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="003E619A">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>Lei n.º 14.133/2021</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="003E619A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">. Tais requisitos referem-se ao licitante e não ao produto ou bem a ser adquirido, esses últimos terão suas exigências previstas nos requisitos de apresentação da proposta. Cita-se, exemplificativamente, a exigência, dentre os documentos de habilitação técnica, da chamada Autorização Especial, emitida pela Agência Nacional de Vigilância Sanitária – Anvisa, nas contratações para aquisição de medicamentos sujeitos a controle especial, com base na </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16">
-              <w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="003E619A">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>Lei n.º 6.360, de 23 de setembro de 1976</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="003E619A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">, e na </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17">
-              <w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="003E619A">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>Resolução da Diretoria Colegiada da RDC/Anvisa n.º 16, de 1º de abril de 2014</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="00B71344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74E03315" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRDefault="00332FB7">
+            <w:pPr>
+              <w:ind w:left="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E67F6AD" w14:textId="3696542F" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006759A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Caso admitida a participação de cooperativas, será exigida a seguinte documentação complementar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="069ADC67" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relação dos cooperados que atendem aos requisitos técnicos exigidos para a contratação e que executarão o contrato, com as respectivas atas de inscrição e a comprovação de que estão domiciliados na localidade da sede da cooperativa, respeitado o disposto nos arts. 4º, inciso XI, 21, inciso I e 42, §§2º a 6º da Lei n. 5.764, de 1971;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E06079F" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>declaração de regularidade de situação do contribuinte individual – DRSCI, para cada um dos cooperados indicados;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="485F6568" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comprovação do capital social proporcional ao número de cooperados necessários à execução contratual; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC2305C" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>registro previsto no art. 107 da Lei n. 5.764, de 1971;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AC5EA46" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>comprovação de integração das respectivas quotas-partes por parte dos cooperados que executarão o contrato; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B969C1" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="4"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">seguintes documentos para a comprovação da regularidade jurídica da cooperativa: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="551AE149" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ata de fundação; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03419500" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">estatuto social com a ata da assembleia que o aprovou; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05FDCE8F" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">regimento dos fundos instituídos pelos cooperados, com a ata da assembleia; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74EA0835" w14:textId="77777777" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">editais de convocação das três últimas assembleias gerais extraordinárias; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5149DC4B" w14:textId="499BE2E7" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>três registros de presença dos cooperados que executarão o contrato em assembleias gerais ou nas reuniões seccionais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19950E54" w14:textId="3B8C1AB2" w:rsidR="00332FB7" w:rsidRPr="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ata da sessão que os cooperados autorizaram a cooperativa a contratar o objeto da licitação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>; e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="402862EB" w14:textId="08E8E6AD" w:rsidR="00332FB7" w:rsidRDefault="00332FB7" w:rsidP="00332FB7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="5"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00332FB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>última auditoria contábil-financeira da cooperativa, conforme dispõe o art. 112 da Lei n. 5.764, de 1971, ou uma declaração, sob as penas da lei, de que tal auditoria não foi exigida pelo órgão fiscalizador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AA71629" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="270A05BA" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -16142,123 +15977,84 @@
           </w:tcPr>
           <w:p w14:paraId="75790E65" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">ESTIMATIVA DO VALOR DA CONTRATAÇÃO (art. 6º, XXIII, alínea i, art. 18, IV, e </w:t>
-[...21 lines deleted...]
-              <w:t>. 23 e 24 da Lei n.º 14.133/2021)</w:t>
+              <w:t>ESTIMATIVA DO VALOR DA CONTRATAÇÃO (art. 6º, XXIII, alínea i, art. 18, IV, e arts. 23 e 24 da Lei n.º 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="7C54FABA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E5420D6" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">O custo estimado total da contratação e dos custos unitários, em sendo o caso, constam no(s) seguinte(s) documento(s) anexo(s): Documento de Instrução de Pesquisa de Preços (ANEXO II), a Planilha de Pesquisa de Preços (ANEXO IV) e seus Documentos Complementares (ANEXO III) e Relação de Compras Orçamento (ANEXO </w:t>
-[...17 lines deleted...]
-              <w:t>).</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>O custo estimado total da contratação e dos custos unitários, em sendo o caso, constam no(s) seguinte(s) documento(s) anexo(s): Documento de Instrução de Pesquisa de Preços (ANEXO II), a Planilha de Pesquisa de Preços (ANEXO IV) e seus Documentos Complementares (ANEXO III) e Relação de Compras Orçamento (ANEXO V.b).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C7C6C55" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D3E" w14:paraId="6A2B98E6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           </w:tcPr>
           <w:p w14:paraId="6323A987" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
             <w:pPr>
               <w:numPr>
@@ -16420,51 +16216,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo I - Requisição;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="595EB52D" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A823C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Anexo II – Formulário de Análise de Qualidade Técnica;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21595C1C" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A823C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo III – Documento de Instrução de Pesquisa de Preços;</w:t>
             </w:r>
           </w:p>
@@ -16509,109 +16304,73 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo V – Planilha de Pesquisa de Preços;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DC9B173" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A823C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anexo </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Anexo VI.a - Relação de compra total;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DA93E48" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A823C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>VI.a</w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> - Relação de compra orçamento;</w:t>
+              <w:t>Anexo VI.b - Relação de compra orçamento;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30C6F7CB" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A823C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anexo VII – Análise de riscos;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C1D03F5" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="003E66C8">
@@ -16814,65 +16573,52 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Matrícula</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3841" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0BC2BA4A" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00ED244B" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Setor </w:t>
+                    <w:t>Setor SGPe</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A823C2" w14:paraId="7993B252" w14:textId="77777777" w:rsidTr="00FA0DC3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3144" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="41C871E2" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1970" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="41C5D32D" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
@@ -16893,325 +16639,375 @@
                 </w:tcPr>
                 <w:p w14:paraId="5D434AA6" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="322CE2D5" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F06E6B5" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+          <w:p w14:paraId="34A14D80" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRPr="009B7A55" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_heading=h.5nd9q8e7m323" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Autoridade competente pela aprovação do termo de referência:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46CDAC15" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+          <w:p w14:paraId="2B26F62D" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Style141"/>
-              <w:tblW w:w="8955" w:type="dxa"/>
+              <w:tblW w:w="9388" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3142"/>
               <w:gridCol w:w="1981"/>
-              <w:gridCol w:w="3832"/>
+              <w:gridCol w:w="4265"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A823C2" w14:paraId="41407EE6" w14:textId="77777777" w:rsidTr="00FA0DC3">
+            <w:tr w:rsidR="00F057CE" w14:paraId="2F790DBF" w14:textId="77777777" w:rsidTr="00C11121">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3142" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5B4F850F" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+                <w:p w14:paraId="10BEEB8D" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Nome</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1981" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="14B06BB7" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+                <w:p w14:paraId="075F337A" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Matrícula</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3832" w:type="dxa"/>
+                  <w:tcW w:w="4265" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4F210819" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRPr="00ED244B" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+                <w:p w14:paraId="6A468C16" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRPr="00ED244B" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Setor </w:t>
+                    <w:t>Setor SGPe</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A823C2" w14:paraId="5A65CC68" w14:textId="77777777" w:rsidTr="00FA0DC3">
+            <w:tr w:rsidR="00F057CE" w14:paraId="4CE14456" w14:textId="77777777" w:rsidTr="00C11121">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3142" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="625112E5" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+                <w:p w14:paraId="5211257D" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1981" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5B4ED71F" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+                <w:p w14:paraId="76D802B9" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3832" w:type="dxa"/>
+                  <w:tcW w:w="4265" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7A9FAABB" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+                <w:p w14:paraId="57ED7D00" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0E5F9105" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+          <w:p w14:paraId="79078130" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRPr="009B7A55" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
+            <w:pPr>
+              <w:ind w:left="425"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FF4087F" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRPr="009B7A55" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Intervenientes:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FF6C5EE" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRPr="009B7A55" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Indicar outros agentes que assinam o termo de referência, se for o caso, e o motivo pelo qual assinam o documento.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79141479" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRPr="009B7A55" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
+            <w:pPr>
+              <w:ind w:left="646"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12625E12" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62BF929B" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Nota explicativa: as tabelas são meramente ilustrativas, podendo ser alteradas conforme o caso concreto.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="034B1B20" w14:textId="77777777" w:rsidR="00A823C2" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+          <w:p w14:paraId="6A683BBE" w14:textId="77777777" w:rsidR="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12EF15BB" w14:textId="735C57D7" w:rsidR="002D3D3E" w:rsidRDefault="00A823C2" w:rsidP="00A823C2">
+          <w:p w14:paraId="792170A9" w14:textId="76AC483C" w:rsidR="002D3D3E" w:rsidRPr="00F057CE" w:rsidRDefault="00F057CE" w:rsidP="00F057CE">
             <w:pPr>
               <w:ind w:left="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Nota explicativa: caso o TR não tenha sido submetido a juízo de aprovação por autoridade do órgão ou ente contratante, o item 11.4 poderá ser suprimido</w:t>
-[...21 lines deleted...]
-            </w:pPr>
+              <w:t>Nota explicativa: caso o TR não tenha sido submetido a juízo de aprovação por autoridade do órgão ou ente contratante, o item 11.4 poderá ser suprimido.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="12EBF969" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
             <w:pPr>
               <w:ind w:left="646"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="068CF3BF" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -17221,163 +17017,104 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*** (Local)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, data da assinatura digital no </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, data da assinatura digital no SGPe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEFCAA0" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="133D0E08" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>A validade deste documento está condicionada à(s) assinatura(s) digital(</w:t>
-[...43 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>A validade deste documento está condicionada à(s) assinatura(s) digital(is) no Sistema de Gestão de Processos Eletrônicos (SGPe)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="284FFB56" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002D3D3E">
-      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="70064A07" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="51E086B0" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -17389,150 +17126,213 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ecofont_Spranq_eco_Sans">
     <w:altName w:val="SimSun"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="WenQuanYi Micro Hei">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
-    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="sans-serif">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="129E7F46" w14:textId="77777777" w:rsidR="00B77F68" w:rsidRDefault="00B77F68">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1239CDC9" w14:textId="213D8445" w:rsidR="003E619A" w:rsidRPr="003E619A" w:rsidRDefault="003E619A" w:rsidP="003E619A">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="003E619A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Versão atualizada em </w:t>
+    </w:r>
+    <w:r w:rsidR="00B77F68">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>agosto</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003E619A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="38C7219F" w14:textId="77777777" w:rsidR="00B77F68" w:rsidRDefault="00B77F68">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="56F81E69" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0F5719CE" w14:textId="77777777" w:rsidR="00B71344" w:rsidRDefault="00B71344">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0545EC55" w14:textId="77777777" w:rsidR="00B77F68" w:rsidRDefault="00B77F68">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1325"/>
       <w:gridCol w:w="8521"/>
     </w:tblGrid>
     <w:tr w:rsidR="002D3D3E" w14:paraId="07D4B977" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="847"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1325" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1563F6F3" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-250"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -17666,50 +17466,60 @@
           </w:r>
         </w:p>
         <w:p w14:paraId="2834ACC5" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="00B71344">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>DIRETORIA DE PLANEJAMENTO E GESTÃO DE COMPRAS</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="06DBD10B" w14:textId="77777777" w:rsidR="002D3D3E" w:rsidRDefault="002D3D3E">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="49BC7CC0" w14:textId="77777777" w:rsidR="00B77F68" w:rsidRDefault="00B77F68">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="557D6DFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="557D6DFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Commarcadores5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
@@ -17979,153 +17789,172 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0093061C"/>
     <w:rsid w:val="00000E11"/>
     <w:rsid w:val="00006D2D"/>
     <w:rsid w:val="000467FE"/>
     <w:rsid w:val="0009267B"/>
+    <w:rsid w:val="000C5C9F"/>
     <w:rsid w:val="0018695B"/>
     <w:rsid w:val="001B1927"/>
+    <w:rsid w:val="00246378"/>
     <w:rsid w:val="002807AB"/>
     <w:rsid w:val="00291856"/>
     <w:rsid w:val="002C35BA"/>
     <w:rsid w:val="002D3D3E"/>
+    <w:rsid w:val="00332FB7"/>
     <w:rsid w:val="00342AD1"/>
     <w:rsid w:val="003917CB"/>
     <w:rsid w:val="003B3D34"/>
+    <w:rsid w:val="003E619A"/>
     <w:rsid w:val="003E66C8"/>
     <w:rsid w:val="003F7499"/>
     <w:rsid w:val="004271C0"/>
     <w:rsid w:val="004F34A8"/>
+    <w:rsid w:val="005064CC"/>
     <w:rsid w:val="00525738"/>
     <w:rsid w:val="00581234"/>
     <w:rsid w:val="006252D4"/>
     <w:rsid w:val="006479E7"/>
     <w:rsid w:val="006619C9"/>
     <w:rsid w:val="00694B05"/>
     <w:rsid w:val="006F1188"/>
     <w:rsid w:val="00723429"/>
     <w:rsid w:val="007256F2"/>
+    <w:rsid w:val="00742556"/>
     <w:rsid w:val="007568ED"/>
+    <w:rsid w:val="00767443"/>
     <w:rsid w:val="007C537A"/>
     <w:rsid w:val="008126B5"/>
     <w:rsid w:val="00844DE9"/>
     <w:rsid w:val="008604AC"/>
+    <w:rsid w:val="00884A17"/>
     <w:rsid w:val="008B5508"/>
     <w:rsid w:val="008C4767"/>
     <w:rsid w:val="0093061C"/>
+    <w:rsid w:val="00936716"/>
     <w:rsid w:val="00975925"/>
     <w:rsid w:val="009A0C32"/>
     <w:rsid w:val="009C6643"/>
     <w:rsid w:val="00A06DE5"/>
     <w:rsid w:val="00A823C2"/>
     <w:rsid w:val="00AA4B45"/>
     <w:rsid w:val="00AA6234"/>
     <w:rsid w:val="00AF4685"/>
     <w:rsid w:val="00B0038B"/>
     <w:rsid w:val="00B02789"/>
     <w:rsid w:val="00B05B9E"/>
     <w:rsid w:val="00B4065A"/>
+    <w:rsid w:val="00B54875"/>
     <w:rsid w:val="00B71344"/>
+    <w:rsid w:val="00B77F68"/>
     <w:rsid w:val="00BA1F0F"/>
     <w:rsid w:val="00BF74A0"/>
+    <w:rsid w:val="00C53CC9"/>
     <w:rsid w:val="00D4344F"/>
     <w:rsid w:val="00DB4FBC"/>
     <w:rsid w:val="00DC4794"/>
     <w:rsid w:val="00DD07A8"/>
     <w:rsid w:val="00DF6942"/>
     <w:rsid w:val="00E21F8E"/>
+    <w:rsid w:val="00E81801"/>
+    <w:rsid w:val="00E94ADB"/>
+    <w:rsid w:val="00EA549A"/>
     <w:rsid w:val="00ED0693"/>
     <w:rsid w:val="00F009CA"/>
+    <w:rsid w:val="00F057CE"/>
     <w:rsid w:val="00F16432"/>
+    <w:rsid w:val="00F3036C"/>
     <w:rsid w:val="00FB33C1"/>
     <w:rsid w:val="00FF5F32"/>
     <w:rsid w:val="1F1611DE"/>
     <w:rsid w:val="7A924BF5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="375E46C6"/>
   <w15:docId w15:val="{6FD0CCF8-37C1-4AC9-BDFA-9439CBD4D4CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Ecofont_Spranq_eco_Sans" w:eastAsia="Ecofont_Spranq_eco_Sans" w:hAnsi="Ecofont_Spranq_eco_Sans" w:cs="Ecofont_Spranq_eco_Sans"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -20323,58 +20152,113 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F34A8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="668872219">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="737172053">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="840202389">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1229076838">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://antigo.anvisa.gov.br/documents/10181/2718376/RDC_16_2014_COMP.pdf/542cc137-b331-4596-9c87-7426c0ae77b7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l6360.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://antigo.anvisa.gov.br/documents/10181/2718376/RDC_16_2014_COMP.pdf/542cc137-b331-4596-9c87-7426c0ae77b7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/leis/l6360.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planalto.gov.br/ccivil_03/_ato2019-2022/2021/lei/L14133.htm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/empresas-e-negocios/pt-br/empreendedor;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiODY4ZGM1OTQtMjc3Ny00YjIyLTgxY2EtMjlmNWY0MTFlZDk1IiwidCI6ImExN2QwM2ZjLTRiYWMtNGI2OC1iZDY4LWUzOTYzYTJlYzRlNiJ9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/constituicao/constituicao.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -20658,95 +20542,111 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhLOxHYz+gkLNGgWUJh9oLhlrb+Mg==">CgMxLjAyDmguc2ZmbGlwbXloYTB4Mg9pZC53bzMxNDVyNml4OHgyD2lkLnpiZTFmYWhhaHRlczIPaWQuN25jN3dnZXV1dGwyMg5oLmEyamsyZ3Z0NzU0eTIOaC44cHZzbnJoOHluZ2oyDmgudDI5a3JzdWNib252Mg5oLjNrdmt0em5ubGloeTIOaC5zdzB0bDRkeGd4c2syDmgubWR5ZGpucTc4d281Mg5oLmtyN2Z6Z2xpMnhrdjIOaC5wbmY2dmYxcmhiZDcyDmguNHp3YTV2YmVtcjc2Mg5oLm85a2U3b2c1ODAxdjIOaC4xdnhzODhiZTZ4N3UyDGgudnYxc3Bjdng4ejIOaC51ZnJlYWgyYXFnY3gyDmgucjZtdzJtbnM3dDQ5Mg5oLnh0c3l2a2ZjYmE2bTIOaC5vZ3V5eThyaXRqMDMyDmgudDRjY3ZjN2hwbWIwMg5oLnh6bWpub3NvamVwYTIOaC5kazE3d2h2OWlycWMyDmguNGppNjhyMml0bXhhMg5oLmkydnVlbjVkb2MwMTIOaC53NThvYnNtdDgzdWYyDmguemlqZm9nY281bW4zMg5oLnZyOXcwaHV5aW1lejIOaC50bGttcm02Y2IxZmgyDmguZG9sb3k2dTdxd2w2Mg5oLjU0d284MTFhZmdneTIOaC5zYWhueGNwZG9wd2oyDmguNW5kOXE4ZTdtMzIzOAByITFnM3phTHh0VzRSUElNTFhhbThqTjhVcEU3REE0QnFPOA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA3067A8-7D03-43DF-A03B-3052CFB1CBE5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>57704</Characters>
+  <Pages>26</Pages>
+  <Words>11285</Words>
+  <Characters>60939</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>480</Lines>
-  <Paragraphs>136</Paragraphs>
+  <Lines>507</Lines>
+  <Paragraphs>144</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>68253</CharactersWithSpaces>
+  <CharactersWithSpaces>72080</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sabrina Hoffmann Vilvert</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082281FE09FF7E246B4A010428826EACD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiMmNmMWY2N2E0MzMxZWRhNzY2NzkzNDkzZjMwMTFiYTUifQ==</vt:lpwstr>
   </property>